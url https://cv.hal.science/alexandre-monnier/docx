--- v0 (2026-03-31)
+++ v1 (2026-05-25)
@@ -493,316 +493,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03273440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un ustensile à fond perforé et dépôt carbonaté dans un contexte domestique du Bronze final sur le Parc Logistique de l'Aube : la question d'un usage de la chaux</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Blignicourt - Rotrate « Le Haut de la Cour - Les voies de Brienne » (Aube). Sépulture campaniforme et occupation du Bronze final IIb-IIIa dans la plaine du Briennois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Riquier</w:t>
+                <w:t xml:space="preserve">Sébastien Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Grauby</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Bandelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Daoulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 17, pp.59-67</w:t>
+              <w:t xml:space="preserve">, 2019, 17, pp.50-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791424v1</w:t>
+                <w:t xml:space="preserve">hal-02791382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blignicourt - Rotrate « Le Haut de la Cour - Les voies de Brienne » (Aube). Sépulture campaniforme et occupation du Bronze final IIb-IIIa dans la plaine du Briennois</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Allard</w:t>
+                <w:t xml:space="preserve">Un ustensile à fond perforé et dépôt carbonaté dans un contexte domestique du Bronze final sur le Parc Logistique de l'Aube : la question d'un usage de la chaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Saurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monnier Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessio Bandelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Daoulas</w:t>
+                <w:t xml:space="preserve">Vincent Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Fronteau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O. Grauby</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 17, pp.50-58</w:t>
+              <w:t xml:space="preserve">, 2019, 17, pp.59-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791382v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une sépulture Campaniforme en plaine du Briennois (Blignicourt, Aube)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -978,51 +978,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Mordant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Riquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 15, pp.178-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1198,217 +1198,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une installation de l’étape finale du Bronze final dans la plaine crayeuse champenoise : La Veuve « Champ Pertaille zone 1 nord » (51) [résumé]</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Monnier Alexandre</w:t>
+                <w:t xml:space="preserve">Lesmont - Le Beurre (Aube) : une sépulture campaniforme (?) et une occupation du Bronze final dans la plaine du Briennois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Choquenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Daoulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Saurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l'archéologie en Champagne-Ardenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Châlons-en-Champagne, France. pp.49-51</w:t>
+              <w:t xml:space="preserve">Journée annuelle d'actualités de l'APRAB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Saint-Germain-en-Laye, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03678463v1</w:t>
+                <w:t xml:space="preserve">hal-03859409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lesmont - Le Beurre (Aube) : une sépulture campaniforme (?) et une occupation du Bronze final dans la plaine du Briennois</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marion Saurel</w:t>
+                <w:t xml:space="preserve">Une installation de l’étape finale du Bronze final dans la plaine crayeuse champenoise : La Veuve « Champ Pertaille zone 1 nord » (51) [résumé]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Achard-Corompt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monnier Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée annuelle d'actualités de l'APRAB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Saint-Germain-en-Laye, France</w:t>
+              <w:t xml:space="preserve">Journée de l'archéologie en Champagne-Ardenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Châlons-en-Champagne, France. pp.49-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03859409v1</w:t>
+                <w:t xml:space="preserve">hal-03678463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspects typologiques et culturels des ensembles céramiques du début de l’âge du Bronze final jusqu’au premier âge du Fer dans le bassin de la Seine</w:t>
               </w:r>
@@ -1502,77 +1502,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une sépulture campaniforme en plaine du Briennois (Blignicourt, Marne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2204,427 +2204,427 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivre et mourir à l’âge du Bronze final : l’exemple des découvertes de Cernay-lès-Reims et Saint-Léonard (Marne)</w:t>
+                <w:t xml:space="preserve">Territoire et nécropole de Buchères (Aube) au début du Bronze final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Bouquin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Michler</w:t>
+                <w:t xml:space="preserve">Cécile Paresys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Monnier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Isabelle Kerouanton; Christophe Maitay; Ivan Praud; Ludovic Soler. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kerouanton Isabelle; Maitay Christophe; Praud Ivan; Soler Ludovic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La place des morts chez les vivants. Architectures, mémoires et rituels de la fin du Mésolithique à l'âge du Bronze. Actes des 4e Rencontres Nord/Sud de Préhistoire récente (Université de La Rochelle, Charente-Maritime, 27-30 avril 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mémoire LIX, Association des Publications Chauvinoises, pp.499-518, 2024, 979-10-90534-88-9</w:t>
+              <w:t xml:space="preserve">, Mémoire LIX, Association des Publications Chauvinoises, pp.481-498, 2024, 979-10-90534-88-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05092580v1</w:t>
+                <w:t xml:space="preserve">hal-04895698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan critique des sources de données chronologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vivre et mourir à l’âge du Bronze final : l’exemple des découvertes de Cernay-lès-Reims et Saint-Léonard (Marne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bouquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Bündgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Choquenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Ahü-Delor</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Roland Irribarria</w:t>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Vincent Riquier. </w:t>
+              <w:t xml:space="preserve">Isabelle Kerouanton; Christophe Maitay; Ivan Praud; Ludovic Soler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La plaine de Troyes du Néolithique au Moyen Âge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 116 (2023/3-4), Société archéologique champenoise, pp.131-283, 2024, Bulletin de la Société archéologique champenoise, 9782918253402</w:t>
+              <w:t xml:space="preserve">La place des morts chez les vivants. Architectures, mémoires et rituels de la fin du Mésolithique à l'âge du Bronze. Actes des 4e Rencontres Nord/Sud de Préhistoire récente (Université de La Rochelle, Charente-Maritime, 27-30 avril 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mémoire LIX, Association des Publications Chauvinoises, pp.499-518, 2024, 979-10-90534-88-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05086075v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05092580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoire et nécropole de Buchères (Aube) au début du Bronze final</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bilan critique des sources de données chronologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ahü-Delor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Filipiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Paresys</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">Kerouanton Isabelle; Maitay Christophe; Praud Ivan; Soler Ludovic. </w:t>
+                <w:t xml:space="preserve">Roland Irribarria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Riquier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La place des morts chez les vivants. Architectures, mémoires et rituels de la fin du Mésolithique à l'âge du Bronze. Actes des 4e Rencontres Nord/Sud de Préhistoire récente (Université de La Rochelle, Charente-Maritime, 27-30 avril 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mémoire LIX, Association des Publications Chauvinoises, pp.481-498, 2024, 979-10-90534-88-9</w:t>
+              <w:t xml:space="preserve">La plaine de Troyes du Néolithique au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 116 (2023/3-4), Société archéologique champenoise, pp.131-283, 2024, Bulletin de la Société archéologique champenoise, 9782918253402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04895698v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05086075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Champagne au XII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle avant l'ère commune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2692,51 +2692,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le petit mobilier en terre cuite en contexte d’habitat rural du Bronze final à la fin de l’âge du Fer en Champagne-Ardenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dubuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2830,64 +2830,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monnier Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bocquillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Riquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cyril Marcigny; Claude Mordant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20 ans de recherches : Actes du colloque international anniversaire de l'APRAB (Bayeux, 19-22 juin 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -2923,312 +2923,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03272444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les occupations laténienne et antique de Heudebouville (Eure) – Premiers résultats de la fouille préventive menée en 2009 à l’Écoparc 2 (tranche 1)</w:t>
+                <w:t xml:space="preserve">Fleury-sur-Orne (Parc d’Activités, Parcelle ZL13) : contribution à l’analyse spatiale et fonctionnelle d’un établissement rural laténien situé sur la Plaine de Caen (Calvados)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dagmar Lukas</w:t>
+                <w:t xml:space="preserve">Mélanie Demarest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Lecler-Huby</w:t>
+                <w:t xml:space="preserve">Anne-Loïse Manson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nolwenn Zaour</w:t>
+                <w:t xml:space="preserve">Guillaume Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Deloze</w:t>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre. </w:t>
+                <w:t xml:space="preserve">Arnaud Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Barral; Bernard Dedet; Fabien Delrieu; Pierre Giraud; Isabelle Le Goff; Stéphane Marion; Anne Villard-Le Tiec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées archéologiques de Haute-Normandie. Harfleur, 23-25 avril 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.55-67, 2011, </w:t>
+              <w:t xml:space="preserve">L’âge du Fer en Basse-Normandie. Gestes funéraires en Gaule au second âge du Fer. Actes du XXXIIIe colloque international de l’Association française pour l’étude de l’âge du Fer (Caen, 20-24 mai 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.167-173, 2011, 978-2-84867-314-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.purh.6920⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.6532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05141002v1</w:t>
+                <w:t xml:space="preserve">hal-03963377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fleury-sur-Orne (Parc d’Activités, Parcelle ZL13) : contribution à l’analyse spatiale et fonctionnelle d’un établissement rural laténien situé sur la Plaine de Caen (Calvados)</w:t>
+                <w:t xml:space="preserve">Les occupations laténienne et antique de Heudebouville (Eure) – Premiers résultats de la fouille préventive menée en 2009 à l’Écoparc 2 (tranche 1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Demarest</w:t>
+                <w:t xml:space="preserve">Dagmar Lukas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Loïse Manson</w:t>
+                <w:t xml:space="preserve">Elisabeth Lecler-Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Marie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Monnier</w:t>
+                <w:t xml:space="preserve">Nolwenn Zaour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Poirier</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Philippe Barral; Bernard Dedet; Fabien Delrieu; Pierre Giraud; Isabelle Le Goff; Stéphane Marion; Anne Villard-Le Tiec. </w:t>
+                <w:t xml:space="preserve">Valérie Deloze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fluzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’âge du Fer en Basse-Normandie. Gestes funéraires en Gaule au second âge du Fer. Actes du XXXIIIe colloque international de l’Association française pour l’étude de l’âge du Fer (Caen, 20-24 mai 2009)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.167-173, 2011, 978-2-84867-314-1. </w:t>
+              <w:t xml:space="preserve">Journées archéologiques de Haute-Normandie. Harfleur, 23-25 avril 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.55-67, 2011, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pufc.6532⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.purh.6920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03963377v1</w:t>
+                <w:t xml:space="preserve">hal-05141002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3823,51 +3823,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05084243v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Marty" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Granai" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jodry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Langry-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Monnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069130v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Godard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109299v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Choquenet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saurel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273440v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Achard-Corompt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monnier Alexandre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02791424v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riquier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02791382v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chauvin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967724v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamys Hachem" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916022v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dubuis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883545v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mordant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912195v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sanson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lino Mocci" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Br&#233;non" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Klag" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03678463v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859409v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685685v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane Nicolas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Peake" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Roscio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957118v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04903008v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dolbois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/58qd-7388" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04350904v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Rouppert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Broes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grousset" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/szxg-bp64" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608861v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bailly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05488768v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Debels" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05092580v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouquin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie B&#252;ndgen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Michler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05086075v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Filipiak" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04895698v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Paresys" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05093656v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04130619v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272444v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocquillon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aprab.org/publi.html" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05141002v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Lukas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lecler-Huby" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Zaour" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fluzin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.purh.6920" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963377v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Demarest" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lo&#239;se Manson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poirier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.6532" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905955v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gonnet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Testard Pierre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855545v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment F&#233;liu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schneider" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Van Es" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03859609v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03859580v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathelart" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05084243v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Marty" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Granai" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jodry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Langry-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Monnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069130v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Godard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109299v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Choquenet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saurel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273440v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Achard-Corompt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monnier Alexandre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02791382v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chauvin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02791424v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riquier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967724v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamys Hachem" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916022v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dubuis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883545v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mordant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912195v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sanson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lino Mocci" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Br&#233;non" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Klag" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859409v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03678463v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685685v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane Nicolas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Peake" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Roscio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957118v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04903008v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dolbois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/58qd-7388" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04350904v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Rouppert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Broes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grousset" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/szxg-bp64" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608861v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bailly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05488768v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Debels" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04895698v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Paresys" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05092580v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouquin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie B&#252;ndgen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Michler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05086075v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Filipiak" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05093656v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04130619v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272444v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocquillon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aprab.org/publi.html" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963377v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Demarest" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lo&#239;se Manson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poirier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.6532" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05141002v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Lukas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lecler-Huby" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Zaour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fluzin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.purh.6920" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905955v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gonnet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Testard Pierre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855545v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment F&#233;liu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schneider" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Van Es" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03859609v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03859580v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathelart" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>