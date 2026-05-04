--- v0 (2026-03-18)
+++ v1 (2026-05-04)
@@ -856,165 +856,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01327060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ingénierie philosophique de Rudolf Carnap</w:t>
+                <w:t xml:space="preserve">Cartographier le Web a-t-il un sens ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Monnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers philosophiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, La révolution informatique, 141, pp.27</w:t>
+              <w:t xml:space="preserve">Les Nouvelles d'Archimède : la revue culturelle de l'Université de Lille 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70, pp.9-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01151072v1</w:t>
+                <w:t xml:space="preserve">hal-01168305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographier le Web a-t-il un sens ?</w:t>
+                <w:t xml:space="preserve">L’ingénierie philosophique de Rudolf Carnap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Monnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles d'Archimède : la revue culturelle de l'Université de Lille 1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 70, pp.9-11</w:t>
+              <w:t xml:space="preserve">Cahiers philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, La révolution informatique, 141, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01168305v1</w:t>
+                <w:t xml:space="preserve">hal-01151072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sous la dictée de l’ange…</w:t>
               </w:r>
@@ -1154,178 +1154,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01086251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philosophie du Web et Ingénierie des Connaissances</w:t>
+                <w:t xml:space="preserve">Ontologie(s). De la métaphysique au Web en passant par l’Intelligence Artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Monnin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gunnar Declerck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 61 (1), pp.7-40</w:t>
+              <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27, pp.35-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01083063v1</w:t>
+                <w:t xml:space="preserve">hal-01111939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontologie(s). De la métaphysique au Web en passant par l’Intelligence Artificielle</w:t>
+                <w:t xml:space="preserve">Philosophie du Web et Ingénierie des Connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunnar Declerck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 27, pp.35-38</w:t>
+              <w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61 (1), pp.7-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01111939v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01083063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinguer/Expliciter. L'ontologie du Web comme ontologie &amp;quot;d'opérations</w:t>
               </w:r>
@@ -1958,191 +1958,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00923489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Philosophy of the Web</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interview with Tim Berners-Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Halpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Monnin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Harry Halpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Engineering: Toward a Philosophy of the Web</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Wiley-Blackwell, pp.1-20, 2014, Metaphilosophy, 978-1-118-70018-1</w:t>
+              <w:t xml:space="preserve">, Wiley-Blackwell, pp.181-186, 2014, Metaphilosophy, 978-1-118-70018-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00923488v1</w:t>
+                <w:t xml:space="preserve">hal-00923490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interview with Tim Berners-Lee</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward a Philosophy of the Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Halpin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Monnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Engineering: Toward a Philosophy of the Web</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Wiley-Blackwell, pp.181-186, 2014, Metaphilosophy, 978-1-118-70018-1</w:t>
+              <w:t xml:space="preserve">, Wiley-Blackwell, pp.1-20, 2014, Metaphilosophy, 978-1-118-70018-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00923490v1</w:t>
+                <w:t xml:space="preserve">hal-00923488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking multiple marine mammals by shortly or widely spaced hydrophones</w:t>
               </w:r>
@@ -2247,212 +2247,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01488007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'avenir du web au prisme de la ressource</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delaforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Monnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">François Scharffe. </w:t>
+              <w:t xml:space="preserve">Lisette Calderan and Pascale Laurent and Hélène Lowinger and Jacques Millet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Web de données. Méthodes et outils pour les données liées</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.5, 2012, 978-2-7440-4746-6</w:t>
+              <w:t xml:space="preserve">Le document numérique à l'heure du web</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADBS, pp.229-252, 2012, Sciences et techniques de l'information, 978-2-84365-142-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01246960v1</w:t>
+                <w:t xml:space="preserve">hal-00739526v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'avenir du web au prisme de la ressource</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Monnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Lisette Calderan and Pascale Laurent and Hélène Lowinger and Jacques Millet. </w:t>
+              <w:t xml:space="preserve">François Scharffe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le document numérique à l'heure du web</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADBS, pp.229-252, 2012, Sciences et techniques de l'information, 978-2-84365-142-7</w:t>
+              <w:t xml:space="preserve">Web de données. Méthodes et outils pour les données liées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pearson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.5, 2012, 978-2-7440-4746-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00739526v2</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du cycle de vie des données au cycle de vie des objets</w:t>
               </w:r>
@@ -3145,247 +3145,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00610791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ressource et l'ontologie du Web (abstract)</w:t>
+                <w:t xml:space="preserve">Essai de comparaison des ontologies informatiques et philosophiques: entre être et artefacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Félix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Philosophie et Ingénierie. Le formel face à l'histoire, la technologie et la matérialité (IC2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Chambéry, France. pp.2</w:t>
+              <w:t xml:space="preserve">Rochebrune'09 : Ontologie et dynamique des systèmes complexes, perspectives interdisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Megève, France. pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00610785v1</w:t>
+                <w:t xml:space="preserve">hal-00636120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Web et l'ingénierie philosophique. Questions pour l'ingénieur, questions pour le philosophe.</w:t>
+                <w:t xml:space="preserve">La ressource et l'ontologie du Web (abstract)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Monnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Philosophie et Ingénierie. Le formel face à l'histoire, la technologie et la matérialité (IC2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2011, Chambéry, France. pp.10</w:t>
+              <w:t xml:space="preserve">, May 2011, Chambéry, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00610783v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00610785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essai de comparaison des ontologies informatiques et philosophiques: entre être et artefacts</w:t>
+                <w:t xml:space="preserve">Le Web et l'ingénierie philosophique. Questions pour l'ingénieur, questions pour le philosophe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Monnin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edith Félix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rochebrune'09 : Ontologie et dynamique des systèmes complexes, perspectives interdisciplinaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Megève, France. pp.14</w:t>
+              <w:t xml:space="preserve">Atelier Philosophie et Ingénierie. Le formel face à l'histoire, la technologie et la matérialité (IC2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Chambéry, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00636120v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00610783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ontologie NiceTag : les tags en tant que graphes nommés</w:t>
               </w:r>
@@ -3473,51 +3473,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00452771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speech acts meets tagging : NiceTag ontology.</w:t>
+                <w:t xml:space="preserve">Speech acts meet tagging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Limpens</w:t>
@@ -3535,106 +3535,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Laniado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Semantic Systems and the 5th International Conference on Pragmatic Web</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Graz, Austria. pp.10, </w:t>
+              <w:t xml:space="preserve">5th AIS SigPrag International Pragmatic Web Conference Track (ICPW 2010), Conference Track of I-Semantics, 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Graz, Austria. pp.1-10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1839707.1839746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00636128v1</w:t>
+                <w:t xml:space="preserve">hal-01170885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speech acts meet tagging</w:t>
+                <w:t xml:space="preserve">Speech acts meets tagging : NiceTag ontology.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Limpens</w:t>
@@ -3652,82 +3652,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Laniado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th AIS SigPrag International Pragmatic Web Conference Track (ICPW 2010), Conference Track of I-Semantics, 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Graz, Austria. pp.1-10, </w:t>
+              <w:t xml:space="preserve">6th International Conference on Semantic Systems and the 5th International Conference on Pragmatic Web</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Graz, Austria. pp.10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1839707.1839746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01170885v1</w:t>
+                <w:t xml:space="preserve">hal-00636128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artifactualization: Introducing a new concept.</w:t>
               </w:r>
@@ -4687,51 +4687,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="918974FA"/>
+    <w:nsid w:val="2F7E511A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4918,51 +4918,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-monnin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7052-1974" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172633990" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102099v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Monnin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Thomas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02869509v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hennion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950609v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Halloy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01342757v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Boyer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397931v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Halpin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/fm.v21i12.7109" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01342747v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Denis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delaforge" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327060v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Landivar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ramillien" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01151072v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168305v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01151117v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086251v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.10.4.133-177" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083063v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Declerck" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111939v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079854v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Livet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2014.1039" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727043v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.4334" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718406v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9973.2012.01764.x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VZLFG3C4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00672301v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00689971v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662364v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01374484v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923489v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923488v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923490v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488007v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Giraudet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Razik" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paris" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xanadu Halkias" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246960v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pearson.fr/livre/?GCOI=27440100179400" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739526v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843825v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00636123v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00636125v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01359583v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Boyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01359575v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955045v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714671v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00610791v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00610785v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00610783v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00636120v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith F&#233;lix" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00452771v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Limpens" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laniado" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00636128v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1839707.1839746" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01170885v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00404715v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00377410v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434129v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00636130v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999189v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Allard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03084382v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01071306v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh C. Davis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Pentland" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bernstein" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lada Adamic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075600v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-111870018X.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01071316v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Carr" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075606v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.1111/meta.2012.43.issue-4/issuetoc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-monnin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7052-1974" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172633990" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102099v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Monnin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Thomas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02869509v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hennion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950609v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Halloy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01342757v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Boyer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397931v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Halpin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/fm.v21i12.7109" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01342747v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Denis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delaforge" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327060v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Landivar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ramillien" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168305v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01151072v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01151117v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086251v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.10.4.133-177" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111939v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083063v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Declerck" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079854v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Livet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2014.1039" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727043v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.4334" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718406v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9973.2012.01764.x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VZLFG3C4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00672301v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00689971v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662364v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01374484v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923489v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923490v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923488v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488007v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Giraudet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Razik" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paris" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xanadu Halkias" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739526v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246960v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pearson.fr/livre/?GCOI=27440100179400" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843825v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00636123v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00636125v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01359583v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Boyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01359575v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955045v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714671v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00610791v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00636120v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith F&#233;lix" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00610785v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00610783v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00452771v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Limpens" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laniado" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01170885v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1839707.1839746" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00636128v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00404715v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00377410v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434129v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00636130v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999189v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Allard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03084382v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01071306v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh C. Davis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Pentland" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bernstein" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lada Adamic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075600v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-111870018X.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01071316v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Carr" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075606v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.1111/meta.2012.43.issue-4/issuetoc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>