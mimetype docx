--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -303,580 +303,580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04102099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du pragmatisme au méliorisme radical : enquêter dans un monde ouvert, prendre acte de ses fragilités, considérer la possibilité des catastrophes</w:t>
+                <w:t xml:space="preserve">Au-delà du low tech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Hennion</w:t>
+                <w:t xml:space="preserve">José Halloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Monnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SociologieS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Dossiers, Du pragmatisme au meliorisme radical</w:t>
+              <w:t xml:space="preserve">Ritimo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Low tech : Face au tout-numérique, se réapproprier les technologies, 21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02869509v1</w:t>
+                <w:t xml:space="preserve">hal-02950609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au-delà du low tech</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Du pragmatisme au méliorisme radical : enquêter dans un monde ouvert, prendre acte de ses fragilités, considérer la possibilité des catastrophes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Nova</w:t>
+                <w:t xml:space="preserve">Antoine Hennion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Monnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ritimo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Low tech : Face au tout-numérique, se réapproprier les technologies, 21</w:t>
+              <w:t xml:space="preserve">SociologieS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Dossiers, Du pragmatisme au meliorisme radical</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02950609v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02869509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DBpédia.fr : retour sur la publication de données de la culture française</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Re-Source, une archive en temps réel pour la publication et la production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Gandon</w:t>
+                <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Boyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Monnin</w:t>
+                <w:t xml:space="preserve">Nicolas Delaforge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Web de données et création de valeurs : le champ des possibles, 53 (2016/2), pp.84</w:t>
+              <w:t xml:space="preserve">, 2016, Web de données et création de valeurs : le champ des possibles, 53 (2), pp.84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01342757v1</w:t>
+                <w:t xml:space="preserve">hal-01342747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Decentralization of Knowledge</w:t>
+                <w:t xml:space="preserve">Cartographier l’ontologie d’un territoire sur le web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harry Halpin</w:t>
+                <w:t xml:space="preserve">Diego Landivar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Ramillien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Monday</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Visualisation des réseaux, de l’information et de l’espace, 29 (3/4), pp.297-324</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01397931v2</w:t>
+                <w:t xml:space="preserve">hal-01327060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-Source, une archive en temps réel pour la publication et la production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DBpédia.fr : retour sur la publication de données de la culture française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Monnin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Delaforge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Web de données et création de valeurs : le champ des possibles, 53 (2), pp.84</w:t>
+              <w:t xml:space="preserve">, 2016, Web de données et création de valeurs : le champ des possibles, 53 (2016/2), pp.84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01342747v1</w:t>
+                <w:t xml:space="preserve">hal-01342757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographier l’ontologie d’un territoire sur le web</w:t>
+                <w:t xml:space="preserve">The Decentralization of Knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Landivar</w:t>
+                <w:t xml:space="preserve">Harry Halpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Monnin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Ramillien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">First Monday</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, “Reclaiming the Internet” with distributed architectures, 21 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5210/fm.v21i12.7109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01327060v1</w:t>
+                <w:t xml:space="preserve">hal-01397931v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographier le Web a-t-il un sens ?</w:t>
               </w:r>
@@ -1000,51 +1000,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sous la dictée de l’ange…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Hennion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Monnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1076,347 +1076,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01151117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ressource et les agencements fragiles du web</w:t>
+                <w:t xml:space="preserve">Ontologie(s). De la métaphysique au Web en passant par l’Intelligence Artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Monnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers du numérique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27, pp.35-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01086251v1</w:t>
+                <w:t xml:space="preserve">hal-01111939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontologie(s). De la métaphysique au Web en passant par l’Intelligence Artificielle</w:t>
+                <w:t xml:space="preserve">Philosophie du Web et Ingénierie des Connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunnar Declerck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 27, pp.35-38</w:t>
+              <w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61 (1), pp.7-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01111939v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01083063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philosophie du Web et Ingénierie des Connaissances</w:t>
+                <w:t xml:space="preserve">Distinguer/Expliciter. L'ontologie du Web comme ontologie &amp;quot;d'opérations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gunnar Declerck</w:t>
+                <w:t xml:space="preserve">Pierre Livet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 61 (1), pp.7-40</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, Philosophie du Web et Ingénierie des connaissances, 1 (61), pp.59-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/intel.2014.1039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01083063v1</w:t>
+                <w:t xml:space="preserve">hal-01079854v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinguer/Expliciter. L'ontologie du Web comme ontologie &amp;quot;d'opérations</w:t>
+                <w:t xml:space="preserve">La ressource et les agencements fragiles du web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Monnin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Livet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Philosophie du Web et Ingénierie des connaissances, 1 (61), pp.59-104. </w:t>
+              <w:t xml:space="preserve">Les Cahiers du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Quels agencements pour les humanités numériques ?, 10 (4), pp.133-177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/intel.2014.1039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/LCN.10.4.133-177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01079854v2</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ressources, des ombres récalcitrantes</w:t>
               </w:r>
@@ -1474,337 +1474,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00727043v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Philosophy of The Web</w:t>
+                <w:t xml:space="preserve">The artifactualization of reference and &amp;quot;substances&amp;quot; on the Web.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Monnin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Harry Halpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metaphilosophy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">APA Newsletters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00718406v1</w:t>
+                <w:t xml:space="preserve">hal-00672301v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The artifactualization of reference and &amp;quot;substances&amp;quot; on the Web.</w:t>
+                <w:t xml:space="preserve">L'ingénierie philosophique comme design ontologique : retour sur l'émergence de la &amp;quot; ressource</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Monnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APA Newsletters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 11 (2)</w:t>
+              <w:t xml:space="preserve">Réel-virtuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00672301v2</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00689971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ingénierie philosophique comme design ontologique : retour sur l'émergence de la &amp;quot; ressource</w:t>
+                <w:t xml:space="preserve">Philosophie et ingénierie du Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Monnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réel-virtuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 3</w:t>
+              <w:t xml:space="preserve">Implications philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00689971v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philosophie et ingénierie du Web</w:t>
+                <w:t xml:space="preserve">Toward a Philosophy of The Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Halpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Implications philosophiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Metaphilosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 43 (4), pp.361-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-9973.2012.01764.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00662364v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00718406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1958,191 +1958,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00923489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interview with Tim Berners-Lee</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Toward a Philosophy of the Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Halpin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Monnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Engineering: Toward a Philosophy of the Web</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Wiley-Blackwell, pp.181-186, 2014, Metaphilosophy, 978-1-118-70018-1</w:t>
+              <w:t xml:space="preserve">, Wiley-Blackwell, pp.1-20, 2014, Metaphilosophy, 978-1-118-70018-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00923490v1</w:t>
+                <w:t xml:space="preserve">hal-00923488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Philosophy of the Web</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interview with Tim Berners-Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Halpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Monnin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Harry Halpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Engineering: Toward a Philosophy of the Web</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Wiley-Blackwell, pp.1-20, 2014, Metaphilosophy, 978-1-118-70018-1</w:t>
+              <w:t xml:space="preserve">, Wiley-Blackwell, pp.181-186, 2014, Metaphilosophy, 978-1-118-70018-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00923488v1</w:t>
+                <w:t xml:space="preserve">hal-00923490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking multiple marine mammals by shortly or widely spaced hydrophones</w:t>
               </w:r>
@@ -2247,212 +2247,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01488007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'avenir du web au prisme de la ressource</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Monnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Lisette Calderan and Pascale Laurent and Hélène Lowinger and Jacques Millet. </w:t>
+              <w:t xml:space="preserve">François Scharffe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le document numérique à l'heure du web</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADBS, pp.229-252, 2012, Sciences et techniques de l'information, 978-2-84365-142-7</w:t>
+              <w:t xml:space="preserve">Web de données. Méthodes et outils pour les données liées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pearson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.5, 2012, 978-2-7440-4746-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00739526v2</w:t>
+                <w:t xml:space="preserve">hal-01246960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'avenir du web au prisme de la ressource</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delaforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Monnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">François Scharffe. </w:t>
+              <w:t xml:space="preserve">Lisette Calderan and Pascale Laurent and Hélène Lowinger and Jacques Millet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Web de données. Méthodes et outils pour les données liées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le document numérique à l'heure du web</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADBS, pp.229-252, 2012, Sciences et techniques de l'information, 978-2-84365-142-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pearson</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01246960v1</w:t>
+                <w:t xml:space="preserve">hal-00739526v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du cycle de vie des données au cycle de vie des objets</w:t>
               </w:r>
@@ -2689,51 +2689,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Materializing the editing history of Wikipedia as linked data in DBpedia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2797,51 +2797,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wikipedia editing history in DBpedia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3000,64 +3000,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CoReWeb: From Linked Documentary Resources to Linked Computational Resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delaforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PhiloWeb 2012: Web and Philosophy: Why and What For?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3076,973 +3076,973 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00714671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ingénierie philosophique : une tentative de rétablissement du pacte apophantique ?</w:t>
+                <w:t xml:space="preserve">Essai de comparaison des ontologies informatiques et philosophiques: entre être et artefacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Félix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Philosophie et Ingénierie. Le formel face à l'histoire, la technologie et la matérialité (IC2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Chambéry, France. pp.2</w:t>
+              <w:t xml:space="preserve">Rochebrune'09 : Ontologie et dynamique des systèmes complexes, perspectives interdisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Megève, France. pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00610791v1</w:t>
+                <w:t xml:space="preserve">hal-00636120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essai de comparaison des ontologies informatiques et philosophiques: entre être et artefacts</w:t>
+                <w:t xml:space="preserve">La ressource et l'ontologie du Web (abstract)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Monnin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edith Félix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rochebrune'09 : Ontologie et dynamique des systèmes complexes, perspectives interdisciplinaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Megève, France. pp.14</w:t>
+              <w:t xml:space="preserve">Atelier Philosophie et Ingénierie. Le formel face à l'histoire, la technologie et la matérialité (IC2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Chambéry, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00636120v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00610785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ressource et l'ontologie du Web (abstract)</w:t>
+                <w:t xml:space="preserve">Le Web et l'ingénierie philosophique. Questions pour l'ingénieur, questions pour le philosophe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Monnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Philosophie et Ingénierie. Le formel face à l'histoire, la technologie et la matérialité (IC2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2011, Chambéry, France. pp.2</w:t>
+              <w:t xml:space="preserve">, May 2011, Chambéry, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00610785v1</w:t>
+                <w:t xml:space="preserve">hal-00610783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Web et l'ingénierie philosophique. Questions pour l'ingénieur, questions pour le philosophe.</w:t>
+                <w:t xml:space="preserve">L'ingénierie philosophique : une tentative de rétablissement du pacte apophantique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Monnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Philosophie et Ingénierie. Le formel face à l'histoire, la technologie et la matérialité (IC2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2011, Chambéry, France. pp.10</w:t>
+              <w:t xml:space="preserve">, May 2011, Chambéry, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00610783v1</w:t>
+                <w:t xml:space="preserve">hal-00610791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ontologie NiceTag : les tags en tant que graphes nommés</w:t>
+                <w:t xml:space="preserve">Speech acts meet tagging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Limpens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Laniado</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Gandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Web Social, 10ième Conférence Internationale Francophone sur l'Extraction et la Gestion des Connaissances, EGC 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th AIS SigPrag International Pragmatic Web Conference Track (ICPW 2010), Conference Track of I-Semantics, 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Graz, Austria. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1839707.1839746⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00452771v1</w:t>
+                <w:t xml:space="preserve">hal-01170885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speech acts meet tagging</w:t>
+                <w:t xml:space="preserve">Speech acts meets tagging : NiceTag ontology.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Limpens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Laniado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th AIS SigPrag International Pragmatic Web Conference Track (ICPW 2010), Conference Track of I-Semantics, 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Conference on Semantic Systems and the 5th International Conference on Pragmatic Web</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Graz, Austria. pp.10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1839707.1839746⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1839707.1839746⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01170885v1</w:t>
+                <w:t xml:space="preserve">hal-00636128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speech acts meets tagging : NiceTag ontology.</w:t>
+                <w:t xml:space="preserve">L'ontologie NiceTag : les tags en tant que graphes nommés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Limpens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Laniado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gandon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Laniado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Semantic Systems and the 5th International Conference on Pragmatic Web</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atelier Web Social, 10ième Conférence Internationale Francophone sur l'Extraction et la Gestion des Connaissances, EGC 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisie. pp.12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00636128v1</w:t>
+                <w:t xml:space="preserve">hal-00452771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artifactualization: Introducing a new concept.</w:t>
+                <w:t xml:space="preserve">Qu'est-ce qu'un tag ? Entre accès et libellés, l'esquisse d'une caractérisation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Monnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InterFace 2009: 1st International Symposium for Humanities and Technology.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Southampton, United Kingdom</w:t>
+              <w:t xml:space="preserve">IC 2009 : 20es Journées Francophones d'Ingénierie des Connaissances, « Connaissance et communautés en ligne »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Hamamet, Tunisie. pp.41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00404715v1</w:t>
+                <w:t xml:space="preserve">hal-00377410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu'est-ce qu'un tag ? Entre accès et libellés, l'esquisse d'une caractérisation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NiceTag Ontology: tags as named graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Limpens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Laniado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2009 : 20es Journées Francophones d'Ingénierie des Connaissances, « Connaissance et communautés en ligne »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Hamamet, Tunisie. pp.41</w:t>
+              <w:t xml:space="preserve">ASWC 2009 - 4th Asian Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Shangaï, China. flimpens_isni2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00377410v1</w:t>
+                <w:t xml:space="preserve">hal-00434129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NiceTag Ontology: tags as named graphs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fiction and virtual artifacts : the identity of video games characters and its paradoxes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Monnin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Gandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASWC 2009 - 4th Asian Semantic Web Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Shangaï, China. flimpens_isni2009</w:t>
+              <w:t xml:space="preserve">VRIC'09 - Laval Virtual, 11th Virtual Reality International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Laval, France. pp.317-323</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00434129v1</w:t>
+                <w:t xml:space="preserve">hal-00636130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiction and virtual artifacts : the identity of video games characters and its paradoxes.</w:t>
+                <w:t xml:space="preserve">Artifactualization: Introducing a new concept.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Monnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VRIC'09 - Laval Virtual, 11th Virtual Reality International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Laval, France. pp.317-323</w:t>
+              <w:t xml:space="preserve">InterFace 2009: 1st International Symposium for Humanities and Technology.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Southampton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00636130v1</w:t>
+                <w:t xml:space="preserve">hal-00404715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4086,51 +4086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Bord de l'eau. 2022, 9782356877918</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4148,51 +4148,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du pragmatisme au méliorisme radical : enquêter dans un monde ouvert, prendre acte de ses fragilités, considérer la possibilité des catastrophes. Introduction au Dossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Hennion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Monnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4236,51 +4236,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the 5th ACM Web Science Conference, 2013 Paris, France, WebSci '13</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugh C. Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Halpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Pentland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4354,51 +4354,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a Philosophy of the Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Halpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiley-Blackwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Metaphilosophy, Armen T. Marsoobian, 978-1-118-70018-1</w:t>
             </w:r>
           </w:p>
@@ -4438,51 +4438,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Web and Philosophy, Why and What For?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Halpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Carr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4513,51 +4513,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philoweb: Toward a Philosophy of the Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Halpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Monnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
@@ -4687,51 +4687,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2F7E511A"/>
+    <w:nsid w:val="03B8BF4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4918,51 +4918,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-monnin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7052-1974" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172633990" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102099v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Monnin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Thomas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02869509v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hennion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950609v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Halloy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01342757v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Boyer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397931v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Halpin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/fm.v21i12.7109" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01342747v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Denis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delaforge" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327060v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Landivar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ramillien" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168305v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01151072v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01151117v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086251v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.10.4.133-177" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111939v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083063v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Declerck" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079854v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Livet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2014.1039" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727043v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.4334" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718406v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9973.2012.01764.x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VZLFG3C4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00672301v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00689971v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662364v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01374484v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923489v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923490v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923488v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488007v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Giraudet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Razik" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paris" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xanadu Halkias" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739526v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246960v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pearson.fr/livre/?GCOI=27440100179400" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843825v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00636123v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00636125v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01359583v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Boyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01359575v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955045v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714671v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00610791v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00636120v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith F&#233;lix" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00610785v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00610783v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00452771v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Limpens" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laniado" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01170885v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1839707.1839746" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00636128v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00404715v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00377410v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434129v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00636130v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999189v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Allard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03084382v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01071306v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh C. Davis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Pentland" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bernstein" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lada Adamic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075600v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-111870018X.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01071316v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Carr" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075606v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.1111/meta.2012.43.issue-4/issuetoc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-monnin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7052-1974" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172633990" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102099v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Monnin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Thomas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950609v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Halloy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02869509v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hennion" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01342747v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Denis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delaforge" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327060v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Landivar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ramillien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01342757v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Boyer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397931v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Halpin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/fm.v21i12.7109" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168305v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01151072v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01151117v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111939v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083063v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Declerck" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079854v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Livet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2014.1039" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086251v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.10.4.133-177" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727043v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.4334" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00672301v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00689971v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00662364v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718406v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9973.2012.01764.x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VZLFG3C4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01374484v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923489v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923488v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923490v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488007v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Giraudet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Razik" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paris" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xanadu Halkias" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246960v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pearson.fr/livre/?GCOI=27440100179400" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739526v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843825v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00636123v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00636125v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01359583v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Boyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01359575v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955045v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714671v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00636120v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith F&#233;lix" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00610785v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00610783v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00610791v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01170885v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Limpens" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laniado" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1839707.1839746" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00636128v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00452771v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00377410v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434129v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00636130v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00404715v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999189v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Allard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03084382v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01071306v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh C. Davis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Pentland" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bernstein" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lada Adamic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075600v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-111870018X.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01071316v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Carr" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075606v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/doi/10.1111/meta.2012.43.issue-4/issuetoc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>