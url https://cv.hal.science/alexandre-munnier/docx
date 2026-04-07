--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -127,183 +127,183 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invertibility criteria for the biharmonic single-layer potential</w:t>
+                <w:t xml:space="preserve">Reconstruction of obstacles in a Stokes flow as a shape-from-moments problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Munnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integral Equations and Operator Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 96 (1), paper No. 7. </w:t>
+              <w:t xml:space="preserve">Inverse Problems and Imaging </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (6), pp.1343-1365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00020-024-02758-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/ipi.2024017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04467652v1</w:t>
+                <w:t xml:space="preserve">hal-04218495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of obstacles in a Stokes flow as a shape-from-moments problem</w:t>
+                <w:t xml:space="preserve">Invertibility criteria for the biharmonic single-layer potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Munnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems and Imaging </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 18 (6), pp.1343-1365. </w:t>
+              <w:t xml:space="preserve">Integral Equations and Operator Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96 (1), paper No. 7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/ipi.2024017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00020-024-02758-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04218495v1</w:t>
+                <w:t xml:space="preserve">hal-04467652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A reconstruction method for the inverse gravimetric problem</w:t>
               </w:r>
@@ -3156,51 +3156,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467652v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Munnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00020-024-02758-7" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218495v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2024017" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04157036v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gerber-Roth" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ramdani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.99" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891763v4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lequeurre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00021-019-0479-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024104v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Glass" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lacave" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sueur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2019.04.017" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01503425v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/qam/1505" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950544v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00222-018-0802-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969259v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chambrion" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Giraldi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2017012" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098067v4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/141001226" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196111v4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2016.1208816" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00994433v3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/14099526X" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674430v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Loh&#233;ac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2013063" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579986v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110828654" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422429v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-010-9084-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509657v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100805455" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00468480v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Conca" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muslim Malik" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/26/9/095010" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394744v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pin&#231;on" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202510004829" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276252v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-009-9047-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B98722FA6F0CC8EE9BE9025A2A778CE07B5A7255/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095617v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Houot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589796v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021820250800325X" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097065v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Zuazua" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589470v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097329v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cartier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001149v3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942972v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017914v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508646v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115929v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135214v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135220v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01955823v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180929v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a40ae968e77d844041899d34f090100db241cb02;origin=https://gitlab.univ-lorraine.fr/gerberro1/qdrigp.git;visit=swh:1:snp:5e3076bc2af243af09426735991be424fa1c4bea;anchor=swh:1:rev:34cac4c35659fd730ede70dac809f8dfab55e487" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218495v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Munnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2024017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467652v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00020-024-02758-7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04157036v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gerber-Roth" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ramdani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.99" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891763v4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lequeurre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00021-019-0479-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024104v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Glass" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lacave" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sueur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2019.04.017" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01503425v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/qam/1505" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950544v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00222-018-0802-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969259v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chambrion" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Giraldi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2017012" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098067v4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/141001226" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196111v4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2016.1208816" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00994433v3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/14099526X" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674430v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Loh&#233;ac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2013063" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579986v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110828654" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422429v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-010-9084-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509657v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100805455" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00468480v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Conca" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muslim Malik" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/26/9/095010" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394744v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pin&#231;on" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202510004829" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276252v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-009-9047-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B98722FA6F0CC8EE9BE9025A2A778CE07B5A7255/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095617v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Houot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589796v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021820250800325X" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097065v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Zuazua" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589470v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097329v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cartier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001149v3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942972v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017914v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508646v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115929v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135214v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135220v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01955823v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180929v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a40ae968e77d844041899d34f090100db241cb02;origin=https://gitlab.univ-lorraine.fr/gerberro1/qdrigp.git;visit=swh:1:snp:5e3076bc2af243af09426735991be424fa1c4bea;anchor=swh:1:rev:34cac4c35659fd730ede70dac809f8dfab55e487" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>