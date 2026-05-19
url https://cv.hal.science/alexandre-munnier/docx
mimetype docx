--- v1 (2026-04-07)
+++ v2 (2026-05-19)
@@ -1518,222 +1518,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00509657v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the detection of a moving rigid solid in a perfect fluid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Locomotion of articulated bodies in an ideal fluid: 2d model with buoyancy, circulation and collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Munnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Conca</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Munnier</w:t>
+                <w:t xml:space="preserve">Bruno Pinçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0266-5611/26/9/095010⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (10), pp.1899-1940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218202510004829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00468480v2</w:t>
+                <w:t xml:space="preserve">hal-00394744v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locomotion of articulated bodies in an ideal fluid: 2d model with buoyancy, circulation and collisions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the detection of a moving rigid solid in a perfect fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Conca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muslim Malik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Munnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pinçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 20 (10), pp.1899-1940. </w:t>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0218202510004829⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0266-5611/26/9/095010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00394744v2</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00468480v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locomotion of deformable bodies in an ideal fluid: Newtonian versus Lagrangian formalisms</w:t>
               </w:r>
@@ -3156,51 +3156,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218495v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Munnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2024017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467652v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00020-024-02758-7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04157036v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gerber-Roth" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ramdani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.99" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891763v4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lequeurre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00021-019-0479-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024104v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Glass" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lacave" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sueur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2019.04.017" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01503425v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/qam/1505" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950544v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00222-018-0802-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969259v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chambrion" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Giraldi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2017012" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098067v4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/141001226" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196111v4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2016.1208816" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00994433v3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/14099526X" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674430v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Loh&#233;ac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2013063" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579986v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110828654" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422429v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-010-9084-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509657v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100805455" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00468480v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Conca" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muslim Malik" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/26/9/095010" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394744v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pin&#231;on" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202510004829" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276252v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-009-9047-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B98722FA6F0CC8EE9BE9025A2A778CE07B5A7255/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095617v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Houot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589796v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021820250800325X" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097065v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Zuazua" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589470v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097329v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cartier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001149v3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942972v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017914v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508646v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115929v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135214v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135220v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01955823v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180929v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a40ae968e77d844041899d34f090100db241cb02;origin=https://gitlab.univ-lorraine.fr/gerberro1/qdrigp.git;visit=swh:1:snp:5e3076bc2af243af09426735991be424fa1c4bea;anchor=swh:1:rev:34cac4c35659fd730ede70dac809f8dfab55e487" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218495v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Munnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2024017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467652v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00020-024-02758-7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04157036v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gerber-Roth" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ramdani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.99" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891763v4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lequeurre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00021-019-0479-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024104v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Glass" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lacave" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sueur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2019.04.017" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01503425v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/qam/1505" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950544v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00222-018-0802-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969259v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chambrion" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Giraldi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2017012" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098067v4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/141001226" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196111v4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2016.1208816" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00994433v3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/14099526X" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674430v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Loh&#233;ac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2013063" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579986v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110828654" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422429v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-010-9084-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509657v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100805455" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394744v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pin&#231;on" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202510004829" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00468480v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Conca" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muslim Malik" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/26/9/095010" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276252v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-009-9047-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B98722FA6F0CC8EE9BE9025A2A778CE07B5A7255/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095617v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Houot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589796v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021820250800325X" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097065v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Zuazua" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589470v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097329v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cartier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001149v3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942972v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017914v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508646v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115929v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135214v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135220v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01955823v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180929v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a40ae968e77d844041899d34f090100db241cb02;origin=https://gitlab.univ-lorraine.fr/gerberro1/qdrigp.git;visit=swh:1:snp:5e3076bc2af243af09426735991be424fa1c4bea;anchor=swh:1:rev:34cac4c35659fd730ede70dac809f8dfab55e487" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>