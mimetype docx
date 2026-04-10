--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alexandre Muzy </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay Neural Networks (DeNN) for exploiting temporal information in event-based datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gattepaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring Time-Varying Internal Models of Agents Through Dynamic Structure Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwin James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bethus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2024.09.30.615757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantization-based simulation of spiking neurons: theoretical properties and performance analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Bergonzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Kofman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17477778.2023.2284143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Simulation of Sparse Graphs of Point Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Mascart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Modeling and Computer Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (1), pp.1-27. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3565809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455422v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent learning via gradient ascent activity-based credit assignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Sabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lehéricy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.15256. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-42448-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategy inference during learning via cognitive activity-based credit assignment models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwin Moongathottathil James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Mezzadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Sargolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bethus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (9408), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-33604-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation scalability of large brain neuronal networks thanks to time asynchrony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Mascart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Scarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (9), pp.1915-1943. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2021.06.12.448096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258798v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a mathematical definition of functional connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bethus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series I - Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 359 (4), pp.481-492. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crmath.190/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event-Scheduling Algorithms with Kalikow Decomposition for Simulating Potentially Infinite Neuronal Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Cuong Phi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (1), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42979-019-0039-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Dynamics of Cognitive Parallel Processing Based on a Collective Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Sabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Computer Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Proceedings of The 18th IEEE International Conference on Cognitive Informatics &amp; Cognitive Computing</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Activity for the Modeling and Simulation of Dynamics and Learning Processes in Hierarchical (Neurocognitive) Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (1), pp.84-93. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCSE.2018.2889235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative Specification as a Modeling and Simulation Formalism for I/O General Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P Zeigler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Grammont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (3), pp.2982-2993. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSYST.2017.2728861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity-based Credit Assignment (ACA) Heuristic for Simulation-based Stochastic Search in a Hierarchical Model-base of Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P. Zeigler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (4), pp.1916-1927. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSYST.2014.2342534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence at the Fundamental Systems Level: Existence Conditions for Iterative Specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P Zeigler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/systems4040034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification of dynamic structure discrete event systems using single point encapsulated control functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P. Zeigler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modeling, Simulation, and Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (3), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S1793962314500123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utility-based Multi-agent System with Spatial Interactions: The Case of Virtual Estate Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Prunetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.Print ISSN 0927-7099. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s.10614-013-9372-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refounding of Activity Concept ? Towards a Federative Paradigm for Modeling and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Varenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P. Zeigler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Caux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coquillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 89 (2), pp.156-177. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0037549712457852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal phenotypic plasticity in a stochastic environment minimizes the cost/benefit ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coquillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Diener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 242, pp.28-36. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2012.05.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UTILITARIAN INDIVIDUAL-BASED SIMULATION OF REAL ESTATE DEVELOPMENT IN A COMPUTATIONAL VIRTUAL LABORATORY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Prunetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of ECONOMIC COMPUTATION AND ECONOMIC CYBERNETICS STUDIES AND RESEARCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4, pp.Pages 159-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A software framework for fine grain parallelization of cellular models with OpenMP: Application to fire spread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Silvani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24 (7), pp.Pages 819-831. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2008.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of fire spreading through the activity tracking paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Nutaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Zeigler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coquillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 219 (1-2), pp.212-225. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2008.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete-event modelling of fire spreading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Marcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39 (2), pp. 193-206. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207720701755344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00271587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing the dual relationship between simulation models and their context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (2), pp.126 - 142. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.simpat.2005.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and simulation of ecological propagation processes: application to fire spread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20 (7), pp. 827-842</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification of Discrete Event Models for Fire Spreading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Wainer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 81 (2), pp.103-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provable local learning rule by expert aggregation for a Hawkes network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vaiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AISTATS 2024 - The 27th International Conference on Artificial Intelligence and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065229v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent sequential learning via gradient ascent credit assignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Sabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lehéricy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Computer Science and Artificial Intelligence (CSAI 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Beijing, China. pp.526-536, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3709026.3709090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629461v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradient Ascent Activity-based Credit Assignment with History-dependent Reward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Sabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lehéricy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IEEE International Conference on Brain Informatics (BI 2024) - Brain Science meets Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Bangkok, Thailand. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-96-3294-7_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction de la connectivité fonctionnelle en Neurosciences: une amélioration des algorithmes actuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Scarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Mascart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Cuong Phi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52èmes Journées de Statistique de la Société Française de Statistique (SFdS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Goal-oriented Human Motion Evolution using Hidden Markov Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eman Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda El-Khoribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamal Darwish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Pattern Recognition Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic. pp.605-612, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007391906050612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-Aided Formal Proofs about Dendritic Integration within a Neuron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Guinaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gaffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Grammont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOINFORMATICS 2018 - 9th International Conference on Bioinformatics Models, Methods and Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Funchal Madeira, Portugal. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification of Temporal Properties of Neuronal Archetypes Modeled as Synchronous Reactive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta de Maria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gaffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ressouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Grammont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HSB 2016 - 5th International Workshop Hybrid Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Grenoble, France. pp.15, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-47151-8_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel and pseudorandom discrete event system specification vs. networks of spiking neurons: Formalization and preliminary implementation results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lerasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Grammont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Toan Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2016 International Conference on High Performance Computing &amp; Simulation (HPCS 2016), International Workshop on Parallel Computations for Neural Networks (PCNN 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling organization of spiking neural nets in DEVS for high performance parallel simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P. Zeigler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées DEVS francophones : Théorie et Applications / Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Cargese, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Modeling & Simulation Perspectives on Emergence in System-of-Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P. Zeigler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring Simulation Multi-conference (SpringSim'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Pasadena, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisms modeling: The question of radial basis function networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Massardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coquillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Activity-Based Modeling &amp; Simulation (ACTIMS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Jan 2014, Zürich, Switzerland. pp.03002, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/itmconf/20140303002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CONJECTURE FROM LEARNING SIMULATIONS OF SERIES AND PARALLEL CONNECTIONS OF COMPONENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P. Zeigler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 26TH EUROPEAN MODELING &amp; SIMULATION SYMPOSIUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bordeaux, France. pp.550-557</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Activity Metrics for DEVS Simulation Profiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIMS 2014 – Activity-Based Modeling &amp; Simulation 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Zurich, Switzerland. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/itmconf/20140301001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315176v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity-based Credit Assignment (ACA) in Hierarchical Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P. Zeigler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM/SCS: SpringSim Multi-conference, Symposium On Theory of Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is new with the activity world view in modeling and simulation?: using activity as a unifying guide for modeling and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter Simulation Conference 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Phoenix, United States. pp.2887--2899, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WSC.2011.6147991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Simulation of A(H1N1) Influenza Virus Spreading. Comparison with Regional Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Touraille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Letagneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Guimaraes, Portugal. pp.365-371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activatability for simulation tractability of NP problems: Application to Ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coquillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wajnberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Systems: Activity-Based Modeling and Simulation, Cargese Interdisciplinary Seminar, Corsica, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Cargese (Corse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity regions for the specification of discrete event systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Touraille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Vangheluwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2010 Spring Simulation Multiconference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Orlando, United States. pp.136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity Regions for the Specication of Discrete Event Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Touraille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Vangheluwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier J.J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium On Theory of Modeling and Simulation - DEVS Integrative M&amp;S Symposium (DEVS'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, United States. pp.176-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision Support System For A Regional Spreadingof A/H1n1 Influenza Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Crozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Touraille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/Eurosis : European Simulation Multi-Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Leicester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a spatial and stochastic simulator for bird flu spreading in Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Crozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Madary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Simulation Multi-Conference. Grand Challenges in Modeling and Simulation GCMS08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Edinburgh, United Kingdom. pp.445-452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A post-processed 3D visualization tool for forest fire simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 1st International Conference on Simulation Tools and Techniques for Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Marseille, France. pp.41, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/ICST.SIMUTOOLS2008.3028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation-based tool for the creation of marine reserves. IEEE International Symposium on Environment Identities and Mediterranean area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Prunetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Environment Identities and Mediterranean area (ISEIM 2006).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, France. pp. 296-301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification languages as front-ends towards the DEVS formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Garredu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Vittori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">first international Symposium onEnvironment Identities and Mediterranean Area, 2006. ISEIMA '06.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Corte, France. pp. 104-109, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISEIMA.2006.345038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Structure Cellular Automata in a Fire Spreading Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Informatics in Control, Automation and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Setubal, Portugal. pp. 143-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Fire Spreading Simulation using OpenMOSIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">first Open International Conference on Modeling and Simulation (OICMS05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Clermont-Ferrand, France. pp. 181-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel simulation of complex propagation phenomena : parallel interfaces and cellular environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème EIM (Environnement, Identités en Méditerranée) 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active-DEVS: a computational model for the simulation of forest fire propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004 IEEE International Conference on Systems, Man &amp; Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, La Hague, Netherlands. pp.1857- 1863, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.2004.1399932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active-DEVS : a computational model for the simulation of forest fire propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jf Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Congress on System Man and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, The-Hague, Netherlands. pp.1857-1863</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of a quantized model of fire spread : toward a new numerical method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème EIM (Environnement Identités en Méditerranée) 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Simulation of Large Scale Dynamic Structure Cell Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando J. Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003 Summer Computer Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Montreal, Canada. pp.378-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Multithreaded Parallel Model for Fire Spread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Simulation Symposium SCS ESS 03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Cell Spaces Simulation for the Modeling of Fire Spreading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th IEEE Annual Simulation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Orlando, United States. pp. 289- 296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for special applications: Cell-DEVS quantization techniques in a fire spreading application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Wainer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Winter Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, San Diego, United States. pp. 542 - 549, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1030453.1030529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing simulation methods for fire spreading across a fuel bed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Wainer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIS 2002 - Artificial Intelligence, Simulation and planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Lisbon, Portugal. pp. 219-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An object oriented environment applied to a semi-physical model of fire spread across a fuel bed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Marcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Simulation Symposium - ESS 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Marseille, France. pp. 641-643</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing Optimal and Suboptimal behavior Of Agents Via Structure Learning Of Their Internal Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwin James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bethus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do rats learn by paths or by turns when exploring a maze? Determining and predicting automatically the actions involved in the learning process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwin Moongathottathil James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Mezzadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Sargolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bethus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling and Lumping Finite-Size Linear System Realizations of Componentized Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P Zeigler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429240v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement learning dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwin Moongathottathil James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Sargolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bethus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVS Activity Tracking Based on Model Engineering and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Engineering for Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.251-267, 2019, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-813543-3.00012-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Neuron Models: Delays Offer a Simplified Dendritic Integration for Free</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Guinaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gaffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Grammont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SPRINGER. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Computer and Information Science book series, extended selected paper from Biomedical Engineering Systems and Technologies conference (BIOSTEC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.167-191, 2019, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-29196-9_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMULATION of fire spread: Physics-inspired and chemistry-based mathematical analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cancellieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sven Erik Jørgensen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Ecological Models used in Ecosystem and Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.477-497, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The empathon: Towards a computational agent mimicking empathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Deffuant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Zeigler B.P.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activity-Based Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.37-51, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and stochastic modeling strategies for the simulation of large (spatial) distributed systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Event Simulation and Modeling: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.331-355, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports d'un Système Multi-Agents d'utilisation de l'espace et d'aménagement du territoire corse à travers une approche interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Prunetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Corse et le Développement Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Albiana, pp. 261-268, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYNAMIC STRUCTURE CELLULAR AUTOMATA IN A FIRE SPREADING APPLICATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Braz, J.; Araújo, H.; Vieira, A.; Encarnação, B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatics in Control, Automation and Robotics I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag New York (Kluwer Academic Publishers), pp. 247-254, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification of Temporal Properties of Neuronal Archetypes Using Synchronous Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta de Maria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gaffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ressouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Grammont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8937, UCA, Inria; UCA, I3S; UCA, LEAT; UCA, LJAD. 2016, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTIMS 2014 – Activity-Based Modeling & Simulation 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Castro, Rodrigo and Muzy, Alexandre and Capocchi, Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIMS 2014 – Activity-Based Modeling &amp; Simulation 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Zurich, Switzerland. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTIMS 2012 – Activity-Based Modeling & Simulation 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity-based Modelling and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Zeigler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId198"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alexandre Muzy </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay Neural Networks (DeNN) for exploiting temporal information in event-based datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gattepaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring Time-Varying Internal Models of Agents Through Dynamic Structure Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwin James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bethus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2024.09.30.615757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantization-based simulation of spiking neurons: theoretical properties and performance analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Bergonzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Kofman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17477778.2023.2284143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Simulation of Sparse Graphs of Point Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Mascart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Modeling and Computer Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (1), pp.1-27. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3565809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455422v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent learning via gradient ascent activity-based credit assignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Sabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lehéricy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.15256. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-42448-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategy inference during learning via cognitive activity-based credit assignment models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwin Moongathottathil James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Mezzadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Sargolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bethus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (9408), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-33604-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation scalability of large brain neuronal networks thanks to time asynchrony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Mascart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Scarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (9), pp.1915-1943. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2021.06.12.448096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258798v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a mathematical definition of functional connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bethus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series I - Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 359 (4), pp.481-492. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crmath.190/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event-Scheduling Algorithms with Kalikow Decomposition for Simulating Potentially Infinite Neuronal Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Cuong Phi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (1), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42979-019-0039-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Dynamics of Cognitive Parallel Processing Based on a Collective Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Sabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Computer Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Proceedings of The 18th IEEE International Conference on Cognitive Informatics &amp; Cognitive Computing</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Activity for the Modeling and Simulation of Dynamics and Learning Processes in Hierarchical (Neurocognitive) Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (1), pp.84-93. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCSE.2018.2889235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative Specification as a Modeling and Simulation Formalism for I/O General Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P Zeigler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Grammont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (3), pp.2982-2993. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSYST.2017.2728861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity-based Credit Assignment (ACA) Heuristic for Simulation-based Stochastic Search in a Hierarchical Model-base of Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P. Zeigler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (4), pp.1916-1927. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSYST.2014.2342534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence at the Fundamental Systems Level: Existence Conditions for Iterative Specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P Zeigler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/systems4040034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification of dynamic structure discrete event systems using single point encapsulated control functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P. Zeigler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modeling, Simulation, and Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (3), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S1793962314500123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utility-based Multi-agent System with Spatial Interactions: The Case of Virtual Estate Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Prunetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.Print ISSN 0927-7099. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s.10614-013-9372-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refounding of Activity Concept ? Towards a Federative Paradigm for Modeling and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Varenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P. Zeigler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Caux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coquillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 89 (2), pp.156-177. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0037549712457852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal phenotypic plasticity in a stochastic environment minimizes the cost/benefit ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coquillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Diener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 242, pp.28-36. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2012.05.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UTILITARIAN INDIVIDUAL-BASED SIMULATION OF REAL ESTATE DEVELOPMENT IN A COMPUTATIONAL VIRTUAL LABORATORY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Prunetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of ECONOMIC COMPUTATION AND ECONOMIC CYBERNETICS STUDIES AND RESEARCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4, pp.Pages 159-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A software framework for fine grain parallelization of cellular models with OpenMP: Application to fire spread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Silvani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24 (7), pp.Pages 819-831. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2008.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete-event modelling of fire spreading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Marcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39 (2), pp. 193-206. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207720701755344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00271587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of fire spreading through the activity tracking paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Nutaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Zeigler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coquillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 219 (1-2), pp.212-225. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2008.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing the dual relationship between simulation models and their context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (2), pp.126 - 142. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.simpat.2005.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and simulation of ecological propagation processes: application to fire spread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20 (7), pp. 827-842</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification of Discrete Event Models for Fire Spreading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Wainer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 81 (2), pp.103-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent sequential learning via gradient ascent credit assignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Sabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lehéricy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Computer Science and Artificial Intelligence (CSAI 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Beijing, China. pp.526-536, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3709026.3709090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629461v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provable local learning rule by expert aggregation for a Hawkes network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vaiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AISTATS 2024 - The 27th International Conference on Artificial Intelligence and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065229v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradient Ascent Activity-based Credit Assignment with History-dependent Reward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Sabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lehéricy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IEEE International Conference on Brain Informatics (BI 2024) - Brain Science meets Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Bangkok, Thailand. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-96-3294-7_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction de la connectivité fonctionnelle en Neurosciences: une amélioration des algorithmes actuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Scarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Mascart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Cuong Phi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52èmes Journées de Statistique de la Société Française de Statistique (SFdS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Goal-oriented Human Motion Evolution using Hidden Markov Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eman Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda El-Khoribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamal Darwish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Pattern Recognition Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic. pp.605-612, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007391906050612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-Aided Formal Proofs about Dendritic Integration within a Neuron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Guinaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gaffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Grammont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOINFORMATICS 2018 - 9th International Conference on Bioinformatics Models, Methods and Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Funchal Madeira, Portugal. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel and pseudorandom discrete event system specification vs. networks of spiking neurons: Formalization and preliminary implementation results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lerasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Grammont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Toan Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2016 International Conference on High Performance Computing &amp; Simulation (HPCS 2016), International Workshop on Parallel Computations for Neural Networks (PCNN 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification of Temporal Properties of Neuronal Archetypes Modeled as Synchronous Reactive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta de Maria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gaffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ressouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Grammont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HSB 2016 - 5th International Workshop Hybrid Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Grenoble, France. pp.15, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-47151-8_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling organization of spiking neural nets in DEVS for high performance parallel simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P. Zeigler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées DEVS francophones : Théorie et Applications / Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Cargese, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Modeling & Simulation Perspectives on Emergence in System-of-Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P. Zeigler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring Simulation Multi-conference (SpringSim'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Pasadena, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisms modeling: The question of radial basis function networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Massardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coquillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Activity-Based Modeling &amp; Simulation (ACTIMS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Jan 2014, Zürich, Switzerland. pp.03002, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/itmconf/20140303002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CONJECTURE FROM LEARNING SIMULATIONS OF SERIES AND PARALLEL CONNECTIONS OF COMPONENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P. Zeigler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 26TH EUROPEAN MODELING &amp; SIMULATION SYMPOSIUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bordeaux, France. pp.550-557</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Activity Metrics for DEVS Simulation Profiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIMS 2014 – Activity-Based Modeling &amp; Simulation 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Zurich, Switzerland. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/itmconf/20140301001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315176v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity-based Credit Assignment (ACA) in Hierarchical Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P. Zeigler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM/SCS: SpringSim Multi-conference, Symposium On Theory of Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is new with the activity world view in modeling and simulation?: using activity as a unifying guide for modeling and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter Simulation Conference 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Phoenix, United States. pp.2887--2899, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WSC.2011.6147991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Simulation of A(H1N1) Influenza Virus Spreading. Comparison with Regional Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Touraille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Letagneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Guimaraes, Portugal. pp.365-371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activatability for simulation tractability of NP problems: Application to Ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coquillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wajnberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Systems: Activity-Based Modeling and Simulation, Cargese Interdisciplinary Seminar, Corsica, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Cargese (Corse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity regions for the specification of discrete event systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Touraille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Vangheluwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2010 Spring Simulation Multiconference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Orlando, United States. pp.136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity Regions for the Specication of Discrete Event Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Touraille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Vangheluwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier J.J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium On Theory of Modeling and Simulation - DEVS Integrative M&amp;S Symposium (DEVS'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, United States. pp.176-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision Support System For A Regional Spreadingof A/H1n1 Influenza Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Crozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Touraille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/Eurosis : European Simulation Multi-Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Leicester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a spatial and stochastic simulator for bird flu spreading in Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Crozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Madary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Simulation Multi-Conference. Grand Challenges in Modeling and Simulation GCMS08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Edinburgh, United Kingdom. pp.445-452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A post-processed 3D visualization tool for forest fire simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 1st International Conference on Simulation Tools and Techniques for Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Marseille, France. pp.41, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/ICST.SIMUTOOLS2008.3028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation-based tool for the creation of marine reserves. IEEE International Symposium on Environment Identities and Mediterranean area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Prunetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Environment Identities and Mediterranean area (ISEIM 2006).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, France. pp. 296-301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification languages as front-ends towards the DEVS formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Garredu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Vittori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">first international Symposium onEnvironment Identities and Mediterranean Area, 2006. ISEIMA '06.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Corte, France. pp. 104-109, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISEIMA.2006.345038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Structure Cellular Automata in a Fire Spreading Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Informatics in Control, Automation and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Setubal, Portugal. pp. 143-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Fire Spreading Simulation using OpenMOSIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">first Open International Conference on Modeling and Simulation (OICMS05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Clermont-Ferrand, France. pp. 181-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel simulation of complex propagation phenomena : parallel interfaces and cellular environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème EIM (Environnement, Identités en Méditerranée) 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active-DEVS: a computational model for the simulation of forest fire propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004 IEEE International Conference on Systems, Man &amp; Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, La Hague, Netherlands. pp.1857- 1863, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.2004.1399932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active-DEVS : a computational model for the simulation of forest fire propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jf Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Congress on System Man and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, The-Hague, Netherlands. pp.1857-1863</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of a quantized model of fire spread : toward a new numerical method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème EIM (Environnement Identités en Méditerranée) 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Simulation of Large Scale Dynamic Structure Cell Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando J. Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003 Summer Computer Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Montreal, Canada. pp.378-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Multithreaded Parallel Model for Fire Spread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Simulation Symposium SCS ESS 03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Cell Spaces Simulation for the Modeling of Fire Spreading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th IEEE Annual Simulation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Orlando, United States. pp. 289- 296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for special applications: Cell-DEVS quantization techniques in a fire spreading application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Wainer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Winter Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, San Diego, United States. pp. 542 - 549, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1030453.1030529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing simulation methods for fire spreading across a fuel bed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Wainer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIS 2002 - Artificial Intelligence, Simulation and planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Lisbon, Portugal. pp. 219-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An object oriented environment applied to a semi-physical model of fire spread across a fuel bed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Marcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Simulation Symposium - ESS 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Marseille, France. pp. 641-643</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing Optimal and Suboptimal behavior Of Agents Via Structure Learning Of Their Internal Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwin James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bethus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling and Lumping Finite-Size Linear System Realizations of Componentized Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P Zeigler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429240v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do rats learn by paths or by turns when exploring a maze? Determining and predicting automatically the actions involved in the learning process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwin Moongathottathil James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Mezzadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Sargolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bethus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement learning dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwin Moongathottathil James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Sargolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bethus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVS Activity Tracking Based on Model Engineering and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Engineering for Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.251-267, 2019, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-813543-3.00012-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Neuron Models: Delays Offer a Simplified Dendritic Integration for Free</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Guinaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gaffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Grammont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SPRINGER. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Computer and Information Science book series, extended selected paper from Biomedical Engineering Systems and Technologies conference (BIOSTEC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.167-191, 2019, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-29196-9_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMULATION of fire spread: Physics-inspired and chemistry-based mathematical analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cancellieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sven Erik Jørgensen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Ecological Models used in Ecosystem and Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.477-497, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The empathon: Towards a computational agent mimicking empathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Deffuant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Zeigler B.P.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activity-Based Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.37-51, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and stochastic modeling strategies for the simulation of large (spatial) distributed systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Event Simulation and Modeling: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.331-355, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports d'un Système Multi-Agents d'utilisation de l'espace et d'aménagement du territoire corse à travers une approche interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Prunetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Corse et le Développement Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Albiana, pp. 261-268, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYNAMIC STRUCTURE CELLULAR AUTOMATA IN A FIRE SPREADING APPLICATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Braz, J.; Araújo, H.; Vieira, A.; Encarnação, B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatics in Control, Automation and Robotics I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag New York (Kluwer Academic Publishers), pp. 247-254, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification of Temporal Properties of Neuronal Archetypes Using Synchronous Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta de Maria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gaffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ressouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Grammont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8937, UCA, Inria; UCA, I3S; UCA, LEAT; UCA, LJAD. 2016, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTIMS 2014 – Activity-Based Modeling & Simulation 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Castro, Rodrigo and Muzy, Alexandre and Capocchi, Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIMS 2014 – Activity-Based Modeling &amp; Simulation 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Zurich, Switzerland. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTIMS 2012 – Activity-Based Modeling & Simulation 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity-based Modelling and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Zeigler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId198"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867813v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gattepaille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Muzy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879967v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin James" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bethus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.09.30.615757" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301560v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Bergonzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Castro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Kofman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17477778.2023.2284143" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455422v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Mascart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hill" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Reynaud-Bouret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3565809" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297262v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Sabri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leh&#233;ricy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-42448-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251673v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin Moongathottathil James" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Mezzadri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Sargolini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-33604-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258798v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Scarella" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.06.12.448096" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093516v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.190/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321497v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Cuong Phi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-019-0039-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277010v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412629v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSE.2018.2889235" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412636v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P Zeigler" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Grammont" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2017.2728861" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315156v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P. Zeigler" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2014.2342534" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402377v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/systems4040034" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315167v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793962314500123" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803155v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Prunetti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Innocenti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pieri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s.10614-013-9372-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738218v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Varenne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Caux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Coquillard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549712457852" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00701890v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Diener" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2012.05.019" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618857v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618859v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Silvani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.C. Hill" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2008.11.014" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J89SBJVP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655822v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Nutaro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Zeigler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2008.08.017" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZL52SR94-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271587v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Aiello" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Santucci" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marcelli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207720701755344" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814170v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Kaba Traor&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2005.03.002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177310v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Santoni" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177303v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Wainer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065229v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jaffard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vaiter" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629461v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3709026.3709090" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695306v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-3294-7_33" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413777v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412723v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eman Ahmed" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda El-Khoribi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bernot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamal Darwish" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007391906050612" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663555v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Guinaudeau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaff&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377288v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta de Maria" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ressouche" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47151-8_7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316924v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lerasle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Toan Dao" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315204v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315199v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315184v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Massardier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/itmconf/20140303002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316922v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315176v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capocchi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Santucci" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/itmconf/20140301001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674306v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076238v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC.2011.6147991" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077375v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Touraille" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Letagneaux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mouly" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leroy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398181v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wajnberg" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076243v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Touraille" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Vangheluwe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Traor&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465463v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J.J. Michel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077192v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muzy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barraud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Crozat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077193v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Madary" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076245v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joubert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/ICST.SIMUTOOLS2008.3028" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00916786v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178356v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Garredu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vittori" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEIMA.2006.345038" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177344v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588334v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bernardi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184240v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177347v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2004.1399932" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077201v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Innocenti" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aiello" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Santucci" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184238v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177673v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando J. Barros" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179173v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177350v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177997v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1030453.1030529" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179178v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184248v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726710v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093527v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429240v5" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093522v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101048v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813543-3.00012-3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412722v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29196-9_10" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606231v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cancellieri" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594313v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffuant" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R.C. Hill" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Zeigler B.P." TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077176v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00916664v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179130v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349019v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315134v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315138v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Michel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077167v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867813v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gattepaille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Muzy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879967v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin James" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bethus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.09.30.615757" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301560v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Bergonzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Castro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Kofman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17477778.2023.2284143" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455422v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Mascart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hill" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Reynaud-Bouret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3565809" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297262v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Sabri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leh&#233;ricy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-42448-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251673v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin Moongathottathil James" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Mezzadri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Sargolini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-33604-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258798v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Scarella" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.06.12.448096" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093516v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.190/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321497v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Cuong Phi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-019-0039-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277010v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412629v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSE.2018.2889235" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412636v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P Zeigler" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Grammont" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2017.2728861" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315156v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P. Zeigler" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2014.2342534" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402377v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/systems4040034" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315167v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793962314500123" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803155v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Prunetti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Innocenti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pieri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s.10614-013-9372-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738218v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Varenne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Caux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Coquillard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549712457852" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00701890v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Diener" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2012.05.019" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618857v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618859v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Silvani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.C. Hill" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2008.11.014" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J89SBJVP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271587v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Aiello" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Santucci" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marcelli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207720701755344" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655822v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Nutaro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Zeigler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2008.08.017" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZL52SR94-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814170v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Kaba Traor&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2005.03.002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177310v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Santoni" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177303v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Wainer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629461v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3709026.3709090" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065229v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jaffard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vaiter" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695306v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-3294-7_33" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413777v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412723v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eman Ahmed" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda El-Khoribi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bernot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamal Darwish" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007391906050612" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663555v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Guinaudeau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaff&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316924v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lerasle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Toan Dao" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377288v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta de Maria" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ressouche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47151-8_7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315204v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315199v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315184v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Massardier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/itmconf/20140303002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316922v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315176v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capocchi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Santucci" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/itmconf/20140301001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674306v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076238v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC.2011.6147991" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077375v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Touraille" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Letagneaux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mouly" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leroy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398181v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wajnberg" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076243v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Touraille" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Vangheluwe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Traor&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465463v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J.J. Michel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077192v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muzy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barraud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Crozat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077193v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Madary" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076245v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joubert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/ICST.SIMUTOOLS2008.3028" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00916786v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178356v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Garredu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vittori" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEIMA.2006.345038" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177344v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588334v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bernardi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184240v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177347v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2004.1399932" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077201v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Innocenti" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aiello" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Santucci" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184238v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177673v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando J. Barros" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179173v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177350v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177997v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1030453.1030529" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179178v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184248v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726710v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429240v5" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093527v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093522v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101048v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813543-3.00012-3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412722v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29196-9_10" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606231v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cancellieri" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594313v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffuant" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R.C. Hill" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Zeigler B.P." TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077176v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00916664v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179130v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349019v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315134v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315138v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Michel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077167v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>