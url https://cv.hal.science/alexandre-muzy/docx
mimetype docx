--- v1 (2026-04-10)
+++ v2 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alexandre Muzy </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay Neural Networks (DeNN) for exploiting temporal information in event-based datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gattepaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring Time-Varying Internal Models of Agents Through Dynamic Structure Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwin James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bethus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2024.09.30.615757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantization-based simulation of spiking neurons: theoretical properties and performance analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Bergonzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Kofman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17477778.2023.2284143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Simulation of Sparse Graphs of Point Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Mascart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Modeling and Computer Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (1), pp.1-27. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3565809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455422v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent learning via gradient ascent activity-based credit assignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Sabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lehéricy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.15256. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-42448-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategy inference during learning via cognitive activity-based credit assignment models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwin Moongathottathil James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Mezzadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Sargolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bethus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (9408), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-33604-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation scalability of large brain neuronal networks thanks to time asynchrony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Mascart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Scarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (9), pp.1915-1943. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2021.06.12.448096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258798v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a mathematical definition of functional connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bethus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series I - Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 359 (4), pp.481-492. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crmath.190/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event-Scheduling Algorithms with Kalikow Decomposition for Simulating Potentially Infinite Neuronal Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Cuong Phi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (1), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42979-019-0039-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Dynamics of Cognitive Parallel Processing Based on a Collective Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Sabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Computer Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Proceedings of The 18th IEEE International Conference on Cognitive Informatics &amp; Cognitive Computing</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Activity for the Modeling and Simulation of Dynamics and Learning Processes in Hierarchical (Neurocognitive) Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (1), pp.84-93. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCSE.2018.2889235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative Specification as a Modeling and Simulation Formalism for I/O General Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P Zeigler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Grammont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (3), pp.2982-2993. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSYST.2017.2728861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity-based Credit Assignment (ACA) Heuristic for Simulation-based Stochastic Search in a Hierarchical Model-base of Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P. Zeigler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (4), pp.1916-1927. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSYST.2014.2342534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence at the Fundamental Systems Level: Existence Conditions for Iterative Specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P Zeigler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/systems4040034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification of dynamic structure discrete event systems using single point encapsulated control functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P. Zeigler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modeling, Simulation, and Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (3), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S1793962314500123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utility-based Multi-agent System with Spatial Interactions: The Case of Virtual Estate Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Prunetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.Print ISSN 0927-7099. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s.10614-013-9372-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refounding of Activity Concept ? Towards a Federative Paradigm for Modeling and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Varenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P. Zeigler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Caux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coquillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 89 (2), pp.156-177. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0037549712457852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal phenotypic plasticity in a stochastic environment minimizes the cost/benefit ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coquillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Diener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 242, pp.28-36. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2012.05.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UTILITARIAN INDIVIDUAL-BASED SIMULATION OF REAL ESTATE DEVELOPMENT IN A COMPUTATIONAL VIRTUAL LABORATORY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Prunetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of ECONOMIC COMPUTATION AND ECONOMIC CYBERNETICS STUDIES AND RESEARCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4, pp.Pages 159-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A software framework for fine grain parallelization of cellular models with OpenMP: Application to fire spread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Silvani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24 (7), pp.Pages 819-831. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2008.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete-event modelling of fire spreading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Marcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39 (2), pp. 193-206. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207720701755344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00271587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of fire spreading through the activity tracking paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Nutaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Zeigler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coquillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 219 (1-2), pp.212-225. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2008.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing the dual relationship between simulation models and their context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (2), pp.126 - 142. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.simpat.2005.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and simulation of ecological propagation processes: application to fire spread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20 (7), pp. 827-842</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification of Discrete Event Models for Fire Spreading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Wainer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 81 (2), pp.103-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent sequential learning via gradient ascent credit assignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Sabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lehéricy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Computer Science and Artificial Intelligence (CSAI 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Beijing, China. pp.526-536, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3709026.3709090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629461v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provable local learning rule by expert aggregation for a Hawkes network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vaiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AISTATS 2024 - The 27th International Conference on Artificial Intelligence and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065229v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradient Ascent Activity-based Credit Assignment with History-dependent Reward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Sabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lehéricy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IEEE International Conference on Brain Informatics (BI 2024) - Brain Science meets Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Bangkok, Thailand. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-96-3294-7_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction de la connectivité fonctionnelle en Neurosciences: une amélioration des algorithmes actuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Scarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Mascart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Cuong Phi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52èmes Journées de Statistique de la Société Française de Statistique (SFdS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Goal-oriented Human Motion Evolution using Hidden Markov Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eman Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda El-Khoribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamal Darwish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Pattern Recognition Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic. pp.605-612, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007391906050612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-Aided Formal Proofs about Dendritic Integration within a Neuron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Guinaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gaffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Grammont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOINFORMATICS 2018 - 9th International Conference on Bioinformatics Models, Methods and Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Funchal Madeira, Portugal. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel and pseudorandom discrete event system specification vs. networks of spiking neurons: Formalization and preliminary implementation results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lerasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Grammont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Toan Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2016 International Conference on High Performance Computing &amp; Simulation (HPCS 2016), International Workshop on Parallel Computations for Neural Networks (PCNN 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification of Temporal Properties of Neuronal Archetypes Modeled as Synchronous Reactive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta de Maria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gaffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ressouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Grammont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HSB 2016 - 5th International Workshop Hybrid Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Grenoble, France. pp.15, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-47151-8_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling organization of spiking neural nets in DEVS for high performance parallel simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P. Zeigler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées DEVS francophones : Théorie et Applications / Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Cargese, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Modeling & Simulation Perspectives on Emergence in System-of-Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P. Zeigler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring Simulation Multi-conference (SpringSim'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Pasadena, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisms modeling: The question of radial basis function networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Massardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coquillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Activity-Based Modeling &amp; Simulation (ACTIMS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Jan 2014, Zürich, Switzerland. pp.03002, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/itmconf/20140303002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CONJECTURE FROM LEARNING SIMULATIONS OF SERIES AND PARALLEL CONNECTIONS OF COMPONENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P. Zeigler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 26TH EUROPEAN MODELING &amp; SIMULATION SYMPOSIUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bordeaux, France. pp.550-557</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Activity Metrics for DEVS Simulation Profiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIMS 2014 – Activity-Based Modeling &amp; Simulation 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Zurich, Switzerland. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/itmconf/20140301001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315176v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity-based Credit Assignment (ACA) in Hierarchical Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P. Zeigler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM/SCS: SpringSim Multi-conference, Symposium On Theory of Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is new with the activity world view in modeling and simulation?: using activity as a unifying guide for modeling and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter Simulation Conference 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Phoenix, United States. pp.2887--2899, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WSC.2011.6147991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Simulation of A(H1N1) Influenza Virus Spreading. Comparison with Regional Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Touraille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Letagneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Guimaraes, Portugal. pp.365-371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activatability for simulation tractability of NP problems: Application to Ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coquillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wajnberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Systems: Activity-Based Modeling and Simulation, Cargese Interdisciplinary Seminar, Corsica, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Cargese (Corse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity regions for the specification of discrete event systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Touraille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Vangheluwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2010 Spring Simulation Multiconference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Orlando, United States. pp.136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity Regions for the Specication of Discrete Event Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Touraille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Vangheluwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier J.J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium On Theory of Modeling and Simulation - DEVS Integrative M&amp;S Symposium (DEVS'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, United States. pp.176-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision Support System For A Regional Spreadingof A/H1n1 Influenza Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Crozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Touraille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/Eurosis : European Simulation Multi-Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Leicester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a spatial and stochastic simulator for bird flu spreading in Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Crozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Madary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Simulation Multi-Conference. Grand Challenges in Modeling and Simulation GCMS08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Edinburgh, United Kingdom. pp.445-452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A post-processed 3D visualization tool for forest fire simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 1st International Conference on Simulation Tools and Techniques for Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Marseille, France. pp.41, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/ICST.SIMUTOOLS2008.3028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation-based tool for the creation of marine reserves. IEEE International Symposium on Environment Identities and Mediterranean area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Prunetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Environment Identities and Mediterranean area (ISEIM 2006).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, France. pp. 296-301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification languages as front-ends towards the DEVS formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Garredu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Vittori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">first international Symposium onEnvironment Identities and Mediterranean Area, 2006. ISEIMA '06.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Corte, France. pp. 104-109, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISEIMA.2006.345038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Structure Cellular Automata in a Fire Spreading Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Informatics in Control, Automation and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Setubal, Portugal. pp. 143-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Fire Spreading Simulation using OpenMOSIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">first Open International Conference on Modeling and Simulation (OICMS05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Clermont-Ferrand, France. pp. 181-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel simulation of complex propagation phenomena : parallel interfaces and cellular environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème EIM (Environnement, Identités en Méditerranée) 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active-DEVS: a computational model for the simulation of forest fire propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004 IEEE International Conference on Systems, Man &amp; Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, La Hague, Netherlands. pp.1857- 1863, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.2004.1399932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active-DEVS : a computational model for the simulation of forest fire propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jf Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Congress on System Man and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, The-Hague, Netherlands. pp.1857-1863</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of a quantized model of fire spread : toward a new numerical method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème EIM (Environnement Identités en Méditerranée) 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Simulation of Large Scale Dynamic Structure Cell Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando J. Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003 Summer Computer Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Montreal, Canada. pp.378-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Multithreaded Parallel Model for Fire Spread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Simulation Symposium SCS ESS 03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Cell Spaces Simulation for the Modeling of Fire Spreading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th IEEE Annual Simulation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Orlando, United States. pp. 289- 296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for special applications: Cell-DEVS quantization techniques in a fire spreading application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Wainer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Winter Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, San Diego, United States. pp. 542 - 549, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1030453.1030529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing simulation methods for fire spreading across a fuel bed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Wainer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIS 2002 - Artificial Intelligence, Simulation and planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Lisbon, Portugal. pp. 219-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An object oriented environment applied to a semi-physical model of fire spread across a fuel bed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Marcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Simulation Symposium - ESS 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Marseille, France. pp. 641-643</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing Optimal and Suboptimal behavior Of Agents Via Structure Learning Of Their Internal Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwin James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bethus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling and Lumping Finite-Size Linear System Realizations of Componentized Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P Zeigler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429240v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do rats learn by paths or by turns when exploring a maze? Determining and predicting automatically the actions involved in the learning process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwin Moongathottathil James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Mezzadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Sargolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bethus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement learning dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwin Moongathottathil James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Sargolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bethus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVS Activity Tracking Based on Model Engineering and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Engineering for Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.251-267, 2019, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-813543-3.00012-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Neuron Models: Delays Offer a Simplified Dendritic Integration for Free</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Guinaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gaffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Grammont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SPRINGER. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Computer and Information Science book series, extended selected paper from Biomedical Engineering Systems and Technologies conference (BIOSTEC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.167-191, 2019, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-29196-9_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMULATION of fire spread: Physics-inspired and chemistry-based mathematical analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cancellieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sven Erik Jørgensen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Ecological Models used in Ecosystem and Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.477-497, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The empathon: Towards a computational agent mimicking empathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Deffuant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Zeigler B.P.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activity-Based Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.37-51, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and stochastic modeling strategies for the simulation of large (spatial) distributed systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Event Simulation and Modeling: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.331-355, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports d'un Système Multi-Agents d'utilisation de l'espace et d'aménagement du territoire corse à travers une approche interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Prunetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Corse et le Développement Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Albiana, pp. 261-268, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYNAMIC STRUCTURE CELLULAR AUTOMATA IN A FIRE SPREADING APPLICATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Braz, J.; Araújo, H.; Vieira, A.; Encarnação, B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatics in Control, Automation and Robotics I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag New York (Kluwer Academic Publishers), pp. 247-254, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification of Temporal Properties of Neuronal Archetypes Using Synchronous Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta de Maria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gaffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ressouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Grammont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8937, UCA, Inria; UCA, I3S; UCA, LEAT; UCA, LJAD. 2016, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTIMS 2014 – Activity-Based Modeling & Simulation 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Castro, Rodrigo and Muzy, Alexandre and Capocchi, Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIMS 2014 – Activity-Based Modeling &amp; Simulation 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Zurich, Switzerland. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTIMS 2012 – Activity-Based Modeling & Simulation 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity-based Modelling and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Zeigler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId198"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alexandre Muzy </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Brain Models to Executable Digital Twins: Execution Semantics and Neuro-Neuromorphic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05588842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Simulation Based Engineering in the Context of Cyber-Physical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05588139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing Optimal and Suboptimal behavior Of Agents Via Structure Learning Of Their Internal Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwin James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bethus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling and Lumping Finite-Size Linear System Realizations of Componentized Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P Zeigler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429240v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do rats learn by paths or by turns when exploring a maze? Determining and predicting automatically the actions involved in the learning process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwin Moongathottathil James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Mezzadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Sargolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bethus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement learning dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwin Moongathottathil James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Sargolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bethus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay Neural Networks (DeNN) for exploiting temporal information in event-based datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gattepaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring Time-Varying Internal Models of Agents Through Dynamic Structure Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwin James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bethus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2024.09.30.615757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Simulation of Sparse Graphs of Point Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Mascart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Modeling and Computer Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (1), pp.1-27. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3565809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455422v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantization-based simulation of spiking neurons: theoretical properties and performance analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Bergonzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Kofman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17477778.2023.2284143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent learning via gradient ascent activity-based credit assignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Sabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lehéricy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.15256. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-42448-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategy inference during learning via cognitive activity-based credit assignment models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwin Moongathottathil James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Mezzadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Sargolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bethus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (9408), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-33604-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation scalability of large brain neuronal networks thanks to time asynchrony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Mascart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Scarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (9), pp.1915-1943. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2021.06.12.448096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258798v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a mathematical definition of functional connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bethus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series I - Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 359 (4), pp.481-492. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crmath.190/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event-Scheduling Algorithms with Kalikow Decomposition for Simulating Potentially Infinite Neuronal Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Cuong Phi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (1), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42979-019-0039-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Dynamics of Cognitive Parallel Processing Based on a Collective Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Sabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Computer Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Proceedings of The 18th IEEE International Conference on Cognitive Informatics &amp; Cognitive Computing</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Activity for the Modeling and Simulation of Dynamics and Learning Processes in Hierarchical (Neurocognitive) Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (1), pp.84-93. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCSE.2018.2889235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative Specification as a Modeling and Simulation Formalism for I/O General Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P Zeigler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Grammont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (3), pp.2982-2993. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSYST.2017.2728861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity-based Credit Assignment (ACA) Heuristic for Simulation-based Stochastic Search in a Hierarchical Model-base of Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P. Zeigler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (4), pp.1916-1927. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSYST.2014.2342534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence at the Fundamental Systems Level: Existence Conditions for Iterative Specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P Zeigler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/systems4040034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification of dynamic structure discrete event systems using single point encapsulated control functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P. Zeigler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modeling, Simulation, and Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (3), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S1793962314500123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utility-based Multi-agent System with Spatial Interactions: The Case of Virtual Estate Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Prunetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.Print ISSN 0927-7099. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s.10614-013-9372-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refounding of Activity Concept ? Towards a Federative Paradigm for Modeling and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Varenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P. Zeigler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Caux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coquillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 89 (2), pp.156-177. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0037549712457852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal phenotypic plasticity in a stochastic environment minimizes the cost/benefit ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coquillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Diener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 242, pp.28-36. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2012.05.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UTILITARIAN INDIVIDUAL-BASED SIMULATION OF REAL ESTATE DEVELOPMENT IN A COMPUTATIONAL VIRTUAL LABORATORY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Prunetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of ECONOMIC COMPUTATION AND ECONOMIC CYBERNETICS STUDIES AND RESEARCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4, pp.Pages 159-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A software framework for fine grain parallelization of cellular models with OpenMP: Application to fire spread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Silvani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24 (7), pp.Pages 819-831. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2008.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete-event modelling of fire spreading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Marcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39 (2), pp. 193-206. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207720701755344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00271587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of fire spreading through the activity tracking paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Nutaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Zeigler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coquillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 219 (1-2), pp.212-225. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2008.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing the dual relationship between simulation models and their context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (2), pp.126 - 142. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.simpat.2005.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and simulation of ecological propagation processes: application to fire spread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20 (7), pp. 827-842</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification of Discrete Event Models for Fire Spreading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Wainer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 81 (2), pp.103-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provable local learning rule by expert aggregation for a Hawkes network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vaiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AISTATS 2024 - The 27th International Conference on Artificial Intelligence and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065229v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent sequential learning via gradient ascent credit assignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Sabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lehéricy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Computer Science and Artificial Intelligence (CSAI 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Beijing, China. pp.526-536, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3709026.3709090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629461v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradient Ascent Activity-based Credit Assignment with History-dependent Reward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Sabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lehéricy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IEEE International Conference on Brain Informatics (BI 2024) - Brain Science meets Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Bangkok, Thailand. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-96-3294-7_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction de la connectivité fonctionnelle en Neurosciences: une amélioration des algorithmes actuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Scarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Mascart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Cuong Phi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52èmes Journées de Statistique de la Société Française de Statistique (SFdS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Goal-oriented Human Motion Evolution using Hidden Markov Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eman Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda El-Khoribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamal Darwish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Pattern Recognition Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic. pp.605-612, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007391906050612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-Aided Formal Proofs about Dendritic Integration within a Neuron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Guinaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gaffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Grammont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOINFORMATICS 2018 - 9th International Conference on Bioinformatics Models, Methods and Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Funchal Madeira, Portugal. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel and pseudorandom discrete event system specification vs. networks of spiking neurons: Formalization and preliminary implementation results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lerasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Grammont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Toan Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2016 International Conference on High Performance Computing &amp; Simulation (HPCS 2016), International Workshop on Parallel Computations for Neural Networks (PCNN 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification of Temporal Properties of Neuronal Archetypes Modeled as Synchronous Reactive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta de Maria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gaffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ressouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Grammont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HSB 2016 - 5th International Workshop Hybrid Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Grenoble, France. pp.15, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-47151-8_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling organization of spiking neural nets in DEVS for high performance parallel simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P. Zeigler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées DEVS francophones : Théorie et Applications / Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Cargese, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Modeling & Simulation Perspectives on Emergence in System-of-Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P. Zeigler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring Simulation Multi-conference (SpringSim'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Pasadena, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisms modeling: The question of radial basis function networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Massardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coquillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Activity-Based Modeling &amp; Simulation (ACTIMS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Jan 2014, Zürich, Switzerland. pp.03002, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/itmconf/20140303002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CONJECTURE FROM LEARNING SIMULATIONS OF SERIES AND PARALLEL CONNECTIONS OF COMPONENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P. Zeigler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 26TH EUROPEAN MODELING &amp; SIMULATION SYMPOSIUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bordeaux, France. pp.550-557</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Activity Metrics for DEVS Simulation Profiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIMS 2014 – Activity-Based Modeling &amp; Simulation 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Zurich, Switzerland. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/itmconf/20140301001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315176v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity-based Credit Assignment (ACA) in Hierarchical Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P. Zeigler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM/SCS: SpringSim Multi-conference, Symposium On Theory of Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is new with the activity world view in modeling and simulation?: using activity as a unifying guide for modeling and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter Simulation Conference 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Phoenix, United States. pp.2887--2899, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WSC.2011.6147991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Simulation of A(H1N1) Influenza Virus Spreading. Comparison with Regional Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Touraille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Letagneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Guimaraes, Portugal. pp.365-371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activatability for simulation tractability of NP problems: Application to Ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coquillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wajnberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Systems: Activity-Based Modeling and Simulation, Cargese Interdisciplinary Seminar, Corsica, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Cargese (Corse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity regions for the specification of discrete event systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Touraille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Vangheluwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2010 Spring Simulation Multiconference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Orlando, United States. pp.136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity Regions for the Specication of Discrete Event Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Touraille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Vangheluwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier J.J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium On Theory of Modeling and Simulation - DEVS Integrative M&amp;S Symposium (DEVS'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, United States. pp.176-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision Support System For A Regional Spreadingof A/H1n1 Influenza Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Crozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Touraille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/Eurosis : European Simulation Multi-Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Leicester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a spatial and stochastic simulator for bird flu spreading in Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Crozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Madary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Simulation Multi-Conference. Grand Challenges in Modeling and Simulation GCMS08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Edinburgh, United Kingdom. pp.445-452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A post-processed 3D visualization tool for forest fire simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 1st International Conference on Simulation Tools and Techniques for Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Marseille, France. pp.41, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/ICST.SIMUTOOLS2008.3028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation-based tool for the creation of marine reserves. IEEE International Symposium on Environment Identities and Mediterranean area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Prunetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Environment Identities and Mediterranean area (ISEIM 2006).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, France. pp. 296-301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification languages as front-ends towards the DEVS formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Garredu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Vittori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">first international Symposium onEnvironment Identities and Mediterranean Area, 2006. ISEIMA '06.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Corte, France. pp. 104-109, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISEIMA.2006.345038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Structure Cellular Automata in a Fire Spreading Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Informatics in Control, Automation and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Setubal, Portugal. pp. 143-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Fire Spreading Simulation using OpenMOSIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">first Open International Conference on Modeling and Simulation (OICMS05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Clermont-Ferrand, France. pp. 181-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel simulation of complex propagation phenomena : parallel interfaces and cellular environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème EIM (Environnement, Identités en Méditerranée) 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active-DEVS: a computational model for the simulation of forest fire propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004 IEEE International Conference on Systems, Man &amp; Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, La Hague, Netherlands. pp.1857- 1863, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.2004.1399932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active-DEVS : a computational model for the simulation of forest fire propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jf Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Congress on System Man and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, The-Hague, Netherlands. pp.1857-1863</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of a quantized model of fire spread : toward a new numerical method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème EIM (Environnement Identités en Méditerranée) 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Simulation of Large Scale Dynamic Structure Cell Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando J. Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003 Summer Computer Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Montreal, Canada. pp.378-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Multithreaded Parallel Model for Fire Spread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Simulation Symposium SCS ESS 03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Cell Spaces Simulation for the Modeling of Fire Spreading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th IEEE Annual Simulation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Orlando, United States. pp. 289- 296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for special applications: Cell-DEVS quantization techniques in a fire spreading application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Wainer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Winter Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, San Diego, United States. pp. 542 - 549, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1030453.1030529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing simulation methods for fire spreading across a fuel bed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Wainer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIS 2002 - Artificial Intelligence, Simulation and planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Lisbon, Portugal. pp. 219-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An object oriented environment applied to a semi-physical model of fire spread across a fuel bed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Marcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Simulation Symposium - ESS 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Marseille, France. pp. 641-643</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVS Activity Tracking Based on Model Engineering and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Engineering for Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.251-267, 2019, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-813543-3.00012-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Neuron Models: Delays Offer a Simplified Dendritic Integration for Free</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Guinaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gaffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Grammont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SPRINGER. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Computer and Information Science book series, extended selected paper from Biomedical Engineering Systems and Technologies conference (BIOSTEC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.167-191, 2019, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-29196-9_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMULATION of fire spread: Physics-inspired and chemistry-based mathematical analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cancellieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sven Erik Jørgensen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Ecological Models used in Ecosystem and Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.477-497, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The empathon: Towards a computational agent mimicking empathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Deffuant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Zeigler B.P.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activity-Based Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.37-51, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and stochastic modeling strategies for the simulation of large (spatial) distributed systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Event Simulation and Modeling: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.331-355, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports d'un Système Multi-Agents d'utilisation de l'espace et d'aménagement du territoire corse à travers une approche interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Prunetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Corse et le Développement Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Albiana, pp. 261-268, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYNAMIC STRUCTURE CELLULAR AUTOMATA IN A FIRE SPREADING APPLICATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Braz, J.; Araújo, H.; Vieira, A.; Encarnação, B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatics in Control, Automation and Robotics I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag New York (Kluwer Academic Publishers), pp. 247-254, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification of Temporal Properties of Neuronal Archetypes Using Synchronous Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta de Maria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gaffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ressouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Grammont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8937, UCA, Inria; UCA, I3S; UCA, LEAT; UCA, LJAD. 2016, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTIMS 2014 – Activity-Based Modeling & Simulation 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Castro, Rodrigo and Muzy, Alexandre and Capocchi, Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIMS 2014 – Activity-Based Modeling &amp; Simulation 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Zurich, Switzerland. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTIMS 2012 – Activity-Based Modeling & Simulation 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity-based Modelling and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Zeigler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId200"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867813v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gattepaille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Muzy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879967v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin James" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bethus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.09.30.615757" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301560v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Bergonzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Castro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Kofman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17477778.2023.2284143" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455422v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Mascart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hill" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Reynaud-Bouret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3565809" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297262v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Sabri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leh&#233;ricy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-42448-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251673v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin Moongathottathil James" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Mezzadri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Sargolini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-33604-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258798v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Scarella" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.06.12.448096" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093516v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.190/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321497v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Cuong Phi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-019-0039-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277010v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412629v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSE.2018.2889235" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412636v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P Zeigler" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Grammont" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2017.2728861" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315156v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P. Zeigler" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2014.2342534" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402377v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/systems4040034" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315167v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793962314500123" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803155v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Prunetti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Innocenti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pieri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s.10614-013-9372-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738218v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Varenne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Caux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Coquillard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549712457852" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00701890v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Diener" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2012.05.019" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618857v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618859v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Silvani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.C. Hill" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2008.11.014" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J89SBJVP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271587v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Aiello" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Santucci" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marcelli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207720701755344" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655822v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Nutaro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Zeigler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2008.08.017" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZL52SR94-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814170v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Kaba Traor&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2005.03.002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177310v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Santoni" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177303v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Wainer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629461v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3709026.3709090" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065229v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jaffard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vaiter" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695306v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-3294-7_33" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413777v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412723v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eman Ahmed" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda El-Khoribi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bernot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamal Darwish" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007391906050612" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663555v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Guinaudeau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaff&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316924v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lerasle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Toan Dao" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377288v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta de Maria" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ressouche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47151-8_7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315204v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315199v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315184v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Massardier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/itmconf/20140303002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316922v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315176v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capocchi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Santucci" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/itmconf/20140301001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674306v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076238v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC.2011.6147991" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077375v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Touraille" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Letagneaux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mouly" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leroy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398181v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wajnberg" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076243v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Touraille" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Vangheluwe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Traor&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465463v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J.J. Michel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077192v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muzy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barraud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Crozat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077193v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Madary" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076245v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joubert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/ICST.SIMUTOOLS2008.3028" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00916786v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178356v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Garredu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vittori" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEIMA.2006.345038" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177344v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588334v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bernardi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184240v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177347v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2004.1399932" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077201v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Innocenti" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aiello" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Santucci" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184238v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177673v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando J. Barros" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179173v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177350v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177997v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1030453.1030529" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179178v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184248v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726710v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429240v5" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093527v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093522v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101048v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813543-3.00012-3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412722v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29196-9_10" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606231v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cancellieri" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594313v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffuant" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R.C. Hill" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Zeigler B.P." TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077176v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00916664v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179130v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349019v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315134v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315138v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Michel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077167v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588842v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Muzy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588139v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726710v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin James" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bethus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429240v5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P Zeigler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093527v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin Moongathottathil James" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Mezzadri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Sargolini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Reynaud-Bouret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093522v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867813v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gattepaille" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879967v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.09.30.615757" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455422v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Mascart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hill" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3565809" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301560v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Bergonzi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Castro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Kofman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17477778.2023.2284143" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297262v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Sabri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leh&#233;ricy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-42448-9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251673v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-33604-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258798v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Scarella" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.06.12.448096" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093516v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.190/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321497v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Cuong Phi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-019-0039-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277010v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412629v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSE.2018.2889235" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412636v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Grammont" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2017.2728861" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315156v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P. Zeigler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2014.2342534" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402377v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/systems4040034" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315167v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793962314500123" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803155v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Prunetti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Innocenti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pieri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s.10614-013-9372-0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738218v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Varenne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Caux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Coquillard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549712457852" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00701890v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Diener" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2012.05.019" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618857v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618859v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Silvani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.C. Hill" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2008.11.014" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J89SBJVP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271587v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Aiello" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Santucci" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marcelli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207720701755344" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655822v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Nutaro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Zeigler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2008.08.017" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZL52SR94-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814170v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Kaba Traor&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2005.03.002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177310v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Santoni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177303v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Wainer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065229v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jaffard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vaiter" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629461v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3709026.3709090" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695306v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-3294-7_33" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413777v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412723v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eman Ahmed" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda El-Khoribi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bernot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamal Darwish" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007391906050612" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663555v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Guinaudeau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaff&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316924v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lerasle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Toan Dao" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377288v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta de Maria" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ressouche" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47151-8_7" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315204v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315199v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315184v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Massardier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/itmconf/20140303002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316922v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315176v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capocchi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Santucci" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/itmconf/20140301001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674306v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076238v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC.2011.6147991" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077375v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Touraille" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Letagneaux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mouly" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leroy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398181v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wajnberg" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076243v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Touraille" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Vangheluwe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Traor&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465463v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J.J. Michel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077192v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muzy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barraud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Crozat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077193v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Madary" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076245v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joubert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/ICST.SIMUTOOLS2008.3028" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00916786v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178356v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Garredu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vittori" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEIMA.2006.345038" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177344v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588334v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bernardi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184240v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177347v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2004.1399932" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077201v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Innocenti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aiello" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Santucci" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184238v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177673v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando J. Barros" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179173v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177350v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177997v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1030453.1030529" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179178v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184248v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101048v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813543-3.00012-3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412722v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29196-9_10" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606231v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cancellieri" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594313v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffuant" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R.C. Hill" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Zeigler B.P." TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077176v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00916664v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179130v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349019v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315134v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315138v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Michel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077167v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>