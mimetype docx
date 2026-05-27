--- v2 (2026-04-30)
+++ v3 (2026-05-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alexandre Muzy </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Brain Models to Executable Digital Twins: Execution Semantics and Neuro-Neuromorphic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05588842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Simulation Based Engineering in the Context of Cyber-Physical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05588139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing Optimal and Suboptimal behavior Of Agents Via Structure Learning Of Their Internal Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwin James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bethus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling and Lumping Finite-Size Linear System Realizations of Componentized Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P Zeigler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429240v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do rats learn by paths or by turns when exploring a maze? Determining and predicting automatically the actions involved in the learning process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwin Moongathottathil James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Mezzadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Sargolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bethus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement learning dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwin Moongathottathil James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Sargolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bethus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay Neural Networks (DeNN) for exploiting temporal information in event-based datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gattepaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring Time-Varying Internal Models of Agents Through Dynamic Structure Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwin James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bethus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2024.09.30.615757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Simulation of Sparse Graphs of Point Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Mascart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Modeling and Computer Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (1), pp.1-27. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3565809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455422v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantization-based simulation of spiking neurons: theoretical properties and performance analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Bergonzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Kofman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17477778.2023.2284143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent learning via gradient ascent activity-based credit assignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Sabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lehéricy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.15256. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-42448-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategy inference during learning via cognitive activity-based credit assignment models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwin Moongathottathil James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Mezzadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Sargolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bethus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (9408), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-33604-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation scalability of large brain neuronal networks thanks to time asynchrony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Mascart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Scarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (9), pp.1915-1943. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2021.06.12.448096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258798v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a mathematical definition of functional connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bethus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series I - Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 359 (4), pp.481-492. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crmath.190/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event-Scheduling Algorithms with Kalikow Decomposition for Simulating Potentially Infinite Neuronal Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Cuong Phi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (1), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42979-019-0039-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Dynamics of Cognitive Parallel Processing Based on a Collective Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Sabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Computer Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Proceedings of The 18th IEEE International Conference on Cognitive Informatics &amp; Cognitive Computing</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Activity for the Modeling and Simulation of Dynamics and Learning Processes in Hierarchical (Neurocognitive) Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (1), pp.84-93. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCSE.2018.2889235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative Specification as a Modeling and Simulation Formalism for I/O General Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P Zeigler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Grammont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (3), pp.2982-2993. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSYST.2017.2728861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity-based Credit Assignment (ACA) Heuristic for Simulation-based Stochastic Search in a Hierarchical Model-base of Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P. Zeigler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (4), pp.1916-1927. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSYST.2014.2342534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence at the Fundamental Systems Level: Existence Conditions for Iterative Specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P Zeigler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/systems4040034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification of dynamic structure discrete event systems using single point encapsulated control functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P. Zeigler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modeling, Simulation, and Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (3), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S1793962314500123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utility-based Multi-agent System with Spatial Interactions: The Case of Virtual Estate Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Prunetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.Print ISSN 0927-7099. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s.10614-013-9372-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refounding of Activity Concept ? Towards a Federative Paradigm for Modeling and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Varenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P. Zeigler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Caux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coquillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 89 (2), pp.156-177. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0037549712457852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal phenotypic plasticity in a stochastic environment minimizes the cost/benefit ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coquillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Diener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 242, pp.28-36. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2012.05.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UTILITARIAN INDIVIDUAL-BASED SIMULATION OF REAL ESTATE DEVELOPMENT IN A COMPUTATIONAL VIRTUAL LABORATORY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Prunetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of ECONOMIC COMPUTATION AND ECONOMIC CYBERNETICS STUDIES AND RESEARCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4, pp.Pages 159-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A software framework for fine grain parallelization of cellular models with OpenMP: Application to fire spread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Silvani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24 (7), pp.Pages 819-831. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2008.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete-event modelling of fire spreading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Marcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39 (2), pp. 193-206. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207720701755344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00271587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of fire spreading through the activity tracking paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Nutaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Zeigler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coquillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 219 (1-2), pp.212-225. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2008.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing the dual relationship between simulation models and their context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (2), pp.126 - 142. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.simpat.2005.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and simulation of ecological propagation processes: application to fire spread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20 (7), pp. 827-842</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification of Discrete Event Models for Fire Spreading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Wainer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 81 (2), pp.103-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provable local learning rule by expert aggregation for a Hawkes network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vaiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AISTATS 2024 - The 27th International Conference on Artificial Intelligence and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065229v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent sequential learning via gradient ascent credit assignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Sabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lehéricy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Computer Science and Artificial Intelligence (CSAI 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Beijing, China. pp.526-536, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3709026.3709090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629461v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradient Ascent Activity-based Credit Assignment with History-dependent Reward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Sabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lehéricy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IEEE International Conference on Brain Informatics (BI 2024) - Brain Science meets Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Bangkok, Thailand. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-96-3294-7_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction de la connectivité fonctionnelle en Neurosciences: une amélioration des algorithmes actuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Scarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Mascart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Cuong Phi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52èmes Journées de Statistique de la Société Française de Statistique (SFdS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Goal-oriented Human Motion Evolution using Hidden Markov Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eman Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda El-Khoribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamal Darwish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Pattern Recognition Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic. pp.605-612, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007391906050612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-Aided Formal Proofs about Dendritic Integration within a Neuron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Guinaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gaffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Grammont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOINFORMATICS 2018 - 9th International Conference on Bioinformatics Models, Methods and Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Funchal Madeira, Portugal. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel and pseudorandom discrete event system specification vs. networks of spiking neurons: Formalization and preliminary implementation results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lerasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Grammont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Toan Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2016 International Conference on High Performance Computing &amp; Simulation (HPCS 2016), International Workshop on Parallel Computations for Neural Networks (PCNN 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification of Temporal Properties of Neuronal Archetypes Modeled as Synchronous Reactive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta de Maria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gaffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ressouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Grammont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HSB 2016 - 5th International Workshop Hybrid Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Grenoble, France. pp.15, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-47151-8_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling organization of spiking neural nets in DEVS for high performance parallel simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P. Zeigler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées DEVS francophones : Théorie et Applications / Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Cargese, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Modeling & Simulation Perspectives on Emergence in System-of-Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P. Zeigler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring Simulation Multi-conference (SpringSim'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Pasadena, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisms modeling: The question of radial basis function networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Massardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coquillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Activity-Based Modeling &amp; Simulation (ACTIMS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Jan 2014, Zürich, Switzerland. pp.03002, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/itmconf/20140303002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CONJECTURE FROM LEARNING SIMULATIONS OF SERIES AND PARALLEL CONNECTIONS OF COMPONENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P. Zeigler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 26TH EUROPEAN MODELING &amp; SIMULATION SYMPOSIUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bordeaux, France. pp.550-557</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Activity Metrics for DEVS Simulation Profiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIMS 2014 – Activity-Based Modeling &amp; Simulation 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Zurich, Switzerland. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/itmconf/20140301001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315176v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity-based Credit Assignment (ACA) in Hierarchical Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P. Zeigler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM/SCS: SpringSim Multi-conference, Symposium On Theory of Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is new with the activity world view in modeling and simulation?: using activity as a unifying guide for modeling and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter Simulation Conference 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Phoenix, United States. pp.2887--2899, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WSC.2011.6147991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Simulation of A(H1N1) Influenza Virus Spreading. Comparison with Regional Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Touraille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Letagneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Guimaraes, Portugal. pp.365-371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activatability for simulation tractability of NP problems: Application to Ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coquillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wajnberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Systems: Activity-Based Modeling and Simulation, Cargese Interdisciplinary Seminar, Corsica, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Cargese (Corse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity regions for the specification of discrete event systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Touraille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Vangheluwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2010 Spring Simulation Multiconference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Orlando, United States. pp.136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity Regions for the Specication of Discrete Event Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Touraille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Vangheluwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier J.J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium On Theory of Modeling and Simulation - DEVS Integrative M&amp;S Symposium (DEVS'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, United States. pp.176-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision Support System For A Regional Spreadingof A/H1n1 Influenza Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Crozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Touraille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/Eurosis : European Simulation Multi-Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Leicester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a spatial and stochastic simulator for bird flu spreading in Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Crozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Madary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Simulation Multi-Conference. Grand Challenges in Modeling and Simulation GCMS08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Edinburgh, United Kingdom. pp.445-452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A post-processed 3D visualization tool for forest fire simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 1st International Conference on Simulation Tools and Techniques for Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Marseille, France. pp.41, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/ICST.SIMUTOOLS2008.3028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation-based tool for the creation of marine reserves. IEEE International Symposium on Environment Identities and Mediterranean area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Prunetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Environment Identities and Mediterranean area (ISEIM 2006).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, France. pp. 296-301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification languages as front-ends towards the DEVS formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Garredu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Vittori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">first international Symposium onEnvironment Identities and Mediterranean Area, 2006. ISEIMA '06.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Corte, France. pp. 104-109, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISEIMA.2006.345038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Structure Cellular Automata in a Fire Spreading Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Informatics in Control, Automation and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Setubal, Portugal. pp. 143-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Fire Spreading Simulation using OpenMOSIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">first Open International Conference on Modeling and Simulation (OICMS05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Clermont-Ferrand, France. pp. 181-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel simulation of complex propagation phenomena : parallel interfaces and cellular environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème EIM (Environnement, Identités en Méditerranée) 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active-DEVS: a computational model for the simulation of forest fire propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004 IEEE International Conference on Systems, Man &amp; Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, La Hague, Netherlands. pp.1857- 1863, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.2004.1399932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active-DEVS : a computational model for the simulation of forest fire propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jf Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Congress on System Man and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, The-Hague, Netherlands. pp.1857-1863</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of a quantized model of fire spread : toward a new numerical method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème EIM (Environnement Identités en Méditerranée) 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Simulation of Large Scale Dynamic Structure Cell Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando J. Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003 Summer Computer Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Montreal, Canada. pp.378-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Multithreaded Parallel Model for Fire Spread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Simulation Symposium SCS ESS 03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Cell Spaces Simulation for the Modeling of Fire Spreading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th IEEE Annual Simulation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Orlando, United States. pp. 289- 296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for special applications: Cell-DEVS quantization techniques in a fire spreading application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Wainer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Winter Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, San Diego, United States. pp. 542 - 549, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1030453.1030529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing simulation methods for fire spreading across a fuel bed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Wainer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIS 2002 - Artificial Intelligence, Simulation and planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Lisbon, Portugal. pp. 219-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An object oriented environment applied to a semi-physical model of fire spread across a fuel bed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Marcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Simulation Symposium - ESS 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Marseille, France. pp. 641-643</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVS Activity Tracking Based on Model Engineering and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Engineering for Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.251-267, 2019, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-813543-3.00012-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Neuron Models: Delays Offer a Simplified Dendritic Integration for Free</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Guinaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gaffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Grammont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SPRINGER. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Computer and Information Science book series, extended selected paper from Biomedical Engineering Systems and Technologies conference (BIOSTEC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.167-191, 2019, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-29196-9_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMULATION of fire spread: Physics-inspired and chemistry-based mathematical analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cancellieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sven Erik Jørgensen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Ecological Models used in Ecosystem and Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.477-497, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The empathon: Towards a computational agent mimicking empathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Deffuant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Zeigler B.P.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activity-Based Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.37-51, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and stochastic modeling strategies for the simulation of large (spatial) distributed systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Event Simulation and Modeling: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.331-355, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports d'un Système Multi-Agents d'utilisation de l'espace et d'aménagement du territoire corse à travers une approche interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Prunetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Corse et le Développement Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Albiana, pp. 261-268, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYNAMIC STRUCTURE CELLULAR AUTOMATA IN A FIRE SPREADING APPLICATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Braz, J.; Araújo, H.; Vieira, A.; Encarnação, B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatics in Control, Automation and Robotics I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag New York (Kluwer Academic Publishers), pp. 247-254, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification of Temporal Properties of Neuronal Archetypes Using Synchronous Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta de Maria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gaffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ressouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Grammont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8937, UCA, Inria; UCA, I3S; UCA, LEAT; UCA, LJAD. 2016, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTIMS 2014 – Activity-Based Modeling & Simulation 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Castro, Rodrigo and Muzy, Alexandre and Capocchi, Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIMS 2014 – Activity-Based Modeling &amp; Simulation 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Zurich, Switzerland. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTIMS 2012 – Activity-Based Modeling & Simulation 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity-based Modelling and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Zeigler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId200"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alexandre Muzy </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Brain Models to Executable Digital Twins: Execution Semantics and Neuro-Neuromorphic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05588842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Simulation Based Engineering in the Context of Cyber-Physical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05588139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing Optimal and Suboptimal behavior Of Agents Via Structure Learning Of Their Internal Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwin James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bethus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do rats learn by paths or by turns when exploring a maze? Determining and predicting automatically the actions involved in the learning process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwin Moongathottathil James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Mezzadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Sargolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bethus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling and Lumping Finite-Size Linear System Realizations of Componentized Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P Zeigler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429240v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement learning dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwin Moongathottathil James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Sargolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bethus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay Neural Networks (DeNN) for exploiting temporal information in event-based datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gattepaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring Time-Varying Internal Models of Agents Through Dynamic Structure Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwin James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bethus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2024.09.30.615757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantization-based simulation of spiking neurons: theoretical properties and performance analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Bergonzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Kofman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17477778.2023.2284143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Simulation of Sparse Graphs of Point Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Mascart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Modeling and Computer Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (1), pp.1-27. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3565809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455422v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent learning via gradient ascent activity-based credit assignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Sabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lehéricy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.15256. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-42448-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategy inference during learning via cognitive activity-based credit assignment models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwin Moongathottathil James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Mezzadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Sargolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bethus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (9408), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-33604-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation scalability of large brain neuronal networks thanks to time asynchrony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Mascart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Scarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (9), pp.1915-1943. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2021.06.12.448096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258798v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a mathematical definition of functional connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Bethus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series I - Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 359 (4), pp.481-492. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crmath.190/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event-Scheduling Algorithms with Kalikow Decomposition for Simulating Potentially Infinite Neuronal Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Cuong Phi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (1), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42979-019-0039-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Dynamics of Cognitive Parallel Processing Based on a Collective Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Sabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Computer Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Proceedings of The 18th IEEE International Conference on Cognitive Informatics &amp; Cognitive Computing</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Activity for the Modeling and Simulation of Dynamics and Learning Processes in Hierarchical (Neurocognitive) Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (1), pp.84-93. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCSE.2018.2889235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative Specification as a Modeling and Simulation Formalism for I/O General Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P Zeigler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Grammont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (3), pp.2982-2993. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSYST.2017.2728861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity-based Credit Assignment (ACA) Heuristic for Simulation-based Stochastic Search in a Hierarchical Model-base of Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P. Zeigler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (4), pp.1916-1927. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSYST.2014.2342534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence at the Fundamental Systems Level: Existence Conditions for Iterative Specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P Zeigler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/systems4040034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification of dynamic structure discrete event systems using single point encapsulated control functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P. Zeigler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modeling, Simulation, and Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (3), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S1793962314500123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utility-based Multi-agent System with Spatial Interactions: The Case of Virtual Estate Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Prunetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.Print ISSN 0927-7099. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s.10614-013-9372-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refounding of Activity Concept ? Towards a Federative Paradigm for Modeling and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Varenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P. Zeigler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Caux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coquillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 89 (2), pp.156-177. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0037549712457852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal phenotypic plasticity in a stochastic environment minimizes the cost/benefit ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coquillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Diener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 242, pp.28-36. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2012.05.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UTILITARIAN INDIVIDUAL-BASED SIMULATION OF REAL ESTATE DEVELOPMENT IN A COMPUTATIONAL VIRTUAL LABORATORY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Prunetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of ECONOMIC COMPUTATION AND ECONOMIC CYBERNETICS STUDIES AND RESEARCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4, pp.Pages 159-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A software framework for fine grain parallelization of cellular models with OpenMP: Application to fire spread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Silvani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24 (7), pp.Pages 819-831. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2008.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete-event modelling of fire spreading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Marcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39 (2), pp. 193-206. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207720701755344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00271587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of fire spreading through the activity tracking paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Nutaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Zeigler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coquillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 219 (1-2), pp.212-225. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2008.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing the dual relationship between simulation models and their context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (2), pp.126 - 142. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.simpat.2005.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and simulation of ecological propagation processes: application to fire spread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20 (7), pp. 827-842</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification of Discrete Event Models for Fire Spreading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Wainer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 81 (2), pp.103-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provable local learning rule by expert aggregation for a Hawkes network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Jaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vaiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AISTATS 2024 - The 27th International Conference on Artificial Intelligence and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065229v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent sequential learning via gradient ascent credit assignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Sabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lehéricy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Computer Science and Artificial Intelligence (CSAI 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Beijing, China. pp.526-536, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3709026.3709090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629461v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradient Ascent Activity-based Credit Assignment with History-dependent Reward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Sabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lehéricy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IEEE International Conference on Brain Informatics (BI 2024) - Brain Science meets Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Bangkok, Thailand. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-96-3294-7_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction de la connectivité fonctionnelle en Neurosciences: une amélioration des algorithmes actuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Scarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Mascart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Cuong Phi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Reynaud-Bouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52èmes Journées de Statistique de la Société Française de Statistique (SFdS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Goal-oriented Human Motion Evolution using Hidden Markov Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eman Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda El-Khoribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamal Darwish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Pattern Recognition Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic. pp.605-612, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007391906050612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-Aided Formal Proofs about Dendritic Integration within a Neuron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Guinaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gaffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Grammont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOINFORMATICS 2018 - 9th International Conference on Bioinformatics Models, Methods and Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Funchal Madeira, Portugal. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification of Temporal Properties of Neuronal Archetypes Modeled as Synchronous Reactive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta de Maria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gaffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ressouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Grammont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HSB 2016 - 5th International Workshop Hybrid Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Grenoble, France. pp.15, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-47151-8_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel and pseudorandom discrete event system specification vs. networks of spiking neurons: Formalization and preliminary implementation results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lerasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Grammont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Toan Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2016 International Conference on High Performance Computing &amp; Simulation (HPCS 2016), International Workshop on Parallel Computations for Neural Networks (PCNN 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling organization of spiking neural nets in DEVS for high performance parallel simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P. Zeigler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées DEVS francophones : Théorie et Applications / Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Cargese, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Modeling & Simulation Perspectives on Emergence in System-of-Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P. Zeigler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring Simulation Multi-conference (SpringSim'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Pasadena, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisms modeling: The question of radial basis function networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Massardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coquillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Activity-Based Modeling &amp; Simulation (ACTIMS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Jan 2014, Zürich, Switzerland. pp.03002, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/itmconf/20140303002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CONJECTURE FROM LEARNING SIMULATIONS OF SERIES AND PARALLEL CONNECTIONS OF COMPONENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P. Zeigler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 26TH EUROPEAN MODELING &amp; SIMULATION SYMPOSIUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bordeaux, France. pp.550-557</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Activity Metrics for DEVS Simulation Profiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIMS 2014 – Activity-Based Modeling &amp; Simulation 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Zurich, Switzerland. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/itmconf/20140301001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315176v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity-based Credit Assignment (ACA) in Hierarchical Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard P. Zeigler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM/SCS: SpringSim Multi-conference, Symposium On Theory of Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is new with the activity world view in modeling and simulation?: using activity as a unifying guide for modeling and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter Simulation Conference 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Phoenix, United States. pp.2887--2899, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WSC.2011.6147991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Simulation of A(H1N1) Influenza Virus Spreading. Comparison with Regional Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Touraille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Letagneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Guimaraes, Portugal. pp.365-371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity regions for the specification of discrete event systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Touraille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Vangheluwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2010 Spring Simulation Multiconference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Orlando, United States. pp.136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity Regions for the Specication of Discrete Event Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Touraille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Vangheluwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier J.J. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kaba Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium On Theory of Modeling and Simulation - DEVS Integrative M&amp;S Symposium (DEVS'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, United States. pp.176-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activatability for simulation tractability of NP problems: Application to Ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coquillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wajnberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Systems: Activity-Based Modeling and Simulation, Cargese Interdisciplinary Seminar, Corsica, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Cargese (Corse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision Support System For A Regional Spreadingof A/H1n1 Influenza Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Crozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Touraille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/Eurosis : European Simulation Multi-Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Leicester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A post-processed 3D visualization tool for forest fire simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 1st International Conference on Simulation Tools and Techniques for Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Marseille, France. pp.41, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/ICST.SIMUTOOLS2008.3028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a spatial and stochastic simulator for bird flu spreading in Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Crozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Madary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Simulation Multi-Conference. Grand Challenges in Modeling and Simulation GCMS08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Edinburgh, United Kingdom. pp.445-452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation-based tool for the creation of marine reserves. IEEE International Symposium on Environment Identities and Mediterranean area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Prunetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Environment Identities and Mediterranean area (ISEIM 2006).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, France. pp. 296-301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification languages as front-ends towards the DEVS formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Garredu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Vittori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">first international Symposium onEnvironment Identities and Mediterranean Area, 2006. ISEIMA '06.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Corte, France. pp. 104-109, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISEIMA.2006.345038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Structure Cellular Automata in a Fire Spreading Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Informatics in Control, Automation and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Setubal, Portugal. pp. 143-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Fire Spreading Simulation using OpenMOSIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">first Open International Conference on Modeling and Simulation (OICMS05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Clermont-Ferrand, France. pp. 181-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel simulation of complex propagation phenomena : parallel interfaces and cellular environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème EIM (Environnement, Identités en Méditerranée) 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active-DEVS: a computational model for the simulation of forest fire propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004 IEEE International Conference on Systems, Man &amp; Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, La Hague, Netherlands. pp.1857- 1863, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.2004.1399932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active-DEVS : a computational model for the simulation of forest fire propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jf Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Congress on System Man and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, The-Hague, Netherlands. pp.1857-1863</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of a quantized model of fire spread : toward a new numerical method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème EIM (Environnement Identités en Méditerranée) 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Simulation of Large Scale Dynamic Structure Cell Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando J. Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003 Summer Computer Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Montreal, Canada. pp.378-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Multithreaded Parallel Model for Fire Spread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Simulation Symposium SCS ESS 03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Cell Spaces Simulation for the Modeling of Fire Spreading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th IEEE Annual Simulation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Orlando, United States. pp. 289- 296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for special applications: Cell-DEVS quantization techniques in a fire spreading application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Wainer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Winter Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, San Diego, United States. pp. 542 - 549, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1030453.1030529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing simulation methods for fire spreading across a fuel bed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Wainer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIS 2002 - Artificial Intelligence, Simulation and planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Lisbon, Portugal. pp. 219-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An object oriented environment applied to a semi-physical model of fire spread across a fuel bed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Marcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Simulation Symposium - ESS 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Marseille, France. pp. 641-643</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVS Activity Tracking Based on Model Engineering and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Engineering for Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.251-267, 2019, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-813543-3.00012-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Neuron Models: Delays Offer a Simplified Dendritic Integration for Free</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Guinaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gaffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Grammont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SPRINGER. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Computer and Information Science book series, extended selected paper from Biomedical Engineering Systems and Technologies conference (BIOSTEC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.167-191, 2019, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-29196-9_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMULATION of fire spread: Physics-inspired and chemistry-based mathematical analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cancellieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sven Erik Jørgensen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Ecological Models used in Ecosystem and Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.477-497, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and stochastic modeling strategies for the simulation of large (spatial) distributed systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Event Simulation and Modeling: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.331-355, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The empathon: Towards a computational agent mimicking empathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Deffuant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Zeigler B.P.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activity-Based Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.37-51, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports d'un Système Multi-Agents d'utilisation de l'espace et d'aménagement du territoire corse à travers une approche interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Prunetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Corse et le Développement Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Albiana, pp. 261-268, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYNAMIC STRUCTURE CELLULAR AUTOMATA IN A FIRE SPREADING APPLICATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Braz, J.; Araújo, H.; Vieira, A.; Encarnação, B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatics in Control, Automation and Robotics I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag New York (Kluwer Academic Publishers), pp. 247-254, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification of Temporal Properties of Neuronal Archetypes Using Synchronous Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta de Maria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gaffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ressouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Grammont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8937, UCA, Inria; UCA, I3S; UCA, LEAT; UCA, LJAD. 2016, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTIMS 2014 – Activity-Based Modeling & Simulation 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Castro, Rodrigo and Muzy, Alexandre and Capocchi, Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIMS 2014 – Activity-Based Modeling &amp; Simulation 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Zurich, Switzerland. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTIMS 2012 – Activity-Based Modeling & Simulation 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity-based Modelling and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Zeigler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId200"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588842v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Muzy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588139v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726710v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin James" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bethus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429240v5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P Zeigler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093527v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin Moongathottathil James" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Mezzadri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Sargolini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Reynaud-Bouret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093522v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867813v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gattepaille" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879967v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.09.30.615757" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455422v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Mascart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hill" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3565809" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301560v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Bergonzi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Castro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Kofman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17477778.2023.2284143" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297262v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Sabri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leh&#233;ricy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-42448-9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251673v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-33604-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258798v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Scarella" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.06.12.448096" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093516v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.190/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321497v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Cuong Phi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-019-0039-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277010v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412629v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSE.2018.2889235" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412636v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Grammont" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2017.2728861" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315156v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P. Zeigler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2014.2342534" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402377v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/systems4040034" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315167v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793962314500123" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803155v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Prunetti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Innocenti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pieri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s.10614-013-9372-0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738218v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Varenne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Caux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Coquillard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549712457852" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00701890v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Diener" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2012.05.019" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618857v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618859v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Silvani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.C. Hill" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2008.11.014" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J89SBJVP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271587v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Aiello" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Santucci" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marcelli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207720701755344" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655822v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Nutaro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Zeigler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2008.08.017" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZL52SR94-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814170v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Kaba Traor&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2005.03.002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177310v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Santoni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177303v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Wainer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065229v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jaffard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vaiter" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629461v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3709026.3709090" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695306v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-3294-7_33" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413777v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412723v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eman Ahmed" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda El-Khoribi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bernot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamal Darwish" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007391906050612" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663555v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Guinaudeau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaff&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316924v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lerasle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Toan Dao" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377288v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta de Maria" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ressouche" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47151-8_7" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315204v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315199v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315184v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Massardier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/itmconf/20140303002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316922v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315176v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capocchi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Santucci" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/itmconf/20140301001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674306v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076238v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC.2011.6147991" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077375v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Touraille" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Letagneaux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mouly" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leroy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398181v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wajnberg" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076243v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Touraille" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Vangheluwe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Traor&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465463v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J.J. Michel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077192v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muzy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barraud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Crozat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077193v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Madary" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076245v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joubert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/ICST.SIMUTOOLS2008.3028" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00916786v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178356v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Garredu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vittori" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEIMA.2006.345038" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177344v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588334v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bernardi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184240v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177347v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2004.1399932" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077201v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Innocenti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aiello" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Santucci" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184238v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177673v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando J. Barros" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179173v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177350v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177997v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1030453.1030529" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179178v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184248v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101048v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813543-3.00012-3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412722v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29196-9_10" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606231v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cancellieri" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594313v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffuant" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R.C. Hill" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Zeigler B.P." TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077176v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00916664v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179130v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349019v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315134v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315138v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Michel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077167v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588842v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Muzy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588139v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726710v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin James" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bethus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093527v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin Moongathottathil James" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Mezzadri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Sargolini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Reynaud-Bouret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429240v5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P Zeigler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093522v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867813v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gattepaille" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879967v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.09.30.615757" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301560v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Bergonzi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Castro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Kofman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17477778.2023.2284143" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455422v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Mascart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hill" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3565809" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297262v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Sabri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leh&#233;ricy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-42448-9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251673v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-33604-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258798v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Scarella" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.06.12.448096" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093516v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.190/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321497v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Cuong Phi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-019-0039-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277010v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412629v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSE.2018.2889235" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412636v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Grammont" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2017.2728861" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315156v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P. Zeigler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2014.2342534" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402377v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/systems4040034" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315167v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793962314500123" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803155v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Prunetti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Innocenti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pieri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s.10614-013-9372-0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738218v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Varenne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Caux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Coquillard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549712457852" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00701890v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Diener" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2012.05.019" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618857v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618859v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Silvani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.C. Hill" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2008.11.014" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J89SBJVP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271587v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Aiello" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Santucci" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marcelli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207720701755344" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655822v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Nutaro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Zeigler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2008.08.017" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZL52SR94-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814170v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Kaba Traor&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2005.03.002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177310v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Santoni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177303v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Wainer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065229v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jaffard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vaiter" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629461v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3709026.3709090" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695306v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-3294-7_33" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413777v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412723v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eman Ahmed" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda El-Khoribi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bernot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamal Darwish" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007391906050612" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663555v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Guinaudeau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaff&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377288v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta de Maria" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ressouche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47151-8_7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316924v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lerasle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Toan Dao" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315204v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315199v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315184v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Massardier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/itmconf/20140303002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316922v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315176v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capocchi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Santucci" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/itmconf/20140301001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674306v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076238v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC.2011.6147991" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077375v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Touraille" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Letagneaux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mouly" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leroy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076243v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Touraille" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Vangheluwe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Traor&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465463v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J.J. Michel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398181v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wajnberg" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077192v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muzy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barraud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Crozat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076245v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joubert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/ICST.SIMUTOOLS2008.3028" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077193v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Madary" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00916786v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178356v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Garredu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vittori" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEIMA.2006.345038" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177344v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588334v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bernardi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184240v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177347v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2004.1399932" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077201v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Innocenti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aiello" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Santucci" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184238v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177673v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando J. Barros" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179173v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177350v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177997v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1030453.1030529" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179178v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184248v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101048v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813543-3.00012-3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412722v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29196-9_10" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606231v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cancellieri" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077176v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594313v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffuant" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R.C. Hill" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Zeigler B.P." TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00916664v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179130v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349019v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315134v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315138v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Michel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077167v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>