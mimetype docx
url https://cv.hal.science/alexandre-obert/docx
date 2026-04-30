--- v0 (2026-03-04)
+++ v1 (2026-04-30)
@@ -100,377 +100,377 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of hypomanic personality traits on brain functional connectivity during a dynamic theory-of-mind task</w:t>
+                <w:t xml:space="preserve">Neural activations during cognitive and affective theory of mind processing in healthy adults with a family history of alcohol use disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Raucher-Chéné</w:t>
+                <w:t xml:space="preserve">F. Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Henry</w:t>
+                <w:t xml:space="preserve">A. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Obert</w:t>
+                <w:t xml:space="preserve">F. Benzerouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Traykova</w:t>
+                <w:t xml:space="preserve">S. Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ksenija Vucurovic</w:t>
+                <w:t xml:space="preserve">C. Portefaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatry Research: Neuroimaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 337, pp.111759. </w:t>
+              <w:t xml:space="preserve">Psychological Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 54 (5), pp.1034-1044. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pscychresns.2023.111759⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0033291723002854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04320009v1</w:t>
+                <w:t xml:space="preserve">hal-04221483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural activations during cognitive and affective theory of mind processing in healthy adults with a family history of alcohol use disorder</w:t>
+                <w:t xml:space="preserve">Impact of hypomanic personality traits on brain functional connectivity during a dynamic theory-of-mind task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Schmid</w:t>
+                <w:t xml:space="preserve">Delphine Raucher-Chéné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Henry</w:t>
+                <w:t xml:space="preserve">Audrey Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Benzerouk</w:t>
+                <w:t xml:space="preserve">Alexandre Obert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Barrière</w:t>
+                <w:t xml:space="preserve">Martina Traykova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Portefaix</w:t>
+                <w:t xml:space="preserve">Ksenija Vucurovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 54 (5), pp.1034-1044. </w:t>
+              <w:t xml:space="preserve">Psychiatry Research: Neuroimaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 337, pp.111759. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0033291723002854⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pscychresns.2023.111759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04221483v1</w:t>
+                <w:t xml:space="preserve">hal-04320009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation of the left medial temporal gyrus and adjacent brain areas during affective theory of mind processing correlates with trait schizotypy in a nonclinical population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ksenija Vucurovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Raucher-Chéné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Obert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Cognitive and Affective Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 18 (1), pp.nsac051. </w:t>
@@ -547,51 +547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Obert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -655,51 +655,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural correlates of semantic ambiguity resolution in paucisymptomatic bipolar disorder patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Raucher‐chéné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Obert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -776,103 +776,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the neural correlates of mentalizing through the Dynamic Inference Task, a new naturalistic task of social cognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Raucher-Chéné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Obert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ksenija Vucurovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 243, pp.118499. </w:t>
@@ -936,51 +936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caillies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Obert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Terrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1044,51 +1044,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">He catapulted his words from the dais: An ERP investigation of novel verbal metaphors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Obert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1187,51 +1187,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Declercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Obert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Consciousness and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 61, pp.13 - 23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1265,90 +1265,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural Correlates of Semantic Inhibition in Relation to Hypomanic Traits: An fMRI Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Raucher-Chéné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Terrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Obert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caillies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1399,51 +1399,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural correlates of contrast and humor: Processing common features of verbal irony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Obert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1533,51 +1533,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential bilateral involvement of the parietal gyrus during predicative metaphor processing: An auditory fMRI study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Obert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1699,51 +1699,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels apports de l’étude des traits de personnalité hypomaniaque en population générale pour comprendre le trouble bipolaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Raucher-Chéné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Terrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1751,51 +1751,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Obert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GREPACO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lilles, Jun 2017, Lilles, France</w:t>
@@ -1824,51 +1824,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bases cérébrales du contraste et de l’humour dans l’ironie : étude en IRMf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Obert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1876,51 +1876,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calmus Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Flucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Portefaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Langage et Émotions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Reims, France</w:t>
@@ -1949,51 +1949,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bases cérébrales du contraste et de l’humour dans l’ironie : étude en IRMf.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Obert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2106,90 +2106,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural correlates of theory of mind in social interaction vs social observation in bipolar disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Raucher-Chene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Obert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ksenija Vucurovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2244,77 +2244,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural substrates of mentalizing and hypomanic personality traits: How do you understand the others?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Raucher-Chene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Obert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ksenija Vucurovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2388,51 +2388,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement Cognitif des Métaphores et de l’Ironie verbale : études comportementales et substrats neuronaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Obert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université de Reims Champagne-Ardenne (URCA), 2016. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2628,51 +2628,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320009v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raucher-Ch&#233;n&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Henry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Obert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Traykova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenija Vucurovic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pscychresns.2023.111759" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04221483v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schmid" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benzerouk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barri&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Portefaix" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291723002854" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780960v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Gobin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scan/nsac051" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04153346v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Durtette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Schmid" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barri&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2023.06.006" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366665v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raucher&#8208;ch&#233;n&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gierski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benzerouk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Terrien" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pscychresns.2021.111346" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366657v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.118499" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397329v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caillies" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coutt&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2019.04.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02166799v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2018.02.008" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916569v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Drouillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stefaniak" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Declercq" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2018.03.015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02166804v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2018.00108" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01822452v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Calmus" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Flucher" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Portefaix" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0166704" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01822480v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2014.08.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014243v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014414v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calmus Arnaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014232v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03590153v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raucher-Chene" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03590154v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02555755v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04221483v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schmid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benzerouk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barri&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Portefaix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291723002854" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320009v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raucher-Ch&#233;n&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Henry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Obert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Traykova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenija Vucurovic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pscychresns.2023.111759" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780960v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Gobin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scan/nsac051" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04153346v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Durtette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Schmid" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barri&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2023.06.006" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366665v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raucher&#8208;ch&#233;n&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gierski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benzerouk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Terrien" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pscychresns.2021.111346" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366657v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.118499" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397329v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caillies" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coutt&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2019.04.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02166799v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2018.02.008" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916569v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Drouillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stefaniak" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Declercq" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2018.03.015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02166804v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2018.00108" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01822452v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Calmus" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Flucher" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Portefaix" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0166704" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01822480v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2014.08.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014243v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014414v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calmus Arnaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014232v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03590153v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raucher-Chene" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03590154v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02555755v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>