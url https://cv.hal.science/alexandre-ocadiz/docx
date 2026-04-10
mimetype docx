--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -260,51 +260,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03828538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -747,51 +747,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Nemoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Janvier</w:t>
+                <w:t xml:space="preserve">Regis Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jayde Livingstone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -801,318 +801,50 @@
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (1), pp.17082. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-019-53518-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...266 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1122,547 +854,547 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PH-0481: Synchrotron Microbeam Radiation Therapy increases the therapeutic index for brain tumor treatment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Eling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ocadiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Elleaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European SocieTy for Radiation Oncology (ESTRO) annual meeting.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, On Line, Austria. 152, pp.S270-S271, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0167-8140(21)00503-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04999046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treatment Planning for Synchrotron Radiotherapy Enhanced with Iron-Oxide Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Ocadiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Rosuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Ocadiz</w:t>
+                <w:t xml:space="preserve">Al Bulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jl Ravanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62rd AAPM Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, On Line, United States. Medical Physics, 47 (6), pp.E868-E869, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mp.14316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04999074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diamond Dosimeter for in Vivo Dosimetry for Synchrotron Radiotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rosuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Curtoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Rosuel</w:t>
+                <w:t xml:space="preserve">Laurent Gallin-Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Gallin-Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FORUM DE LA RECHERCHE EN CANCÉROLOGIE AUVERGNE-RHÔNE-ALPES 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02114364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dosimetry, diamond detector, synchrotron radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rosuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Curtoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Rosuel</w:t>
+                <w:t xml:space="preserve">Laurent Gallin-Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Gallin-Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé@LabEx</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02353983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1672,509 +1404,509 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’un détecteur diamant pour la radiothérapie par micro-faisceaux synchrotron (MRT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rosuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Curtoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Rosuel</w:t>
+                <w:t xml:space="preserve">Laurent Gallin-Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Gallin-Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jayde Livingstone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude GDR MI2B - LabEx PRIMES sur les moniteurs faisceaux et contrôle en ligne des irradiations biomédicales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03159149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid dose calculation algorithm for high flux synchroton X-Rays Microbeam Radiation Therapy (MRT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarvenaz Keshmiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ocadiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Serduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Mi2B/SFPM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04999097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid dose calculation algorithm for high flux synchroton X-Rays Microbeam Radiation Therapy (MRT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarvenaz Keshmiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ocadiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Serduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Mi2B/SFPM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02359573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dosimètre diamant pour la radiothérapie par rayonnement synchrotron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rosuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Curtoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Rosuel</w:t>
+                <w:t xml:space="preserve">Laurent Gallin-Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Gallin-Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 35èmes journées des LARD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02354014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId58"/>
+      <w:footerReference w:type="default" r:id="rId55"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2242,51 +1974,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="334D20AB"/>
+    <w:nsid w:val="54CB7B0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2473,51 +2205,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-ocadiz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9350-5352" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03828538v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ocadiz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022GRALS018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326627v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Eling" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bouchet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Adam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarvenaz Kershmiri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13050936" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142235v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308619v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayde Livingstone" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Donzelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bartzsch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nemoz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2019.09.071" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142243v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquery" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Janvier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-53518-2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999644v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376578v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Janvier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999046v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Eling" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ocadiz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Elleaume" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(21)00503-X" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999074v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ocadiz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Reymond" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Rosuel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Bulin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Ravanat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.14316" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114364v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rosuel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Curtoni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dauvergne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallin-Martel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gallin-Martel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353983v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159149v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999097v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarvenaz Keshmiri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Serduc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359573v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354014v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-ocadiz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9350-5352" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03828538v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ocadiz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022GRALS018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326627v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Eling" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bouchet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Adam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarvenaz Kershmiri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13050936" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142235v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308619v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayde Livingstone" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Donzelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bartzsch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nemoz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2019.09.071" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376578v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquery" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Janvier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-53518-2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999046v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Eling" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ocadiz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Elleaume" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(21)00503-X" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999074v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ocadiz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Reymond" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Rosuel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Bulin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Ravanat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.14316" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114364v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rosuel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Curtoni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dauvergne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallin-Martel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gallin-Martel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353983v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159149v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999097v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarvenaz Keshmiri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Serduc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359573v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354014v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>