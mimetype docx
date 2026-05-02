--- v1 (2026-04-10)
+++ v2 (2026-05-02)
@@ -862,295 +862,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PH-0481: Synchrotron Microbeam Radiation Therapy increases the therapeutic index for brain tumor treatment.</w:t>
+                <w:t xml:space="preserve">Treatment Planning for Synchrotron Radiotherapy Enhanced with Iron-Oxide Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Eling</w:t>
+                <w:t xml:space="preserve">A Ocadiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bouchet</w:t>
+                <w:t xml:space="preserve">S Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ocadiz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Adam</w:t>
+                <w:t xml:space="preserve">N Rosuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Elleaume</w:t>
+                <w:t xml:space="preserve">Al Bulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jl Ravanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European SocieTy for Radiation Oncology (ESTRO) annual meeting.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0167-8140(21)00503-X⟩</w:t>
+              <w:t xml:space="preserve">62rd AAPM Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, On Line, United States. Medical Physics, 47 (6), pp.E868-E869, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mp.14316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04999046v1</w:t>
+                <w:t xml:space="preserve">hal-04999074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment Planning for Synchrotron Radiotherapy Enhanced with Iron-Oxide Nanoparticles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PH-0481: Synchrotron Microbeam Radiation Therapy increases the therapeutic index for brain tumor treatment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Reymond</w:t>
+                <w:t xml:space="preserve">L. Eling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Rosuel</w:t>
+                <w:t xml:space="preserve">A. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Al Bulin</w:t>
+                <w:t xml:space="preserve">A. Ocadiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jl Ravanat</w:t>
+                <w:t xml:space="preserve">H. Elleaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62rd AAPM Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, On Line, United States. Medical Physics, 47 (6), pp.E868-E869, 2020, </w:t>
+              <w:t xml:space="preserve">European SocieTy for Radiation Oncology (ESTRO) annual meeting.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, On Line, Austria. 152, pp.S270-S271, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mp.14316⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0167-8140(21)00503-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04999074v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diamond Dosimeter for in Vivo Dosimetry for Synchrotron Radiotherapy</w:t>
               </w:r>
@@ -1974,51 +1974,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="54CB7B0F"/>
+    <w:nsid w:val="1B172DD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2205,51 +2205,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-ocadiz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9350-5352" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03828538v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ocadiz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022GRALS018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326627v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Eling" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bouchet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Adam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarvenaz Kershmiri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13050936" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142235v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308619v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayde Livingstone" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Donzelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bartzsch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nemoz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2019.09.071" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376578v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquery" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Janvier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-53518-2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999046v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Eling" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ocadiz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Elleaume" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(21)00503-X" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999074v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ocadiz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Reymond" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Rosuel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Bulin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Ravanat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.14316" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114364v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rosuel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Curtoni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dauvergne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallin-Martel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gallin-Martel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353983v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159149v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999097v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarvenaz Keshmiri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Serduc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359573v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354014v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-ocadiz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9350-5352" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03828538v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ocadiz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022GRALS018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326627v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Eling" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bouchet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Adam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarvenaz Kershmiri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13050936" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142235v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308619v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayde Livingstone" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Donzelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bartzsch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nemoz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2019.09.071" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376578v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquery" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Janvier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-53518-2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999074v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ocadiz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Reymond" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Rosuel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Bulin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Ravanat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.14316" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999046v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Eling" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ocadiz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Elleaume" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(21)00503-X" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114364v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rosuel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Curtoni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dauvergne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallin-Martel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gallin-Martel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353983v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159149v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999097v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarvenaz Keshmiri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Serduc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359573v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354014v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>