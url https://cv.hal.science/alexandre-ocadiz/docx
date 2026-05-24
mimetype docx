--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -1,1919 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...1868 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alexandre Ocadiz </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Attaché temporaire d'enseignement et de recherche</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alexandre-ocadiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9350-5352</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?hl=fr&user=ldzfn9EAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes activités de recherche portent sur la dosimétrie et l’imagerie appliquées aux domaines médicaux, en particulier à la radiothérapie. Actuellement en poste en tant qu’ATER, je travaille sur la modélisation dosimétrique par simulation Monte Carlo à l’aide du logiciel GATE, avec un intérêt particulier pour le renforcement de dose induit par des nanoparticules métalliques. Je participe également au développement de gels radiochromiques, utilisés pour la mesure de la dose de rayonnements ionisants en contexte clinique, permettant une résolution tridimensionnelle.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes physiques et études radiobiologiques pour la thérapie multimodale combinant irradiation synchrotron et injection de nanoparticules d'oxide de fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ocadiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecine humaine et pathologie. Université Grenoble Alpes [2020-..], 2022. Français. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2022GRALS018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03828538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected Benefits of Multiport Synchrotron Microbeam Radiation Therapy for Brain Tumors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Eling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ocadiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarvenaz Kershmiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (5), pp.936-1-936-15. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers13050936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected Benefits of Multiport Synchrotron Microbeam Radiation Therapy for Brain Tumors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Eling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ocadiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarvenaz Kershmiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (5), pp.936. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers13050936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locomotion and eating behavior changes in Yucatan minipigs after unilateral radio-induced ablation of the caudate nucleus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Nemoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayde Livingstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.17082. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-53518-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Film dosimetry studies for patient specific quality assurance in microbeam radiation therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ocadiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayde Livingstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Donzelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Bartzsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Nemoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 65, pp.227-237. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmp.2019.09.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment Planning for Synchrotron Radiotherapy Enhanced with Iron-Oxide Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ocadiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Rosuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Ravanat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62rd AAPM Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, On Line, United States. Medical Physics, 47 (6), pp.E868-E869, 2020, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mp.14316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PH-0481: Synchrotron Microbeam Radiation Therapy increases the therapeutic index for brain tumor treatment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Eling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ocadiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European SocieTy for Radiation Oncology (ESTRO) annual meeting.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, On Line, Austria. 152, pp.S270-S271, 2020, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-8140(21)00503-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dosimetry, diamond detector, synchrotron radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rosuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Curtoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dauvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gallin-Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Gallin-Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé@LabEx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diamond Dosimeter for in Vivo Dosimetry for Synchrotron Radiotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rosuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Curtoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dauvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gallin-Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Gallin-Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORUM DE LA RECHERCHE EN CANCÉROLOGIE AUVERGNE-RHÔNE-ALPES 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un détecteur diamant pour la radiothérapie par micro-faisceaux synchrotron (MRT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rosuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Curtoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gallin-Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Gallin-Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayde Livingstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude GDR MI2B - LabEx PRIMES sur les moniteurs faisceaux et contrôle en ligne des irradiations biomédicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dosimètre diamant pour la radiothérapie par rayonnement synchrotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rosuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Curtoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dauvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gallin-Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Gallin-Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 35èmes journées des LARD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid dose calculation algorithm for high flux synchroton X-Rays Microbeam Radiation Therapy (MRT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarvenaz Keshmiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ocadiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Serduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Adam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Mi2B/SFPM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid dose calculation algorithm for high flux synchroton X-Rays Microbeam Radiation Therapy (MRT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarvenaz Keshmiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ocadiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Serduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Adam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Mi2B/SFPM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId56"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -1974,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1B172DD5"/>
+    <w:nsid w:val="A878EEE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2205,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-ocadiz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9350-5352" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03828538v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ocadiz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022GRALS018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326627v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Eling" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bouchet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Adam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarvenaz Kershmiri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13050936" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142235v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308619v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayde Livingstone" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Donzelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bartzsch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nemoz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2019.09.071" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376578v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquery" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Janvier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-53518-2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999074v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ocadiz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Reymond" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Rosuel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Bulin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Ravanat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.14316" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999046v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Eling" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ocadiz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Elleaume" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(21)00503-X" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114364v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rosuel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Curtoni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dauvergne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallin-Martel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gallin-Martel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353983v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159149v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999097v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarvenaz Keshmiri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Serduc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359573v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354014v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-ocadiz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9350-5352" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?hl=fr&amp;user=ldzfn9EAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03828538v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ocadiz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022GRALS018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326627v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Eling" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bouchet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Adam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarvenaz Kershmiri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13050936" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142235v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376578v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquery" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nemoz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Janvier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayde Livingstone" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-53518-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308619v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Donzelli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bartzsch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2019.09.071" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999074v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ocadiz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Reymond" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Rosuel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Bulin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Ravanat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.14316" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999046v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Eling" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ocadiz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Elleaume" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(21)00503-X" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353983v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rosuel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Curtoni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dauvergne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallin-Martel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gallin-Martel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114364v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159149v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354014v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999097v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarvenaz Keshmiri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Serduc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359573v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>