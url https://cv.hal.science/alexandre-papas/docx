--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -100,234 +100,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une histoire des émotions dans l'Empire ottoman</w:t>
+                <w:t xml:space="preserve">La peur de l'au-delà au XVème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Papas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Turcica : revue d'études turques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05499222v1</w:t>
+                <w:t xml:space="preserve">hal-05499220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les études religieuses dans Turcica</w:t>
+                <w:t xml:space="preserve">Pour une histoire des émotions dans l'Empire ottoman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Papas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Turcica : revue d'études turques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.123-144</w:t>
+              <w:t xml:space="preserve">, 2025, 56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05499218v1</w:t>
+                <w:t xml:space="preserve">hal-05499222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La peur de l'au-delà au XVème siècle</w:t>
+                <w:t xml:space="preserve">Les études religieuses dans Turcica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Papas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Turcica : revue d'études turques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 56</w:t>
+              <w:t xml:space="preserve">, 2025, pp.123-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05499220v1</w:t>
+                <w:t xml:space="preserve">hal-05499218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La peur de l’au-delà au XVe siècle : Une description turque des enfers</w:t>
               </w:r>
@@ -376,209 +376,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction: Sufi Texts in Translation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Dala'il al-khayrat in Central Asia and Eastern Turkestan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Papas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Rustom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sufi Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/22105956-12341327⟩</w:t>
+              <w:t xml:space="preserve">Journal of Islamic Manuscripts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, From West Africa to Southeast Asia: The History of Muhammad al-Jazuli’s Dala'il al-Khayrat (15th–20th centuries), 12 (3-4), pp.475-500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/1878464X-01203010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03481777v1</w:t>
+                <w:t xml:space="preserve">hal-03481481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Dala'il al-khayrat in Central Asia and Eastern Turkestan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction: Sufi Texts in Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Larif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Papas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Rustom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Islamic Manuscripts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, From West Africa to Southeast Asia: The History of Muhammad al-Jazuli’s Dala'il al-Khayrat (15th–20th centuries), 12 (3-4), pp.475-500. </w:t>
+              <w:t xml:space="preserve">Journal of Sufi Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (1-2), pp.1-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/1878464X-01203010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1163/22105956-12341327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03481481v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Traité de la rosace (Risāle-i gül-ābād) d’Ibrāhīm el-Eşrefī el-Qādirī, cheikh soufi ottoman du XIIe/XVIIIe siècle</w:t>
               </w:r>
@@ -1267,173 +1267,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foreword</w:t>
+                <w:t xml:space="preserve">Le prophète Mahomet dans la mystique turque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Papas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ghulam Shams-ur Rehman. </w:t>
+              <w:t xml:space="preserve">Cerf. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Foundations of Sufism : An Annotated Translation of Qawāʿid al-Taṣawwuf by Shaykh Aḥmad Zarrūq al-Fāsī (d. 899/1493)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Brill, pp.VII, 2024, Studies of Sufism, 10, 978-90-04-54010-1</w:t>
+              <w:t xml:space="preserve">Le Mahomet des historiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05499224v1</w:t>
+                <w:t xml:space="preserve">hal-04850443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le prophète Mahomet dans la mystique turque</w:t>
+                <w:t xml:space="preserve">Foreword</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Papas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cerf. </w:t>
+              <w:t xml:space="preserve">Ghulam Shams-ur Rehman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Mahomet des historiens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">The Foundations of Sufism : An Annotated Translation of Qawāʿid al-Taṣawwuf by Shaykh Aḥmad Zarrūq al-Fāsī (d. 899/1493)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, pp.VII, 2024, Studies of Sufism, 10, 978-90-04-54010-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04850443v1</w:t>
+                <w:t xml:space="preserve">hal-05499224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Contribution of Sufi Studies to Interfaith Studies</w:t>
               </w:r>
@@ -1645,191 +1645,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04361581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamp/candle</w:t>
+                <w:t xml:space="preserve">Skewers and swords in piercing rituals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Zarcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Papas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Sufi material Culture</w:t>
+              <w:t xml:space="preserve">Handbook of Sufi Material Cukture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03484286v1</w:t>
+                <w:t xml:space="preserve">hal-03484292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skewers and swords in piercing rituals</w:t>
+                <w:t xml:space="preserve">Lamp/candle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Zarcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Papas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Sufi Material Cukture</w:t>
+              <w:t xml:space="preserve">Handbook of Sufi material Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03484292v1</w:t>
+                <w:t xml:space="preserve">hal-03484286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The napkin (sufra/sofra)</w:t>
               </w:r>
@@ -2055,635 +2055,635 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03484283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fakir</w:t>
+                <w:t xml:space="preserve">Mi'raciyye: The Ascension of the Prophet in Ottoman Literature from the Fifteenth to the Twentieth Century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Papas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopaedia of Islam</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 5, Brill, 2021</w:t>
+              <w:t xml:space="preserve">The Presence of the Prophet in Early Modern and Contemporary Islam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-90-04-46673-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03481625v1</w:t>
+                <w:t xml:space="preserve">hal-03481655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multani, Khuda Bakhsh</w:t>
+                <w:t xml:space="preserve">Fakir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Papas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Touseef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopaedia of Islam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 5, Brill, 2021, 978-90-04-43597-1</w:t>
+              <w:t xml:space="preserve">, 5, Brill, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03481539v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sufi shrines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Mayeur-Jaouen</w:t>
+                <w:t xml:space="preserve">Multani, Khuda Bakhsh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Papas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Touseef</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sufi Institutions, Encyclopaedia of Islamic Mysticism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, chapitre 6, p. 145-156, 2021</w:t>
+              <w:t xml:space="preserve">Encyclopaedia of Islam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, Brill, 2021, 978-90-04-43597-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03708377v1</w:t>
+                <w:t xml:space="preserve">hal-03481539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multani, Ubaydallah</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sufi shrines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mayeur-Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Papas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brill. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopaedia of Islam</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 5, Brill, 2021</w:t>
+              <w:t xml:space="preserve">Sufi Institutions, Encyclopaedia of Islamic Mysticism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, chapitre 6, p. 145-156, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03481594v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03708377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mi'raciyye: The Ascension of the Prophet in Ottoman Literature from the Fifteenth to the Twentieth Century</w:t>
+                <w:t xml:space="preserve">Multani, Ubaydallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Papas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Touseef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Presence of the Prophet in Early Modern and Contemporary Islam</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Encyclopaedia of Islam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, Brill, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brill</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03481655v1</w:t>
+                <w:t xml:space="preserve">hal-03481594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malang</w:t>
+                <w:t xml:space="preserve">Sufism and Worldly Powers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Papas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopaedia of Islam 3</w:t>
+              <w:t xml:space="preserve">Sufi Institutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03018436v1</w:t>
+                <w:t xml:space="preserve">hal-03059070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sufism and Worldly Powers</w:t>
+                <w:t xml:space="preserve">Khanaqah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Papas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sufi Institutions</w:t>
+              <w:t xml:space="preserve">Encyclopaedia of Islam 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03059070v1</w:t>
+                <w:t xml:space="preserve">hal-03018430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khanaqah</w:t>
+                <w:t xml:space="preserve">Malang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Papas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopaedia of Islam 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03018430v1</w:t>
+                <w:t xml:space="preserve">hal-03018436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bombay Mystical City: Muslim Shrines and Saints in the Urban Fabric from 1800 to Present</w:t>
               </w:r>
@@ -3088,51 +3088,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05499222v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Papas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05499218v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05499220v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850426v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481777v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Larif" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Rustom" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22105956-12341327" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481481v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1878464X-01203010" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481806v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018355v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghulam Shams-Ur-Rehman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909880v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Toutant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707430v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mayeur-Jaouen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145957v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Clayer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fliche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brill.com/lautorite-religieuse-et-ses-limites-en-terres-dislam" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02397001v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05499241v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05499233v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BEHE-EB.5.151371" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05499224v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850443v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850391v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361589v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361581v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammed Touseef" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484286v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Zarcone" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484292v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484293v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484288v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484283v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481625v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481539v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Touseef" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708377v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481594v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481655v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/60454" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018436v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059070v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018430v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018358v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059068v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145964v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brill.com/lautorite-religieuse-et-ses-limites-en-terres-dislam#TOC_1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05499220v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Papas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05499222v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05499218v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850426v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481481v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1878464X-01203010" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481777v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Larif" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Rustom" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22105956-12341327" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481806v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018355v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghulam Shams-Ur-Rehman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909880v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Toutant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707430v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mayeur-Jaouen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145957v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Clayer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fliche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brill.com/lautorite-religieuse-et-ses-limites-en-terres-dislam" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02397001v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05499241v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05499233v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BEHE-EB.5.151371" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850443v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05499224v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850391v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361589v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361581v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammed Touseef" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484292v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Zarcone" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484286v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484293v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484288v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484283v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481655v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/60454" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481625v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481539v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Touseef" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708377v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481594v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059070v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018430v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018436v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018358v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059068v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145964v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brill.com/lautorite-religieuse-et-ses-limites-en-terres-dislam#TOC_1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>