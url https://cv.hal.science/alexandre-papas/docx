--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -100,234 +100,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La peur de l'au-delà au XVème siècle</w:t>
+                <w:t xml:space="preserve">Pour une histoire des émotions dans l'Empire ottoman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Papas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Turcica : revue d'études turques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05499220v1</w:t>
+                <w:t xml:space="preserve">hal-05499222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une histoire des émotions dans l'Empire ottoman</w:t>
+                <w:t xml:space="preserve">Les études religieuses dans Turcica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Papas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Turcica : revue d'études turques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 56</w:t>
+              <w:t xml:space="preserve">, 2025, pp.123-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05499222v1</w:t>
+                <w:t xml:space="preserve">hal-05499218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les études religieuses dans Turcica</w:t>
+                <w:t xml:space="preserve">La peur de l'au-delà au XVème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Papas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Turcica : revue d'études turques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.123-144</w:t>
+              <w:t xml:space="preserve">, 2025, 56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05499218v1</w:t>
+                <w:t xml:space="preserve">hal-05499220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La peur de l’au-delà au XVe siècle : Une description turque des enfers</w:t>
               </w:r>
@@ -2055,428 +2055,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03484283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mi'raciyye: The Ascension of the Prophet in Ottoman Literature from the Fifteenth to the Twentieth Century</w:t>
+                <w:t xml:space="preserve">Fakir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Papas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Presence of the Prophet in Early Modern and Contemporary Islam</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 978-90-04-46673-9</w:t>
+              <w:t xml:space="preserve">Encyclopaedia of Islam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, Brill, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03481655v1</w:t>
+                <w:t xml:space="preserve">hal-03481625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fakir</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sufi shrines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mayeur-Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Papas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brill. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopaedia of Islam</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 5, Brill, 2021</w:t>
+              <w:t xml:space="preserve">Sufi Institutions, Encyclopaedia of Islamic Mysticism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, chapitre 6, p. 145-156, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03481625v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03708377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multani, Khuda Bakhsh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Papas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Touseef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopaedia of Islam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, Brill, 2021, 978-90-04-43597-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03481539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sufi shrines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Mayeur-Jaouen</w:t>
+                <w:t xml:space="preserve">Multani, Ubaydallah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Papas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Touseef</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sufi Institutions, Encyclopaedia of Islamic Mysticism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, chapitre 6, p. 145-156, 2021</w:t>
+              <w:t xml:space="preserve">Encyclopaedia of Islam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, Brill, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03708377v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multani, Ubaydallah</w:t>
+                <w:t xml:space="preserve">Mi'raciyye: The Ascension of the Prophet in Ottoman Literature from the Fifteenth to the Twentieth Century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Papas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Touseef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopaedia of Islam</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 5, Brill, 2021</w:t>
+              <w:t xml:space="preserve">The Presence of the Prophet in Early Modern and Contemporary Islam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-90-04-46673-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03481594v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sufism and Worldly Powers</w:t>
               </w:r>
@@ -3088,51 +3088,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05499220v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Papas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05499222v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05499218v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850426v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481481v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1878464X-01203010" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481777v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Larif" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Rustom" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22105956-12341327" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481806v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018355v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghulam Shams-Ur-Rehman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909880v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Toutant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707430v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mayeur-Jaouen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145957v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Clayer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fliche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brill.com/lautorite-religieuse-et-ses-limites-en-terres-dislam" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02397001v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05499241v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05499233v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BEHE-EB.5.151371" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850443v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05499224v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850391v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361589v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361581v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammed Touseef" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484292v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Zarcone" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484286v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484293v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484288v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484283v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481655v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/60454" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481625v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481539v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Touseef" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708377v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481594v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059070v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018430v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018436v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018358v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059068v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145964v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brill.com/lautorite-religieuse-et-ses-limites-en-terres-dislam#TOC_1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05499222v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Papas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05499218v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05499220v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850426v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481481v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1878464X-01203010" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481777v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Larif" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Rustom" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22105956-12341327" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481806v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018355v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghulam Shams-Ur-Rehman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909880v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Toutant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707430v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mayeur-Jaouen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145957v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Clayer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fliche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brill.com/lautorite-religieuse-et-ses-limites-en-terres-dislam" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02397001v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05499241v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05499233v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BEHE-EB.5.151371" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850443v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05499224v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850391v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361589v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361581v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammed Touseef" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484292v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Zarcone" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484286v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484293v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484288v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484283v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481625v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708377v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481539v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Touseef" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481594v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481655v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/60454" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059070v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018430v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018436v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018358v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059068v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145964v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brill.com/lautorite-religieuse-et-ses-limites-en-terres-dislam#TOC_1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>