--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -100,234 +100,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une histoire des émotions dans l'Empire ottoman</w:t>
+                <w:t xml:space="preserve">La peur de l'au-delà au XVème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Papas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Turcica : revue d'études turques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05499222v1</w:t>
+                <w:t xml:space="preserve">hal-05499220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les études religieuses dans Turcica</w:t>
+                <w:t xml:space="preserve">Pour une histoire des émotions dans l'Empire ottoman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Papas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Turcica : revue d'études turques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.123-144</w:t>
+              <w:t xml:space="preserve">, 2025, 56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05499218v1</w:t>
+                <w:t xml:space="preserve">hal-05499222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La peur de l'au-delà au XVème siècle</w:t>
+                <w:t xml:space="preserve">Les études religieuses dans Turcica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Papas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Turcica : revue d'études turques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 56</w:t>
+              <w:t xml:space="preserve">, 2025, pp.123-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05499220v1</w:t>
+                <w:t xml:space="preserve">hal-05499218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La peur de l’au-delà au XVe siècle : Une description turque des enfers</w:t>
               </w:r>
@@ -1267,173 +1267,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le prophète Mahomet dans la mystique turque</w:t>
+                <w:t xml:space="preserve">Foreword</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Papas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cerf. </w:t>
+              <w:t xml:space="preserve">Ghulam Shams-ur Rehman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Mahomet des historiens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">The Foundations of Sufism : An Annotated Translation of Qawāʿid al-Taṣawwuf by Shaykh Aḥmad Zarrūq al-Fāsī (d. 899/1493)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, pp.VII, 2024, Studies of Sufism, 10, 978-90-04-54010-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04850443v1</w:t>
+                <w:t xml:space="preserve">hal-05499224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foreword</w:t>
+                <w:t xml:space="preserve">Le prophète Mahomet dans la mystique turque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Papas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ghulam Shams-ur Rehman. </w:t>
+              <w:t xml:space="preserve">Cerf. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Foundations of Sufism : An Annotated Translation of Qawāʿid al-Taṣawwuf by Shaykh Aḥmad Zarrūq al-Fāsī (d. 899/1493)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Brill, pp.VII, 2024, Studies of Sufism, 10, 978-90-04-54010-1</w:t>
+              <w:t xml:space="preserve">Le Mahomet des historiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05499224v1</w:t>
+                <w:t xml:space="preserve">hal-04850443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Contribution of Sufi Studies to Interfaith Studies</w:t>
               </w:r>
@@ -1645,191 +1645,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04361581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skewers and swords in piercing rituals</w:t>
+                <w:t xml:space="preserve">Lamp/candle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Zarcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Papas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Sufi Material Cukture</w:t>
+              <w:t xml:space="preserve">Handbook of Sufi material Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03484292v1</w:t>
+                <w:t xml:space="preserve">hal-03484286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamp/candle</w:t>
+                <w:t xml:space="preserve">Skewers and swords in piercing rituals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Zarcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Papas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Sufi material Culture</w:t>
+              <w:t xml:space="preserve">Handbook of Sufi Material Cukture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03484286v1</w:t>
+                <w:t xml:space="preserve">hal-03484292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The napkin (sufra/sofra)</w:t>
               </w:r>
@@ -1891,51 +1891,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03484293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Incense burner</w:t>
+                <w:t xml:space="preserve">Flags and Banners Rituals at Shrines in Asian Islam (Turkey, Central Asia, India)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Zarcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Papas</w:t>
@@ -1949,75 +1949,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Sufi Material Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03484288v1</w:t>
+                <w:t xml:space="preserve">hal-03484283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flags and Banners Rituals at Shrines in Asian Islam (Turkey, Central Asia, India)</w:t>
+                <w:t xml:space="preserve">The Incense burner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Zarcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Papas</w:t>
@@ -2031,452 +2031,452 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Sufi Material Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03484283v1</w:t>
+                <w:t xml:space="preserve">hal-03484288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fakir</w:t>
+                <w:t xml:space="preserve">Mi'raciyye: The Ascension of the Prophet in Ottoman Literature from the Fifteenth to the Twentieth Century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Papas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopaedia of Islam</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 5, Brill, 2021</w:t>
+              <w:t xml:space="preserve">The Presence of the Prophet in Early Modern and Contemporary Islam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-90-04-46673-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03481625v1</w:t>
+                <w:t xml:space="preserve">hal-03481655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sufi shrines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fakir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Papas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sufi Institutions, Encyclopaedia of Islamic Mysticism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, chapitre 6, p. 145-156, 2021</w:t>
+              <w:t xml:space="preserve">Encyclopaedia of Islam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, Brill, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03708377v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multani, Khuda Bakhsh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Papas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Touseef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopaedia of Islam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, Brill, 2021, 978-90-04-43597-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03481539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multani, Ubaydallah</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sufi shrines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mayeur-Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Papas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brill. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopaedia of Islam</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 5, Brill, 2021</w:t>
+              <w:t xml:space="preserve">Sufi Institutions, Encyclopaedia of Islamic Mysticism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, chapitre 6, p. 145-156, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03481594v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03708377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mi'raciyye: The Ascension of the Prophet in Ottoman Literature from the Fifteenth to the Twentieth Century</w:t>
+                <w:t xml:space="preserve">Multani, Ubaydallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Papas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Touseef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Presence of the Prophet in Early Modern and Contemporary Islam</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Encyclopaedia of Islam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, Brill, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brill</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03481655v1</w:t>
+                <w:t xml:space="preserve">hal-03481594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sufism and Worldly Powers</w:t>
               </w:r>
@@ -2525,165 +2525,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03059070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khanaqah</w:t>
+                <w:t xml:space="preserve">Malang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Papas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopaedia of Islam 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03018430v1</w:t>
+                <w:t xml:space="preserve">hal-03018436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malang</w:t>
+                <w:t xml:space="preserve">Khanaqah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Papas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopaedia of Islam 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03018436v1</w:t>
+                <w:t xml:space="preserve">hal-03018430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bombay Mystical City: Muslim Shrines and Saints in the Urban Fabric from 1800 to Present</w:t>
               </w:r>
@@ -3088,51 +3088,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05499222v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Papas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05499218v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05499220v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850426v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481481v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1878464X-01203010" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481777v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Larif" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Rustom" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22105956-12341327" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481806v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018355v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghulam Shams-Ur-Rehman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909880v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Toutant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707430v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mayeur-Jaouen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145957v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Clayer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fliche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brill.com/lautorite-religieuse-et-ses-limites-en-terres-dislam" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02397001v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05499241v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05499233v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BEHE-EB.5.151371" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850443v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05499224v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850391v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361589v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361581v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammed Touseef" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484292v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Zarcone" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484286v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484293v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484288v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484283v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481625v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708377v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481539v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Touseef" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481594v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481655v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/60454" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059070v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018430v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018436v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018358v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059068v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145964v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brill.com/lautorite-religieuse-et-ses-limites-en-terres-dislam#TOC_1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05499220v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Papas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05499222v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05499218v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850426v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481481v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1878464X-01203010" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481777v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Larif" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Rustom" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22105956-12341327" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481806v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018355v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghulam Shams-Ur-Rehman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909880v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Toutant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707430v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mayeur-Jaouen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145957v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Clayer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fliche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brill.com/lautorite-religieuse-et-ses-limites-en-terres-dislam" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02397001v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05499241v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05499233v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BEHE-EB.5.151371" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05499224v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850443v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850391v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361589v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361581v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammed Touseef" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484286v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Zarcone" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484292v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484293v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484283v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484288v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481655v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/60454" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481625v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481539v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Touseef" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708377v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481594v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059070v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018436v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018430v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018358v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059068v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145964v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brill.com/lautorite-religieuse-et-ses-limites-en-terres-dislam#TOC_1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>