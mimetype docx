--- v0 (2026-03-19)
+++ v1 (2026-05-04)
@@ -1555,51 +1555,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00450114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (51)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (50)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1788,926 +1788,948 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04646751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering of location sequences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of adaptive multimodal empathic behavior on the user interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukesh Barange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yujin Yan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Knippel</w:t>
+                <w:t xml:space="preserve">Sandratra Rasendrasoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Bouabdelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pauchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IVA '22: ACM International Conference on Intelligent Virtual Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Faro Portugal, France. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3514197.3549675⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03596175v1</w:t>
+                <w:t xml:space="preserve">hal-05403668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Multimodal Emotion Recognition in Conversation for Multi-Party Interactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Multimodal adaptive empathic agent architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukesh Barange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandratra Rasendrasoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Bouabdelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pauchet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Multimodal Interaction (ICMI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IVA '22: ACM International Conference on Intelligent Virtual Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Faro Portugal, France. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3514197.3551251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05403628v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05403682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routine mining on location sequences</w:t>
+                <w:t xml:space="preserve">Real-Time Multimodal Emotion Recognition in Conversation for Multi-Party Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yujin Yan</w:t>
+                <w:t xml:space="preserve">Sandratra Rasendrasoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Knippel</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Saunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems (KES)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICMI '22: INTERNATIONAL CONFERENCE ON MULTIMODAL INTERACTION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Bengaluru India, France. pp.395 - 403, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3536221.3556601⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.PROCS.2022.09.231⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05403764v1</w:t>
+                <w:t xml:space="preserve">hal-05397935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of adaptive multimodal empathic behavior on the user interaction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Saunier</w:t>
+                <w:t xml:space="preserve">Routine mining on location sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yujin Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Knippel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVA '22: ACM International Conference on Intelligent Virtual Agents</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems (KES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Verona (Italy), France. pp.1733-1742, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.PROCS.2022.09.231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3514197.3549675⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05403668v1</w:t>
+                <w:t xml:space="preserve">hal-05403764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Multimodal Emotion Recognition in Conversation for Multi-Party Interactions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Adam</w:t>
+                <w:t xml:space="preserve">Clustering of location sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yujin Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Knippel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pauchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Saunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMI '22: INTERNATIONAL CONFERENCE ON MULTIMODAL INTERACTION</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05397935v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03596175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal adaptive empathic agent architecture</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maël Bouabdelli</w:t>
+                <w:t xml:space="preserve">Who Speaks Next ? Turn Change and Next Speaker Prediction in Multimodal Multiparty Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usman Malik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Pauchet</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kotaro Funakoshi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVA '22: ACM International Conference on Intelligent Virtual Agents</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 IEEE 32nd International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Baltimore, France. pp.349-354, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI50040.2020.00062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3514197.3551251⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05403682v1</w:t>
+                <w:t xml:space="preserve">hal-03273372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who Speaks Next ? Turn Change and Next Speaker Prediction in Multimodal Multiparty Interaction</w:t>
+                <w:t xml:space="preserve">Interactions dans les Communautés Mixtes Humains-Agents : Etat de l'Art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Saunier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kotaro Funakoshi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE 32nd International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28th JFSMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTAI50040.2020.00062⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03273372v1</w:t>
+                <w:t xml:space="preserve">hal-03273365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions dans les Communautés Mixtes Humains-Agents : Etat de l'Art</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Generic Machine Learning based Approach for Addressee Detection in Multiparty Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usman Malik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukesh Barange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naser Ghannad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pauchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Saunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th JFSMA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Intelligent Virtual Agents (IVA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France. pp.119-126, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1122445.1122456⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03273365v1</w:t>
+                <w:t xml:space="preserve">hal-02283234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Multimodal Information to Enhance Addressee Detection in Multiparty Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usman Malik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2749,915 +2771,889 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Agents and Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic. pp.267-274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02117658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generic Machine Learning based Approach for Addressee Detection in Multiparty Interaction</w:t>
+                <w:t xml:space="preserve">Performance Comparison of Machine Learning Models Trained on Manual vs ASR Transcriptions for Dialogue Act Annotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usman Malik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukesh Barange</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Naser Ghannad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pauchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Virtual Agents (IVA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE 30th International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Volos, Greece. pp.1013-1017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1122445.1122456⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02283234v1</w:t>
+                <w:t xml:space="preserve">hal-02117634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Comparison of Machine Learning Models Trained on Manual vs ASR Transcriptions for Dialogue Act Annotation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Saunier</w:t>
+                <w:t xml:space="preserve">Impact of Prosody and Facial Expressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serban Ovidiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barange M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zojaji S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pauchet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE 30th International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Volos, Greece. pp.1013-1017</w:t>
+              <w:t xml:space="preserve">Workshop Affects, Compagnons Artificiels et Interaction (WACAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02117634v1</w:t>
+                <w:t xml:space="preserve">hal-01759722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Prosody and Facial Expressions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zojaji S.</w:t>
+                <w:t xml:space="preserve">AI techniques to analyse a social network on text, user and group level : application on Galaxy2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gadek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Brunessaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Khelif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Grilheres</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Affects, Compagnons Artificiels et Interaction (WACAI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">4ème conférence sur les Applications Pratiques de l'Intelligence Artificielle APIA2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759722v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AI techniques to analyse a social network on text, user and group level : application on Galaxy2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gadek</w:t>
+                <w:t xml:space="preserve">Towards Generic Multimodal Interaction Systems based on machine learning and context awareness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usman Malik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukesh Barange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pauchet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Grilheres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème conférence sur les Applications Pratiques de l'Intelligence Artificielle APIA2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">Workshop Affects, Compagnons Artificiels et Interaction (WACAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01830922v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Generic Multimodal Interaction Systems based on machine learning and context awareness</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pedagogical Agents as Team Members: Impact of Proactive and Pedagogical Behavior on the User</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukesh Barange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pauchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Affects, Compagnons Artificiels et Interaction (WACAI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 16th Conference on Autonomous Agents and MultiAgent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Unknown, Unknown Region. pp.791--800</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02123271v1</w:t>
+                <w:t xml:space="preserve">hal-01657769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topical cohesion of communities on Twitter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gadek</w:t>
+                <w:t xml:space="preserve">Interactive narration with a child: impact of prosody and facial expressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ovidiu Șerban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukesh Barange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahba Zojaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Vercouter</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference KES-2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">the 19th ACM International Conference on Multimodal Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Glasgow, United Kingdom. pp.23-31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3136755.3136797⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01759380v1</w:t>
+                <w:t xml:space="preserve">hal-01759691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracting Contextonyms from Twitter for Stance Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gadek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josefin Betsholtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Brunessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Malandain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Agents and Artificial Intelligence, ICAART 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Porto, Portugal. pp.132--141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01759382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiparty Interactions for Coordination in a Mixed Human-Agent Teamwork</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukesh Barange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3676,329 +3672,359 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pauchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Intelligent Virtual Agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Unknown, Unknown Region. pp.29--42, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-67401-8_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedagogical Agents as Team Members: Impact of Proactive and Pedagogical Behavior on the User</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Saunier</w:t>
+                <w:t xml:space="preserve">Measures for topical cohesion of user communities on Twitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gadek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pauchet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Malandain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Khelif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vercouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 16th Conference on Autonomous Agents and MultiAgent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Unknown, Unknown Region. pp.791--800</w:t>
+              <w:t xml:space="preserve">WI 2017 - Proceedings of the International Conference on Web Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Leipzig, Germany. pp.211--218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657769v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive narration with a child: impact of prosody and facial expressions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ovidiu Șerban</w:t>
+                <w:t xml:space="preserve">Interactive Narration with a Child: Avatar versus Human in Video-Conference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ovidiu S Erban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Ruinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukesh Barange</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adeline Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 19th ACM International Conference on Multimodal Interaction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Intelligent Virtual Agents (IVA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Stockholm, Sweden. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-67401-8_44⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3136755.3136797⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01759691v1</w:t>
+                <w:t xml:space="preserve">hal-02123276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measures for topical cohesion of user communities on Twitter</w:t>
+                <w:t xml:space="preserve">Topical cohesion of communities on Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gadek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pauchet</w:t>
@@ -4033,890 +4059,851 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vercouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WI 2017 - Proceedings of the International Conference on Web Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Leipzig, Germany. pp.211--218</w:t>
+              <w:t xml:space="preserve">21st International Conference KES-2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Marseille, France. pp.584--593</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759378v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Narration with a Child: Avatar versus Human in Video-Conference</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Response latency and disfluency of children from 6 to 9 years while they are interacting with a virtual agent or a human narrator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chanoni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Virtual Agents (IVA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st CyberPsychology, CyberTherapy and Social Networking Conference (CYPSY21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Dublin, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-67401-8_44⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02123276v1</w:t>
+                <w:t xml:space="preserve">hal-02331180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response latency and disfluency of children from 6 to 9 years while they are interacting with a virtual agent or a human narrator</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Katia Rovira</w:t>
+                <w:t xml:space="preserve">Une architecture d'agent conversationnel collaboratif et pédagogique pour les simulations immersives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pauchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Chanoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st CyberPsychology, CyberTherapy and Social Networking Conference (CYPSY21)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331180v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une architecture d'agent conversationnel collaboratif et pédagogique pour les simulations immersives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Saunier</w:t>
+                <w:t xml:space="preserve">Agents pédagogiques interactifs pour l'apprentissage d'une tâche procédurale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukesh Barange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Saunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop Affects, Compagnons Artificiels et Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Brest, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1235⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123281v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agents pédagogiques interactifs pour l'apprentissage d'une tâche procédurale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mukesh Barange</w:t>
+                <w:t xml:space="preserve">A Conventional Dialogue Model based on Empirically Specified Dialogue Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dubuisson Duplessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Saunier</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chaignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Ph Kotowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Affects, Compagnons Artificiels et Interaction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 27th International Conference on Tools with Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Vietri sul Mare, Italy. pp.997-1004, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI.2015.143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1235⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02123279v1</w:t>
+                <w:t xml:space="preserve">hal-01228571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Conventional Dialogue Model based on Empirically Specified Dialogue Games</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Dubuisson Duplessis</w:t>
+                <w:t xml:space="preserve">Interagir avec un avatar dépourvu de prosodie ou de mimiques faciales : étude auprès d’enfants âgés de 6 à 11 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chanoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Ruinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pauchet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-Ph Kotowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 27th International Conference on Tools with Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journée scientifique "Interactions Homme/Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GdR ISIS et le labex SMART, Dec 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTAI.2015.143⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01228571v1</w:t>
+                <w:t xml:space="preserve">hal-02331044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interagir avec un avatar dépourvu de prosodie ou de mimiques faciales : étude auprès d’enfants âgés de 6 à 11 ans</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Katia Rovira</w:t>
+                <w:t xml:space="preserve">A bidimensional user profile to discover unpopular Web sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Malandain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pauchet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vercouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Grilheres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique "Interactions Homme/Machine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GdR ISIS et le labex SMART, Dec 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Web Intelligence &amp; Communities à WWW15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Unknown, Unknown Region. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02331044v1</w:t>
+                <w:t xml:space="preserve">hal-01759391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bidimensional user profile to discover unpopular Web sources</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Malandain</w:t>
+                <w:t xml:space="preserve">Une approche polyédrale pour le K-partitionnement de graphe appliqué à l'analyse de dialogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacharie Alès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Knippel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pauchet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Web Intelligence &amp; Communities à WWW15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Unknown, Unknown Region. pp.6</w:t>
+              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01759391v1</w:t>
+                <w:t xml:space="preserve">hal-00946469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevant sources of information are not necessarily popular ones</w:t>
               </w:r>
@@ -5021,2209 +5008,2114 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01091387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche polyédrale pour le K-partitionnement de graphe appliqué à l'analyse de dialogue</w:t>
+                <w:t xml:space="preserve">Extraction de motifs dialogiques bidimensionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zacharie Alès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Knippel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Pauchet</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vercouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA) 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00946469v1</w:t>
+                <w:t xml:space="preserve">hal-00989237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de motifs dialogiques bidimensionnels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zacharie Alès</w:t>
+                <w:t xml:space="preserve">Virtual conversational agents and social robots: converging challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Ochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian Gout</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humbert Fiorino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA) 2014</w:t>
+              <w:t xml:space="preserve">WACAI 2014 - Workshop Affect, Compagnon Artificiel, Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00989237v1</w:t>
+                <w:t xml:space="preserve">hal-01488239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual conversational agents and social robots: converging challenges</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Magalie Ochs</w:t>
+                <w:t xml:space="preserve">Spécification empirique de jeux de dialogue pour un agent interactif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dubuisson Duplessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chaignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Kotowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pauchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Humbert Fiorino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WACAI 2014 - Workshop Affect, Compagnon Artificiel, Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Rouen, France</w:t>
+              <w:t xml:space="preserve">Modèles Formels d'Interaction (MFI-2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lille, France. online proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01488239v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00927465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spécification empirique de jeux de dialogue pour un agent interactif</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactive Narration Requires Interaction and Emotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rioult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chanoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacharie Alès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ovidiu Serban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modèles Formels d'Interaction (MFI-2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Lille, France. online proceedings</w:t>
+              <w:t xml:space="preserve">5th International Conference on Agents and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00927465v1</w:t>
+                <w:t xml:space="preserve">hal-01024388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Narration Requires Interaction and Emotion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Empirical Specification of Dialogue Games for an Interactive Agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dubuisson Duplessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chaignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Kotowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ovidiu Serban</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Pécuchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Agents and Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">11th International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Salamanca, Spain. pp.49-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024388v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00927480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical Specification of Dialogue Games for an Interactive Agent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A conversational agent for information retrieval based on a study of human dialogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dubuisson Duplessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chaignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Kotowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pauchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Pécuchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS'13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Salamanca, Spain. pp.49-60</w:t>
+              <w:t xml:space="preserve">International Conference on Agent and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Vilamoura, Portugal. pp.312-317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00927480v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Methodology to Design Human-Like Embodied Conversational Agents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation de dialogues narratifs pour la conception d'un ACA narrateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rioult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Chanoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zacharie Alès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Pauchet</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ovidiu Serban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Human-Agent Interaction Design and Models (HAIDM'12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Valencia, Spain. online proceedings</w:t>
+              <w:t xml:space="preserve">WACAI'12 workshop on Affects, Compagnons Artificiels et Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Grenoble, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00927488v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01023662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conversational agent for information retrieval based on a study of human dialogues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Loisel</w:t>
+                <w:t xml:space="preserve">A Methodology to Design Human-Like Embodied Conversational Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacharie Alès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dubuisson Duplessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Kotowicz</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ovidiu Şerban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pauchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Agent and Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Vilamoura, Portugal. pp.312-317</w:t>
+              <w:t xml:space="preserve">International Workshop on Human-Agent Interaction Design and Models (HAIDM'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Valencia, Spain. online proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959088v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00927488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de dialogues narratifs pour la conception d'un ACA narrateur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconnaissance de motifs dialogiques approchés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacharie Alès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pauchet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ovidiu Serban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WACAI'12 workshop on Affects, Compagnons Artificiels et Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Grenoble, France. pp.1-8</w:t>
+              <w:t xml:space="preserve">Models Formels de l'Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Rouen, France. pp.9-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01023662v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance de motifs dialogiques approchés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zacharie Alès</w:t>
+                <w:t xml:space="preserve">Collecte, analyse et évaluation d'informations en sources ouvertes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Mombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Grilhères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Canu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Models Formels de l'Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Rouen, France. pp.9-19</w:t>
+              <w:t xml:space="preserve">Atelier COTA des 21es Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Nimes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03503109v1</w:t>
+                <w:t xml:space="preserve">hal-00537156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collecte, analyse et évaluation d'informations en sources ouvertes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extraction de motifs dans des dialogues annotés par programmation dynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Canu</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chanoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lecroq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier COTA des 21es Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Nimes, France</w:t>
+              <w:t xml:space="preserve">Modèles Formels de l'Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Lannion, France. pp.101-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00537156v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00452905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de motifs dans des dialogues annotés par programmation dynamique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cognitive Modeling of interactions during a negotiation process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chaignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pauchet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lecroq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modèles Formels de l'Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Lannion, France. pp.101-112</w:t>
+              <w:t xml:space="preserve">International Conference on Enterprise Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Barcelone, Spain. pp.221-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00452905v1</w:t>
+                <w:t xml:space="preserve">hal-00452912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive Modeling of interactions during a negotiation process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Chaignaud</w:t>
+                <w:t xml:space="preserve">Une nouvelle heuristique pour l'alignement de motifs 2D par programmation dynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chanoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lecroq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pauchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Enterprise Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Barcelone, Spain. pp.221-226</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Planification, Décision et Apprentissage pour la conduite de systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Metz, France. pp.83-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00452912v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00452916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle heuristique pour l'alignement de motifs 2D par programmation dynamique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mutual awareness in co-localized and distant collaborative tasks using shared interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pauchet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Coldefy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liv Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Louis Dit Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bouguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Planification, Décision et Apprentissage pour la conduite de systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Metz, France. pp.83-92</w:t>
+              <w:t xml:space="preserve">International Conference on Human-Computer Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Rio de Janeiro, Brazil. pp.59-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00452916v1</w:t>
+                <w:t xml:space="preserve">hal-00452942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cognitive Architecture of Human Planning and Interaction</w:t>
+                <w:t xml:space="preserve">Simulating a Human Cooperative Problem Solving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal El Fallah-Seghrouchni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chaignaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amal El Fallah-Seghrouchni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2nd European Cognitive Science Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Central and Eastern European Conference on Multi-Agent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Leipzig, Germany. pp.225-235, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-75254-7_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00452949v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00452922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating a Human Cooperative Problem Solving</w:t>
+                <w:t xml:space="preserve">A Cognitive Architecture of Human Planning and Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chaignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal El Fallah-Seghrouchni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Chaignaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Central and Eastern European Conference on Multi-Agent Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 2nd European Cognitive Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Delphe, Greece. pp.920</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00452922v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00452949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutual awareness in co-localized and distant collaborative tasks using shared interfaces</w:t>
+                <w:t xml:space="preserve">TableTops: Worthwhile Experiences of Collocated and Remote Collaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Coldefy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liv Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Louis Dit Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Bouguet</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Perron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Human-Computer Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Rio de Janeiro, Brazil. pp.59-73</w:t>
+              <w:t xml:space="preserve">IEEE International Workshop on Horizontal Interactive Human-Computer Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, United States. pp.27-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00452942v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00452930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TableTops: Worthwhile Experiences of Collocated and Remote Collaboration</w:t>
+                <w:t xml:space="preserve">A Computational Model of Human Interaction and Planning for Heterogeneous Multi-Agent Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chaignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal El Fallah-Seghrouchni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Horizontal Interactive Human-Computer Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Autonomous Agents and Multiagent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Honolulu, Hawai'i, United States. pp.391-393, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1329125.1329199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00452930v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00452945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Computational Model of Human Interaction and Planning for Heterogeneous Multi-Agent Systems</w:t>
+                <w:t xml:space="preserve">Un modèle cognitif de l'interaction pour agents logiciels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chaignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal El Fallah-Seghrouchni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Autonomous Agents and Multiagent Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Francophones des Modèles Formels de l'Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Caen, France. pp.183-192</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1329125.1329199⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00452945v1</w:t>
+                <w:t xml:space="preserve">hal-01420570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle cognitif de l'interaction pour agents logiciels</w:t>
-[...93 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A Cognitive Model of Interaction for Software Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7235,70 +7127,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal El Fallah-Seghrouchni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Intelligent Agent Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Compiègne, France. pp.81-84, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IAT.2005.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01493254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7308,181 +7200,181 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AgentSlang : une Plateforme pour Systèmes Interactifs Distribués Multi-Incarnation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandratra Rasendrasoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Bouabdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Saunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WACAI 2020 - Workshop sur les Affects, Compagnons artificiels et Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Saint Pierre d'Oléron, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0004907305960603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02933465v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions multiparties pour la coordination d'équipes mixtes humains-agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukesh Barange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7511,100 +7403,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Caen, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01567273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the engagement in the interaction between a child and a virtual agent: methodology and analysis of the Prosody</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7619,293 +7511,293 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aix Summer School on Prosody</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractéristiques des latences de réponses des enfants âgés de 6 à 9 ans selon le caractère virtuel ou humain de l’interlocuteur.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chanoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pauchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique "Interactions Homme/Machine"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">With or without prosody or facial expressions ? An interactive storytelling between an avatar and children from 6 to 11 year-old</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chanoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Ruinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pauchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Conference on Developmental Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7915,137 +7807,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enfants de 7 à 9 ans dialoguent-ils avec un agent conversationnel comme avec un interlocuteur humain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Chanoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bersoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pauchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie et Réalité Virtuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rouen et du Havre, pp.45-68, 2019, 979-10-240-1229-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02369384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8055,261 +7947,261 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring Group Cohesion: Development and Validation of the Group Cohesion Questionnaire (GCQ)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Sassier--Roublin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Benamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Benamara</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Céline Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pauchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05532877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions Collaboratives en Situations Co-localisée et Distante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coldefy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liv Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Louis Dit Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bouguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00193785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8319,134 +8211,134 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WACAI 2012, Workshop Affect, Compagnon Artificiel, Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Duhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Duhaut</w:t>
+                <w:t xml:space="preserve">Carole Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Adam</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pesty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RR-LIG-039, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00947923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8456,114 +8348,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation cognitive d'interactions humaines dans un cadre de planification multi-agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pauchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [cs.OH]. Université Paris-Nord - Paris XIII, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00125259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId184"/>
+      <w:footerReference w:type="default" r:id="rId183"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8710,51 +8602,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273651v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usman Malik" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bernard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pauchet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chatelain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Picot-Cl&#233;mente" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3354705" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03273398v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usman Malik" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Barange" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saunier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-020-00361-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953826v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gadek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Malandain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vercouter" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Khelif" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/DTA-01-2018-0006" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932003v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Al&#232;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Knippel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s021821301850001x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161345v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubuisson Duplessis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chaignaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Kotowicz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218213017600090" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121702v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759687v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2016.04.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02123282v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gout" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.29.655-683" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759396v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Noel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grilheres" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024530v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Serban" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bersoult" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lebertois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chanoni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.28.101-130" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452901v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Fallah-Seghrouchni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.24.67-96" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-5K3J97S7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450114v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El-Abed" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Merabti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Prieur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecroq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397952v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sassier--Roublin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3717511.3747080" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646751v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596175v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujin Yan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05403628v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandratra Rasendrasoa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Adam" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05403764v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PROCS.2022.09.231" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05403668v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Bouabdelli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3514197.3549675" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397935v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3536221.3556601" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05403682v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3514197.3551251" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03273372v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kotaro Funakoshi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI50040.2020.00062" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03273365v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02117658v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283234v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naser Ghannad" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1122445.1122456" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02117634v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759722v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serban Ovidiu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barange M." TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zojaji S." TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A." TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830922v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Brunessaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02123271v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759380v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759382v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefin Betsholtz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01657771v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67401-8_4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01657769v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759691v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu &#536;erban" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahba Zojaji" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Richard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3136755.3136797" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759378v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02123276v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu S Erban" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Ruinet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67401-8_44" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331180v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brisson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Rovira" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02123281v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barange" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saunier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02123279v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1235" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228571v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ph Kotowicz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2015.143" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331044v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759391v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091387v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain No&#235;l No&#235;l" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grilh&#232;res" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946469v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989237v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488239v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ochs" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humbert Fiorino" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927465v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024388v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rioult" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927480v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre P&#233;cuchet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927488v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu &#350;erban" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959088v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Loisel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023662v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Chanoni" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03503109v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537156v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mombrun" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Canu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452905v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452912v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Floch" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452916v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452949v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452922v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75254-7_23" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T3LWSKTX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452942v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Coldefy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liv Lefebvre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Louis Dit Picard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bouguet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452930v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Perron" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452945v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1329125.1329199" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420570v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493254v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAT.2005.4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933465v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004907305960603" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567273v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352132v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352105v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331260v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369384v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532877v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benamara" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clavel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193785v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coldefy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00947923v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Duhaut" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Adam" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pesty" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00125259v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273651v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usman Malik" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bernard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pauchet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chatelain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Picot-Cl&#233;mente" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3354705" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03273398v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usman Malik" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Barange" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saunier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-020-00361-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953826v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gadek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Malandain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vercouter" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Khelif" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/DTA-01-2018-0006" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932003v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Al&#232;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Knippel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s021821301850001x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161345v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubuisson Duplessis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chaignaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Kotowicz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218213017600090" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121702v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759687v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2016.04.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02123282v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gout" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.29.655-683" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759396v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Noel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grilheres" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024530v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Serban" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bersoult" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lebertois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chanoni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.28.101-130" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452901v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Fallah-Seghrouchni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.24.67-96" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-5K3J97S7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450114v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El-Abed" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Merabti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Prieur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecroq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397952v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sassier--Roublin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3717511.3747080" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646751v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05403668v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandratra Rasendrasoa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Bouabdelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3514197.3549675" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05403682v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3514197.3551251" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397935v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Adam" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3536221.3556601" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05403764v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujin Yan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PROCS.2022.09.231" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596175v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03273372v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kotaro Funakoshi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI50040.2020.00062" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03273365v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283234v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naser Ghannad" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1122445.1122456" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02117658v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02117634v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759722v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serban Ovidiu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barange M." TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zojaji S." TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A." TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830922v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Brunessaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02123271v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01657769v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759691v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu &#536;erban" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahba Zojaji" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Richard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3136755.3136797" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759382v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefin Betsholtz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01657771v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67401-8_4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759378v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02123276v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu S Erban" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Ruinet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67401-8_44" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759380v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331180v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brisson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Rovira" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02123281v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barange" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saunier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02123279v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1235" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228571v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ph Kotowicz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2015.143" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331044v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759391v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946469v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091387v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain No&#235;l No&#235;l" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grilh&#232;res" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989237v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488239v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ochs" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humbert Fiorino" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927465v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024388v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rioult" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927480v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre P&#233;cuchet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959088v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Loisel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023662v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Chanoni" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927488v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu &#350;erban" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03503109v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537156v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mombrun" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Canu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452905v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452912v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Floch" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452916v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452942v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Coldefy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liv Lefebvre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Louis Dit Picard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bouguet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452922v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75254-7_23" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T3LWSKTX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452949v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452930v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Perron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452945v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1329125.1329199" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420570v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493254v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAT.2005.4" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933465v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004907305960603" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567273v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352132v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352105v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331260v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369384v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532877v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benamara" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clavel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193785v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coldefy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00947923v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Duhaut" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Adam" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pesty" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00125259v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>