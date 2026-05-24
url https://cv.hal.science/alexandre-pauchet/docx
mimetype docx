--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -1788,603 +1788,603 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04646751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of adaptive multimodal empathic behavior on the user interaction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Routine mining on location sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandratra Rasendrasoa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Saunier</w:t>
+                <w:t xml:space="preserve">Yujin Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Knippel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVA '22: ACM International Conference on Intelligent Virtual Agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3514197.3549675⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems (KES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Verona (Italy), France. pp.1733-1742, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.PROCS.2022.09.231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05403668v1</w:t>
+                <w:t xml:space="preserve">hal-05403764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal adaptive empathic agent architecture</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clustering of location sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandratra Rasendrasoa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Saunier</w:t>
+                <w:t xml:space="preserve">Yujin Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Knippel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pauchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVA '22: ACM International Conference on Intelligent Virtual Agents</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05403682v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03596175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Multimodal Emotion Recognition in Conversation for Multi-Party Interactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Impact of adaptive multimodal empathic behavior on the user interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukesh Barange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandratra Rasendrasoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Adam</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Bouabdelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pauchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Saunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMI '22: INTERNATIONAL CONFERENCE ON MULTIMODAL INTERACTION</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3536221.3556601⟩</w:t>
+              <w:t xml:space="preserve">IVA '22: ACM International Conference on Intelligent Virtual Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Faro Portugal, France. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3514197.3549675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05397935v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05403668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routine mining on location sequences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yujin Yan</w:t>
+                <w:t xml:space="preserve">Real-Time Multimodal Emotion Recognition in Conversation for Multi-Party Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandratra Rasendrasoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Knippel</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Saunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems (KES)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.PROCS.2022.09.231⟩</w:t>
+              <w:t xml:space="preserve">ICMI '22: INTERNATIONAL CONFERENCE ON MULTIMODAL INTERACTION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Bengaluru India, France. pp.395 - 403, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3536221.3556601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05403764v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering of location sequences</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Knippel</w:t>
+                <w:t xml:space="preserve">Multimodal adaptive empathic agent architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukesh Barange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandratra Rasendrasoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Bouabdelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pauchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IVA '22: ACM International Conference on Intelligent Virtual Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Faro Portugal, France. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3514197.3551251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03596175v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05403682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Who Speaks Next ? Turn Change and Next Speaker Prediction in Multimodal Multiparty Interaction</w:t>
               </w:r>
@@ -2563,265 +2563,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03273365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generic Machine Learning based Approach for Addressee Detection in Multiparty Interaction</w:t>
+                <w:t xml:space="preserve">Using Multimodal Information to Enhance Addressee Detection in Multiparty Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usman Malik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukesh Barange</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Naser Ghannad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pauchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Virtual Agents (IVA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Agents and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic. pp.267-274</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02283234v1</w:t>
+                <w:t xml:space="preserve">hal-02117658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Multimodal Information to Enhance Addressee Detection in Multiparty Interaction</w:t>
+                <w:t xml:space="preserve">A Generic Machine Learning based Approach for Addressee Detection in Multiparty Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usman Malik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukesh Barange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naser Ghannad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pauchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Agents and Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Intelligent Virtual Agents (IVA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France. pp.119-126, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1122445.1122456⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02117658v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02283234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Comparison of Machine Learning Models Trained on Manual vs ASR Transcriptions for Dialogue Act Annotation</w:t>
               </w:r>
@@ -3263,899 +3263,899 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02123271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedagogical Agents as Team Members: Impact of Proactive and Pedagogical Behavior on the User</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Saunier</w:t>
+                <w:t xml:space="preserve">Topical cohesion of communities on Twitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gadek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pauchet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Malandain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Khelif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vercouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 16th Conference on Autonomous Agents and MultiAgent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Unknown, Unknown Region. pp.791--800</w:t>
+              <w:t xml:space="preserve">21st International Conference KES-2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Marseille, France. pp.584--593</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01657769v1</w:t>
+                <w:t xml:space="preserve">hal-01759380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive narration with a child: impact of prosody and facial expressions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extracting Contextonyms from Twitter for Stance Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gadek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ovidiu Șerban</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sahba Zojaji</w:t>
+                <w:t xml:space="preserve">Josefin Betsholtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adeline Richard</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Brunessaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Malandain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 19th ACM International Conference on Multimodal Interaction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th International Conference on Agents and Artificial Intelligence, ICAART 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Porto, Portugal. pp.132--141</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01759691v1</w:t>
+                <w:t xml:space="preserve">hal-01759382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting Contextonyms from Twitter for Stance Detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Josefin Betsholtz</w:t>
+                <w:t xml:space="preserve">Multiparty Interactions for Coordination in a Mixed Human-Agent Teamwork</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukesh Barange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pauchet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Agents and Artificial Intelligence, ICAART 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Intelligent Virtual Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Unknown, Unknown Region. pp.29--42, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-67401-8_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759382v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiparty Interactions for Coordination in a Mixed Human-Agent Teamwork</w:t>
+                <w:t xml:space="preserve">Pedagogical Agents as Team Members: Impact of Proactive and Pedagogical Behavior on the User</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukesh Barange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pauchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Intelligent Virtual Agents</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the 16th Conference on Autonomous Agents and MultiAgent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Unknown, Unknown Region. pp.791--800</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657771v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measures for topical cohesion of user communities on Twitter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gadek</w:t>
+                <w:t xml:space="preserve">Interactive narration with a child: impact of prosody and facial expressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ovidiu Șerban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukesh Barange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahba Zojaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Vercouter</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WI 2017 - Proceedings of the International Conference on Web Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">the 19th ACM International Conference on Multimodal Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Glasgow, United Kingdom. pp.23-31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3136755.3136797⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759378v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Narration with a Child: Avatar versus Human in Video-Conference</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measures for topical cohesion of user communities on Twitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gadek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mukesh Barange</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Malandain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Khelif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vercouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Virtual Agents (IVA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WI 2017 - Proceedings of the International Conference on Web Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Leipzig, Germany. pp.211--218</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02123276v1</w:t>
+                <w:t xml:space="preserve">hal-01759378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topical cohesion of communities on Twitter</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactive Narration with a Child: Avatar versus Human in Video-Conference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Vercouter</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ovidiu S Erban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Ruinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukesh Barange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference KES-2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Intelligent Virtual Agents (IVA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Stockholm, Sweden. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-67401-8_44⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759380v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response latency and disfluency of children from 6 to 9 years while they are interacting with a virtual agent or a human narrator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4561,51 +4561,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interagir avec un avatar dépourvu de prosodie ou de mimiques faciales : étude auprès d’enfants âgés de 6 à 11 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chanoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Ruinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4788,247 +4788,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01759391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche polyédrale pour le K-partitionnement de graphe appliqué à l'analyse de dialogue</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Knippel</w:t>
+                <w:t xml:space="preserve">Relevant sources of information are not necessarily popular ones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Noël Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pauchet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Grilhères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Malandain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vercouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">International Conference on Web Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00946469v1</w:t>
+                <w:t xml:space="preserve">hal-01091387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevant sources of information are not necessarily popular ones</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Noël Noël</w:t>
+                <w:t xml:space="preserve">Une approche polyédrale pour le K-partitionnement de graphe appliqué à l'analyse de dialogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacharie Alès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Knippel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pauchet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Web Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01091387v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction de motifs dialogiques bidimensionnels</w:t>
               </w:r>
@@ -5587,377 +5587,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00927480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conversational agent for information retrieval based on a study of human dialogues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Methodology to Design Human-Like Embodied Conversational Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacharie Alès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dubuisson Duplessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Loisel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Kotowicz</w:t>
+                <w:t xml:space="preserve">Ovidiu Şerban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pauchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Agent and Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Vilamoura, Portugal. pp.312-317</w:t>
+              <w:t xml:space="preserve">International Workshop on Human-Agent Interaction Design and Models (HAIDM'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Valencia, Spain. online proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00959088v1</w:t>
+                <w:t xml:space="preserve">hal-00927488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de dialogues narratifs pour la conception d'un ACA narrateur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A conversational agent for information retrieval based on a study of human dialogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dubuisson Duplessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chaignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Kotowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pauchet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ovidiu Serban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WACAI'12 workshop on Affects, Compagnons Artificiels et Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Grenoble, France. pp.1-8</w:t>
+              <w:t xml:space="preserve">International Conference on Agent and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Vilamoura, Portugal. pp.312-317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01023662v1</w:t>
+                <w:t xml:space="preserve">hal-00959088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Methodology to Design Human-Like Embodied Conversational Agents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation de dialogues narratifs pour la conception d'un ACA narrateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rioult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Chanoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zacharie Alès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Pauchet</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ovidiu Serban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Human-Agent Interaction Design and Models (HAIDM'12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Valencia, Spain. online proceedings</w:t>
+              <w:t xml:space="preserve">WACAI'12 workshop on Affects, Compagnons Artificiels et Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Grenoble, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00927488v1</w:t>
+                <w:t xml:space="preserve">hal-01023662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance de motifs dialogiques approchés</w:t>
               </w:r>
@@ -6051,51 +6051,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Mombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Grilhères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Canu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6412,432 +6412,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00452916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutual awareness in co-localized and distant collaborative tasks using shared interfaces</w:t>
+                <w:t xml:space="preserve">A Cognitive Architecture of Human Planning and Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chaignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal El Fallah-Seghrouchni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Human-Computer Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Rio de Janeiro, Brazil. pp.59-73</w:t>
+              <w:t xml:space="preserve">The 2nd European Cognitive Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Delphe, Greece. pp.920</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00452942v1</w:t>
+                <w:t xml:space="preserve">hal-00452949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating a Human Cooperative Problem Solving</w:t>
+                <w:t xml:space="preserve">Mutual awareness in co-localized and distant collaborative tasks using shared interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Coldefy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liv Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Louis Dit Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bouguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Central and Eastern European Conference on Multi-Agent Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Human-Computer Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Rio de Janeiro, Brazil. pp.59-73</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00452922v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00452942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cognitive Architecture of Human Planning and Interaction</w:t>
+                <w:t xml:space="preserve">Simulating a Human Cooperative Problem Solving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal El Fallah-Seghrouchni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chaignaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amal El Fallah-Seghrouchni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2nd European Cognitive Science Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Central and Eastern European Conference on Multi-Agent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Leipzig, Germany. pp.225-235, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-75254-7_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00452949v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00452922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TableTops: Worthwhile Experiences of Collocated and Remote Collaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Coldefy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liv Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Louis Dit Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Perron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7214,77 +7214,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AgentSlang : une Plateforme pour Systèmes Interactifs Distribués Multi-Incarnation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandratra Rasendrasoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Bouabdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7439,51 +7439,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the engagement in the interaction between a child and a virtual agent: methodology and analysis of the Prosody</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7547,51 +7547,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractéristiques des latences de réponses des enfants âgés de 6 à 9 ans selon le caractère virtuel ou humain de l’interlocuteur.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chanoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7681,51 +7681,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">With or without prosody or facial expressions ? An interactive storytelling between an avatar and children from 6 to 11 year-old</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chanoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Ruinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7821,77 +7821,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enfants de 7 à 9 ans dialoguent-ils avec un agent conversationnel comme avec un interlocuteur humain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Chanoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bersoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pauchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8101,77 +8101,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coldefy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liv Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Louis Dit Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bouguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -8602,51 +8602,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273651v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usman Malik" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bernard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pauchet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chatelain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Picot-Cl&#233;mente" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3354705" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03273398v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usman Malik" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Barange" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saunier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-020-00361-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953826v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gadek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Malandain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vercouter" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Khelif" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/DTA-01-2018-0006" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932003v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Al&#232;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Knippel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s021821301850001x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161345v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubuisson Duplessis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chaignaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Kotowicz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218213017600090" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121702v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759687v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2016.04.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02123282v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gout" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.29.655-683" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759396v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Noel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grilheres" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024530v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Serban" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bersoult" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lebertois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chanoni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.28.101-130" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452901v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Fallah-Seghrouchni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.24.67-96" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-5K3J97S7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450114v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El-Abed" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Merabti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Prieur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecroq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397952v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sassier--Roublin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3717511.3747080" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646751v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05403668v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandratra Rasendrasoa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Bouabdelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3514197.3549675" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05403682v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3514197.3551251" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397935v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Adam" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3536221.3556601" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05403764v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujin Yan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PROCS.2022.09.231" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596175v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03273372v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kotaro Funakoshi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI50040.2020.00062" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03273365v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283234v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naser Ghannad" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1122445.1122456" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02117658v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02117634v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759722v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serban Ovidiu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barange M." TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zojaji S." TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A." TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830922v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Brunessaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02123271v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01657769v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759691v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu &#536;erban" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahba Zojaji" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Richard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3136755.3136797" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759382v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefin Betsholtz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01657771v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67401-8_4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759378v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02123276v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu S Erban" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Ruinet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67401-8_44" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759380v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331180v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brisson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Rovira" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02123281v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barange" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saunier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02123279v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1235" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228571v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ph Kotowicz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2015.143" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331044v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759391v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946469v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091387v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain No&#235;l No&#235;l" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grilh&#232;res" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989237v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488239v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ochs" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humbert Fiorino" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927465v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024388v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rioult" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927480v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre P&#233;cuchet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959088v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Loisel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023662v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Chanoni" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927488v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu &#350;erban" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03503109v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537156v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mombrun" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Canu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452905v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452912v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Floch" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452916v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452942v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Coldefy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liv Lefebvre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Louis Dit Picard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bouguet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452922v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75254-7_23" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T3LWSKTX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452949v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452930v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Perron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452945v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1329125.1329199" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420570v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493254v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAT.2005.4" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933465v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004907305960603" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567273v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352132v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352105v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331260v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369384v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532877v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benamara" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clavel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193785v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coldefy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00947923v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Duhaut" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Adam" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pesty" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00125259v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273651v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usman Malik" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bernard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pauchet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chatelain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Picot-Cl&#233;mente" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3354705" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03273398v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usman Malik" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Barange" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saunier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-020-00361-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953826v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gadek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Malandain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vercouter" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Khelif" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/DTA-01-2018-0006" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932003v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Al&#232;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Knippel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s021821301850001x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161345v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubuisson Duplessis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chaignaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Kotowicz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218213017600090" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121702v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759687v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2016.04.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02123282v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gout" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.29.655-683" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759396v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Noel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grilheres" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024530v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Serban" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bersoult" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lebertois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chanoni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.28.101-130" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452901v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Fallah-Seghrouchni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.24.67-96" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-5K3J97S7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450114v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El-Abed" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Merabti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Prieur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecroq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397952v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sassier--Roublin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3717511.3747080" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646751v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05403764v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujin Yan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PROCS.2022.09.231" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596175v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05403668v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandratra Rasendrasoa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Bouabdelli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3514197.3549675" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397935v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Adam" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3536221.3556601" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05403682v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3514197.3551251" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03273372v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kotaro Funakoshi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI50040.2020.00062" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03273365v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02117658v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283234v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naser Ghannad" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1122445.1122456" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02117634v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759722v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serban Ovidiu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barange M." TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zojaji S." TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A." TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830922v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Brunessaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02123271v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759380v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759382v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefin Betsholtz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01657771v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67401-8_4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01657769v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759691v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu &#536;erban" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahba Zojaji" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Richard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3136755.3136797" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759378v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02123276v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu S Erban" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Ruinet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67401-8_44" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331180v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brisson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Rovira" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02123281v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barange" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saunier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02123279v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1235" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228571v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ph Kotowicz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2015.143" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331044v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759391v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091387v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain No&#235;l No&#235;l" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grilh&#232;res" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946469v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989237v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488239v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ochs" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humbert Fiorino" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927465v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024388v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rioult" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927480v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre P&#233;cuchet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927488v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu &#350;erban" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959088v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Loisel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023662v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Chanoni" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03503109v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537156v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mombrun" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Canu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452905v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452912v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Floch" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452916v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452949v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452942v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Coldefy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liv Lefebvre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Louis Dit Picard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bouguet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452922v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75254-7_23" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T3LWSKTX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452930v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Perron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452945v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1329125.1329199" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420570v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493254v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAT.2005.4" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933465v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004907305960603" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567273v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352132v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352105v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331260v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369384v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532877v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benamara" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clavel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193785v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coldefy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00947923v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Duhaut" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Adam" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pesty" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00125259v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>