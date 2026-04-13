--- v0 (2026-03-09)
+++ v1 (2026-04-13)
@@ -310,883 +310,883 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03742055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An energy-based model to analyze growth data of earthworms exposed to two fungicides</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative genotoxic potential of 27 polycyclic aromatic hydrocarbons in three human cell lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Pelosi</w:t>
+                <w:t xml:space="preserve">Florence Tomasetig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Nelieu</w:t>
+                <w:t xml:space="preserve">C. Tebby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Lamy</w:t>
+                <w:t xml:space="preserve">Vanessa Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">F. Zeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-019-06985-z⟩</w:t>
+              <w:t xml:space="preserve">Toxicology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 326, pp.99-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2020.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02882422v1</w:t>
+                <w:t xml:space="preserve">hal-02556779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two years field experiment to assess the impact of two fungicides on earthworm communities and their recovery</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An energy-based model to analyze growth data of earthworms exposed to two fungicides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Beaudouin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Céline Pelosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Nelieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2020.110979⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (1), pp.741-750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-019-06985-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02937897v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02882422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil dissipation and bioavailability to earthworms of two fungicides under laboratory and field conditions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A two years field experiment to assess the impact of two fungicides on earthworm communities and their recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Amossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Brulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cleo Tebby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 203, pp.110979. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2020.110979⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-020-10222-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02937907v1</w:t>
+                <w:t xml:space="preserve">hal-02937897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative genotoxic potential of 27 polycyclic aromatic hydrocarbons in three human cell lines</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Graillot</w:t>
+                <w:t xml:space="preserve">Soil dissipation and bioavailability to earthworms of two fungicides under laboratory and field conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Nelieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Zeman</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Ghislaine Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Amossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 326, pp.99-105. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (34), pp.43044-43055. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2020.03.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-020-10222-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556779v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02937907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthworms mitigate pesticide effects on soil microbial activities</w:t>
+                <w:t xml:space="preserve">Effects of two common fungicides on the reproduction of Aporrectodea caliginosa in natural soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Amossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Cheviron</w:t>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (1535), 11 p. </w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 181, pp.518-524. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.01535⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2019.06.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02172492v1</w:t>
+                <w:t xml:space="preserve">hal-02244969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of two common fungicides on the reproduction of Aporrectodea caliginosa in natural soil</w:t>
+                <w:t xml:space="preserve">Earthworms mitigate pesticide effects on soil microbial activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Mougin</w:t>
+                <w:t xml:space="preserve">Nathalie Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 181, pp.518-524. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1535), 11 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2019.06.049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.01535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02244969v1</w:t>
+                <w:t xml:space="preserve">hal-02172492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a better understanding of the life cycle of the earthworm Aporrectodea caliginosa: new data and energy-based modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pedobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 77, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1214,291 +1214,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refining uptake and depuration constants for fluoroalkyl chemicals in Chironomus riparius larvae on the basis of experimental results and modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First record of terrestrial Enchytraeidae (Annelida: Clitellata) in Versailles palace’s park, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Amossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Bertin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gergely Boros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelosi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2017.12.011⟩</w:t>
+              <w:t xml:space="preserve">Opuscula Zoologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48 (Supplementum 2), pp.53-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18348/opzool.2017.S2.53⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01666918v1</w:t>
+                <w:t xml:space="preserve">hal-01713776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First record of terrestrial Enchytraeidae (Annelida: Clitellata) in Versailles palace’s park, France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Amossé</w:t>
+                <w:t xml:space="preserve">Refining uptake and depuration constants for fluoroalkyl chemicals in Chironomus riparius larvae on the basis of experimental results and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît J.D. Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gergely Boros</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Débora da Silva Avelar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Opuscula Zoologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 48 (Supplementum 2), pp.53-58. </w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 149, pp.284-290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18348/opzool.2017.S2.53⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2017.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713776v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01666918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term effects of two fungicides on enchytraeid and earthworm communities under field conditions</w:t>
               </w:r>
@@ -1510,64 +1510,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Amossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 27 (3), pp.300-312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1614,77 +1614,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bioenergetics model of the entire life cycle of the three-spined stickleback, gasterosteus aculeatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Leloutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology of Freshwater Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 27 (1), pp.116-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1712,3028 +1712,3028 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01673454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aporrectodea caliginosa, a relevant earthworm species for a posteriori pesticide risk assessment: current knowledge and recommendations for culture and experimental design</w:t>
+                <w:t xml:space="preserve">How to assess the feeding activity in ecotoxicological laboratory tests using enchytraeids?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Roudine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Amossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 25 (34), pp.33867-33881. </w:t>
+              <w:t xml:space="preserve">, 2018, 25 (34), pp.33844-33848. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-018-2579-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-018-1701-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01821842v1</w:t>
+                <w:t xml:space="preserve">hal-01736375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to assess the feeding activity in ecotoxicological laboratory tests using enchytraeids?</w:t>
+                <w:t xml:space="preserve">Aporrectodea caliginosa, a relevant earthworm species for a posteriori pesticide risk assessment: current knowledge and recommendations for culture and experimental design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Amossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sacha Roudine</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Christopher N. Lowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 25 (34), pp.33844-33848. </w:t>
+              <w:t xml:space="preserve">, 2018, 25 (34), pp.33867-33881. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-018-1701-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-018-2579-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736375v1</w:t>
+                <w:t xml:space="preserve">hal-01821842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modelling approaches for assessing cosmetic ingredients safety</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differences in sensitivity between earthworms and enchytraeids exposed to two commercial fungicides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Y. Bois</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Céline Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelosi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tox.2016.05.026⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 140, pp.177-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2017.02.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01863940v1</w:t>
+                <w:t xml:space="preserve">hal-01530807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in sensitivity between earthworms and enchytraeids exposed to two commercial fungicides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Bart</w:t>
+                <w:t xml:space="preserve">Multiscale modelling approaches for assessing cosmetic ingredients safety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Y. Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan G. Diaz Ochoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Gajewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Kovarich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Laurent</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Klaus Mauch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 140, pp.177-184. </w:t>
+              <w:t xml:space="preserve">Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 392, pp.130-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2017.02.052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tox.2016.05.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01530807v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01863940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of real-time mixture cytotoxicity data following repeated exposure using BK/TD models</w:t>
+                <w:t xml:space="preserve">Perspectives for integrating human and environmental exposure assessments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Teng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cleo Tebby</w:t>
+                <w:t xml:space="preserve">Philippe Ciffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Barcellini-Couget</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N. Roth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.taap.2016.06.018⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 568, pp.512-521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.11.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01532587v1</w:t>
+                <w:t xml:space="preserve">hal-01531643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the metabolic clearance of benzophenone-2, and its interaction with isoeugenol and coumarin using cryopreserved human hepatocytes in primary culture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Analysis of real-time mixture cytotoxicity data following repeated exposure using BK/TD models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Teng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cleo Tebby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Barcellini-Couget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Rahmani</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Céline Brochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 90, pp.55-63. </w:t>
+              <w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 305, pp.118-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fct.2016.01.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.taap.2016.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01862935v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zebrafish-based reporter gene assays reveal different estrogenic activities in river waters compared to a conventional human-derived assay</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manoj Sonavane</w:t>
+                <w:t xml:space="preserve">Prediction of the metabolic clearance of benzophenone-2, and its interaction with isoeugenol and coumarin using cryopreserved human hepatocytes in primary culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Teng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+                <w:t xml:space="preserve">Romain Salle-Siri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Maillot-Maréchal</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roger Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.01.187⟩</w:t>
+              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 90, pp.55-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fct.2016.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531608v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01862935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives for integrating human and environmental exposure assessments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zebrafish-based reporter gene assays reveal different estrogenic activities in river waters compared to a conventional human-derived assay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoj Sonavane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ciffroy</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Maillot-Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 568, pp.512-521. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.11.083⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 550, pp.934-939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.01.187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01531643v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BK/TD models for analyzing in vitro impedance data on cytotoxicity.</w:t>
+                <w:t xml:space="preserve">Energy-based modelling to assess effects of chemicals on Caenorhabditis elegans: A case study on uranium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Teng</w:t>
+                <w:t xml:space="preserve">Benoit Goussen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Barcellini-Couget</w:t>
+                <w:t xml:space="preserve">Morgan Dutilleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Beaudouin</w:t>
+                <w:t xml:space="preserve">Adeline Buisset-Goussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Brochot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Georges de Sousa</w:t>
+                <w:t xml:space="preserve">Jean-Marc Bonzom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 235 (2), pp.96-106. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120, pp.507 - 514. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2015.03.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2014.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01146616v1</w:t>
+                <w:t xml:space="preserve">hal-01083767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Individual-Based Model of Zebrafish Population Dynamics Accounting for Energy Dynamics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microscale ecotoxicity testing of Moselle river watershed (Lorraine Province, France) sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Goussen</w:t>
+                <w:t xml:space="preserve">Jean François Férard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Piccini</w:t>
+                <w:t xml:space="preserve">Karen F. Burga Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Starrlight Augustine</w:t>
+                <w:t xml:space="preserve">Christian Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Devillers</w:t>
+                <w:t xml:space="preserve">Pakawadee Sutthivaiyakit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (5), pp.e0125841. </w:t>
+              <w:t xml:space="preserve">Journal of Xenobiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (1), pp.5125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0125841⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4081/xeno.2015.5125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01690258v1</w:t>
+                <w:t xml:space="preserve">hal-01254246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transgenerational Adaptation to Pollution Changes Energy Allocation in Populations of Nematodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonzom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 49 (20), pp.12500-12508. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.est.5b03405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01213081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodistribution and Clearance of TiO2 Nanoparticles in Rats after Intravenous Injection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Elgrabli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan Elgrabli</w:t>
+                <w:t xml:space="preserve">Remy Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remy Beaudouin</w:t>
+                <w:t xml:space="preserve">Nawel Jbilou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nawel Jbilou</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Magali Floriani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (4), pp.e0124490. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0124490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01690259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscale ecotoxicity testing of Moselle river watershed (Lorraine Province, France) sediments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BK/TD models for analyzing in vitro impedance data on cytotoxicity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Teng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean François Férard</w:t>
+                <w:t xml:space="preserve">S Barcellini-Couget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen F. Burga Pérez</w:t>
+                <w:t xml:space="preserve">R Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Blaise</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pakawadee Sutthivaiyakit</w:t>
+                <w:t xml:space="preserve">C Brochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Xenobiotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4081/xeno.2015.5125⟩</w:t>
+              <w:t xml:space="preserve">Toxicology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 235 (2), pp.96-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2015.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01254246v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01146616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-based modelling to assess effects of chemicals on Caenorhabditis elegans: A case study on uranium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">An Individual-Based Model of Zebrafish Population Dynamics Accounting for Energy Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémy Beaudouin</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Piccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Dutilleul</w:t>
+                <w:t xml:space="preserve">Starrlight Augustine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Buisset-Goussen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Bonzom</w:t>
+                <w:t xml:space="preserve">James Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 120, pp.507 - 514. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (5), pp.e0125841. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2014.09.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0125841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01083767v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the binding affinity of steroids to zebrafish sex hormone-binding globulin</w:t>
+                <w:t xml:space="preserve">Prédictions par lecture croisée du potentiel sensibilisant des substances chimiques : un exercice du groupe de travail FRANCOPA sur la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.K. Saxena</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Enrico Mombelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.M. Balaramnavar</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Boisleve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pallardy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAR and QSAR in Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/1062936X.2014.909197⟩</w:t>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (6), pp.467-475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ers.2014.0744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01855497v1</w:t>
+                <w:t xml:space="preserve">ineris-01855019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Physiologically Based Toxicokinetic Model for the Zebrafish Danio rerio</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Modelling the binding affinity of steroids to zebrafish sex hormone-binding globulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.K. Saxena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Olivier Palluel</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.M. Balaramnavar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es404301q⟩</w:t>
+              <w:t xml:space="preserve">SAR and QSAR in Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25 (5), pp.407-421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1062936X.2014.909197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01710151v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01855497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédictions par lecture croisée du potentiel sensibilisant des substances chimiques : un exercice du groupe de travail FRANCOPA sur la recherche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">A Physiologically Based Toxicokinetic Model for the Zebrafish Danio rerio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Mombelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Pallardy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Palluel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 13 (6), pp.467-475. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48 (1), pp.781-790. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/ers.2014.0744⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/es404301q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01855019v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01710151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation du risque chimique en santé-travail et en santé-environnement : objectifs et méthodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Valeurs limites d'exposition professionnelles (VLEP),valeurs toxicologiques de référence (VTR) :objectifs et méthodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonvallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Lafon</w:t>
+                <w:t xml:space="preserve">Mounia El Yamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Karg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 12 (5), pp.434-441. </w:t>
+              <w:t xml:space="preserve">, 2013, 12 (5), pp.442-449. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/ers.2013.0646⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/ers.2013.0647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00936256v1</w:t>
+                <w:t xml:space="preserve">hal-00936267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of bisphenol A on different trophic levels in a lotic experimental ecosystem</w:t>
+                <w:t xml:space="preserve">A non-invasive method based on head morphology to sex mature three-spined stickleback (Gasterosteus aculeatus L.) in rearing conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulwen de Kermoysan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2013.09.034⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 244 (2), pp.148-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mbs.2013.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00963498v1</w:t>
+                <w:t xml:space="preserve">ineris-00963499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeurs limites d'exposition professionnelles (VLEP),valeurs toxicologiques de référence (VTR) :objectifs et méthodes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck Karg</w:t>
+                <w:t xml:space="preserve">Exposure assessment of phthalates in French pregnant women : Results of the ELFE pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Anna Zeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Tack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Barneaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 216 (3), pp.271-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2012.12.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/ers.2013.0647⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00936267v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-invasive method based on head morphology to sex mature three-spined stickleback (Gasterosteus aculeatus L.) in rearing conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Évaluation du risque chimique en santé-travail et en santé-environnement : objectifs et méthodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bonvallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Karg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Biosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mbs.2013.05.001⟩</w:t>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (5), pp.434-441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ers.2013.0646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00963499v1</w:t>
+                <w:t xml:space="preserve">hal-00936256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure assessment of phthalates in French pregnant women : Results of the ELFE pilot study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of bisphenol A on different trophic levels in a lotic experimental ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulwen de Kermoysan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Anna Zeman</w:t>
+                <w:t xml:space="preserve">Sandrine Joachim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Boudet</w:t>
+                <w:t xml:space="preserve">Patrick Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Tack</w:t>
+                <w:t xml:space="preserve">Matthieu Lonjaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Barneaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Brochot</w:t>
+                <w:t xml:space="preserve">Cléo Tebby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 216 (3), pp.271-279. </w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 144, pp.186-198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2012.12.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2013.09.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00963467v1</w:t>
+                <w:t xml:space="preserve">ineris-00963498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of dose-hepatotoxic response in humans based on toxicokinetic/toxicodynamic modeling with or without in vivo data : A case study with acetaminophen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Anna Zeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Mombelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Desmots</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4784,77 +4784,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives for integrating human and environmental risk assessment and synergies with socio-economic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerrit Schuurmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Faust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4918,64 +4918,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of species sensitivity distributions based on population or individual endpoints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 32 (5), pp.1173-1177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5009,103 +5009,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of a multi-generation exposure to uranium on Caenorhabditis elegans life parameters and sensitivity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Dutilleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Buisset-Goussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 22 (5), pp.869-878. </w:t>
@@ -5155,77 +5155,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-scale modeling framework for individualized, spatiotemporal prediction of drug effects and toxicological risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan G. Diaz Ochoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José M. Zaldivar Comenges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5283,355 +5283,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00961795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of computational models for the risk assessment of cosmetic ingredients</w:t>
+                <w:t xml:space="preserve">Metabolomics-on-a-Chip and Predictive Systems Toxicology in Microfluidic Bioartificial Organs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soheila Anzali</w:t>
+                <w:t xml:space="preserve">Laetitia Shintu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael R. Berthold</w:t>
+                <w:t xml:space="preserve">Régis Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Fioravanzo</w:t>
+                <w:t xml:space="preserve">Vincent Navratil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Neagu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
+                <w:t xml:space="preserve">Jean-Matthieu Prot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Pontoizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFSCC Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 84 (4), pp.1840-1848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ac2011075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00963409v1</w:t>
+                <w:t xml:space="preserve">hal-00699575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics-on-a-Chip and Predictive Systems Toxicology in Microfluidic Bioartificial Organs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of computational models for the risk assessment of cosmetic ingredients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Navratil</w:t>
+                <w:t xml:space="preserve">Soheila Anzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Matthieu Prot</w:t>
+                <w:t xml:space="preserve">Michael R. Berthold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Pontoizeau</w:t>
+                <w:t xml:space="preserve">Elena Fioravanzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Neagu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFSCC Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (4), pp.249-255</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00699575v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative potency approach based on H2AX assay for estimating the genotoxicity of polycyclic aromatic hydrocarbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Anna Zeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5678,90 +5678,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual-based model of Chironomus riparius population dynamics over several generations to explore adaptation following exposure to uranium-spiked sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonzom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 21 (4), pp.1225-1239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5807,77 +5807,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual sensitivity distribution evaluation from survival data using a mechanistic model : implications for ecotoxicological risk assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Anna Zeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 89 (1), pp.83-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5917,2928 +5917,2928 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00963367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biology-Based Modeling To Analyze Uranium Toxicity Data on Daphnia magna in a Multigeneration Study</w:t>
+                <w:t xml:space="preserve">What can be learnt from an ecotoxicity database in the framework of the REACh regulation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Massarin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Magali Floriani</w:t>
+                <w:t xml:space="preserve">Adina Henegar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Mombelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Gilbin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Pandard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 45 (9), pp.4151-4158. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 409 (3), pp.489-494. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es104082e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2010.10.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00963284v1</w:t>
+                <w:t xml:space="preserve">ineris-00963268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorations de la démarche d'évaluation des risques sanitaires : contribution de la section &amp;quot;Méthodologie d'évaluation des risques sanitaires&amp;quot; de la SFSE</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A linear model to predict chronic effects of chemicals on Daphnia magna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Mombelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ers.2011.0435⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Environmental Contamination and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 87 (5), pp.494-498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00128-011-0393-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963325v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODÉLISATION EN (ÉCO)TOXICOLOGIE :</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Predicting in vivo gene expression in macrophages after exposure to benzo(a)pyrene based on in vitro assays and toxicokinetic/toxicodynamic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">P. Ciffroy</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Desmots</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Boize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Sparfel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">incollection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Toxicology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 201 (1), pp.8-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2010.11.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00698134v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What can be learnt from an ecotoxicity database in the framework of the REACh regulation ?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Kinetic modelling of in vitro cell-based assays to characterize non-specific bindings and ADME processes in a static and a perfused fluidic system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djomangan Adama Ouattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sue-Hyung Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasuyuki Sakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brochot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2010.10.028⟩</w:t>
+              <w:t xml:space="preserve">Toxicology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 205 (3), pp.310-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2011.06.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963268v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A linear model to predict chronic effects of chemicals on Daphnia magna</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Améliorations de la démarche d'évaluation des risques sanitaires : contribution de la section &amp;quot;Méthodologie d'évaluation des risques sanitaires&amp;quot; de la SFSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Glorennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Maurau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Ronga-Pezeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Environmental Contamination and Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00128-011-0393-x⟩</w:t>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 (2), pp.142-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ers.2011.0435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963317v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting in vivo gene expression in macrophages after exposure to benzo(a)pyrene based on in vitro assays and toxicokinetic/toxicodynamic models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">MODÉLISATION EN (ÉCO)TOXICOLOGIE :</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Sparfel</w:t>
+                <w:t xml:space="preserve">P. Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ciffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">incollection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, --, pp.423-427</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00873317v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic modelling of in vitro cell-based assays to characterize non-specific bindings and ADME processes in a static and a perfused fluidic system</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biology-Based Modeling To Analyze Uranium Toxicity Data on Daphnia magna in a Multigeneration Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasuyuki Sakai</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sandrine Massarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Anna Zeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Floriani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Gilbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2011.06.021⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 45 (9), pp.4151-4158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es104082e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963306v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring an ecotoxicity database with the OECD (Q)SAR Toolbox and DRAGON descriptors in order to prioritise testing on algae, daphnids, and fish</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Intérêt potentiel de cibles géniques des hydrocarbures aromatiques polycycliques en tant que biomarqueurs d'exposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Sparfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Pinel-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Koscielny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Desmots</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 (3), pp.195-199</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00961761v1</w:t>
+                <w:t xml:space="preserve">hal-00682429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt potentiel de cibles géniques des hydrocarbures aromatiques polycycliques en tant que biomarqueurs d'exposition</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Exploring an ecotoxicity database with the OECD (Q)SAR Toolbox and DRAGON descriptors in order to prioritise testing on algae, daphnids, and fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléo Tebby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Mombelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pandard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 409 (18), pp.3334-3343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2011.05.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00682429v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00961761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From individual to population level effects of toxicants in the tubicifid branchiura sowerbyi using threshold effect models in a bayesian framework</w:t>
+                <w:t xml:space="preserve">Modeling effects of diquat under realistic exposure patterns in genetically differentiated populations of the gastropod Lymnaea stagnalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Billoir</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Charles</w:t>
+                <w:t xml:space="preserve">Laurent Lagadic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es903860w⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 365 (1557), pp.3485-3494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2010.0047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00963240v1</w:t>
+                <w:t xml:space="preserve">ineris-00963252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined global sensitivity analysis and population PBPK modeling for assessing consistency of TCDD toxicokinetics data in mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prédiction de la toxicocinétique in vivo de substances chimiques à partir de données in vitro et de modèles QSAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Habka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Yengo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Cécile Legallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 2 (6), pp.7770-7771. </w:t>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9 (6), pp.489-501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sbspro.2010.05.220⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/ers.2010.0396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963242v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substance-tailored testing strategies in toxicology : an in silico methodology based on QSAR modeling of toxicological thresholds and Monte Carlo simulations of toxicological testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
+                <w:t xml:space="preserve">Transcriptional signature of human macrophages exposed to the environmental contaminant benzo(a)pyrene.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Sparfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Pinel-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Boize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Koscielny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Desmots</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 56 (1), pp.82-92. </w:t>
+              <w:t xml:space="preserve">Toxicological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 114 (2), pp.247-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.yrtph.2009.09.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/toxsci/kfq007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00961749v1</w:t>
+                <w:t xml:space="preserve">hal-00657921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional signature of human macrophages exposed to the environmental contaminant benzo(a)pyrene.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From individual to population level effects of toxicants in the tubicifid branchiura sowerbyi using threshold effect models in a bayesian framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Billoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Charles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicological Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (9), pp.3566-3571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es903860w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/toxsci/kfq007⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00657921v1</w:t>
+                <w:t xml:space="preserve">ineris-00963240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La toxicocinétique prédictive</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Combined global sensitivity analysis and population PBPK modeling for assessing consistency of TCDD toxicokinetics data in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Yengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (6), pp.7770-7771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sbspro.2010.05.220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01869275v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of models to analyze mortality data and derive concentration-time response relationship of inhaled chemicals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Substance-tailored testing strategies in toxicology : an in silico methodology based on QSAR modeling of toxicological thresholds and Monte Carlo simulations of toxicological testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Desmots</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Mombelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 57 (1), pp.124-128. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 56 (1), pp.82-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yrtph.2009.09.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.yrtph.2010.02.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ineris-00961747v1</w:t>
+                <w:t xml:space="preserve">ineris-00961749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de la toxicocinétique in vivo de substances chimiques à partir de données in vitro et de modèles QSAR</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">La toxicocinétique prédictive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Brochot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2009-2010, pp.48-50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963259v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01869275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling effects of diquat under realistic exposure patterns in genetically differentiated populations of the gastropod Lymnaea stagnalis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Comparison of models to analyze mortality data and derive concentration-time response relationship of inhaled chemicals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Troise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Lagadic</w:t>
+                <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 365 (1557), pp.3485-3494. </w:t>
+              <w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 57 (1), pp.124-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rstb.2010.0047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.yrtph.2010.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963252v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00961747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a physiologically based kinetic model for 99m-Technetium-labelled carbon nanoparticles inhaled by humans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Stochasticity in Physiologically Based Kinetics Models : implications for cancer risk assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Y. Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inhalation Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/08958370902748542⟩</w:t>
+              <w:t xml:space="preserve">Risk Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (8), pp.1182-1191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1539-6924.2009.01242.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00961947v2</w:t>
+                <w:t xml:space="preserve">ineris-00961938v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La modélisation en écotoxicologie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Development of a physiologically based kinetic model for 99m-Technetium-labelled carbon nanoparticles inhaled by humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Hoet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Nemmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Y. Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inhalation Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21 (13), pp.1099-1107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/08958370902748542⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01869239v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00961947v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum-likelihood estimation of predictive uncertainty in probabilistic QSAR modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">La modélisation en écotoxicologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Enrico Mombelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QSAR &amp; Combinatorial Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2008-2009, pp.21-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963175v1</w:t>
+                <w:t xml:space="preserve">ineris-01869239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochasticity in Physiologically Based Kinetics Models : implications for cancer risk assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Maximum-likelihood estimation of predictive uncertainty in probabilistic QSAR modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Y. Bois</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adina Henegar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Mombelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risk Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 29 (8), pp.1182-1191. </w:t>
+              <w:t xml:space="preserve">QSAR &amp; Combinatorial Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (3), pp.338-344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1539-6924.2009.01242.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/qsar.200860116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00961938v2</w:t>
+                <w:t xml:space="preserve">ineris-00963175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluoxetine effects assessment on the life cycle of aquatic invertebrates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A bayesian approach to analyse ecotoxicological data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Billoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Charles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2008.06.029⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 42 (23), pp.8978-8984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es801418x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00961924v1</w:t>
+                <w:t xml:space="preserve">ineris-00963142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bayesian approach to analyse ecotoxicological data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Assessing the risk of metal mixtures in contaminated sediments on Chironomus riparius based on cytosolic accumulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Charles</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Conrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Mons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Garric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es801418x⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 71 (3), pp.869-873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2008.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963142v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the risk of metal mixtures in contaminated sediments on Chironomus riparius based on cytosolic accumulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Fluoxetine effects assessment on the life cycle of aquatic invertebrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Geffard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Conrad</w:t>
+                <w:t xml:space="preserve">B. Vollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Mons</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Mons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ramil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2008.04.009⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 73 (3), pp.300-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2008.06.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963126v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00961924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de modèles mécanistiques de cinétique et d'effets pour l'évaluation du risque lié à l'exposition aux faibles doses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Boize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Lettre de l'Association pour la Recherche en Toxicologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 59, pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8857,635 +8857,635 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00963124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do differences between metal body residues reflect the differences between effects for Chironomus riparius exposed to different sediments?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Integrating the lethal and sublethal effects of toxic compounds into the population dynamics of &amp;lt;i&amp;gt;Daphnia magna&amp;lt;/i&amp;gt; : A combinaison of the DEBtox and matrix population models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Billoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Garric</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 203, pp.207-214</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00453761v1</w:t>
+                <w:t xml:space="preserve">hal-00434755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic energy budget as a basis to model population-level effects of zinc-spiked sediments in the gastropod Valvata piscinalis.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Do differences between metal body residues reflect the differences between effects for Chironomus riparius exposed to different sediments?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Garric</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1897/06-556R.1⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 66 (3), p. 397 - p. 403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2006.06.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01453598v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00453761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating the lethal and sublethal effects of toxic compounds into the population dynamics of &amp;lt;i&amp;gt;Daphnia magna&amp;lt;/i&amp;gt; : A combinaison of the DEBtox and matrix population models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Dynamic energy budget as a basis to model population-level effects of zinc-spiked sediments in the gastropod Valvata piscinalis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Quéau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Charles</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (8), pp.1774-1783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1897/06-556R.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00434755v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of copper on energy metabolism and larval development in the midge Chironomus riparius</w:t>
+                <w:t xml:space="preserve">Sex- and Developmental Stage-Related Changes in Energy Reserves in Fourth-instar Larvae of the Midge Chironomus riparius Meigen (Diptera: Chironomidae): Implications for Ecotoxicity Testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Servia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Heydorff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lagadic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environmental Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 35 (4), pp.865-874</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01453548v1</w:t>
+                <w:t xml:space="preserve">hal-01453597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex- and Developmental Stage-Related Changes in Energy Reserves in Fourth-instar Larvae of the Midge Chironomus riparius Meigen (Diptera: Chironomidae): Implications for Ecotoxicity Testing</w:t>
+                <w:t xml:space="preserve">Effects of copper on energy metabolism and larval development in the midge Chironomus riparius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Servia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Heydorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lagadic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Entomology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 15 (3), pp.229-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10646-005-0054-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01453597v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USING AQUATIC MACROINVERTEBRATE SPECIES TRAITS TO BUILD TEST BATTERIES FOR SEDIMENT TOXICITY ASSESSMENT: ACCOUNTING FOR THE DIVERSITY OF POTENTIAL BIOLOGICAL RESPONSES TO TOXICANTS</w:t>
               </w:r>
@@ -9497,51 +9497,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mouthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9643,190 +9643,190 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecotoxicologie, des communautés au fonctionnement des écosystèmes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Les effets écotoxicologiques, de la molécule à la population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">ISTE Editions, volume 2, 382 p., 2017, Collection Système Terre Environnement - Série Ecotoxicologie, 9-781-78405-315-4</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISTE Editions, 1, 242 p., 2017, Collection Système Terre Environnement - Série Ecotoxicologie, 978-1-78405-275-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01640970v1</w:t>
+                <w:t xml:space="preserve">hal-01653790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets écotoxicologiques, de la molécule à la population</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Ecotoxicologie, des communautés au fonctionnement des écosystèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">ISTE Editions, 1, 242 p., 2017, Collection Système Terre Environnement - Série Ecotoxicologie, 978-1-78405-275-1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISTE Editions, volume 2, 382 p., 2017, Collection Système Terre Environnement - Série Ecotoxicologie, 9-781-78405-315-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01653790v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01640970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9844,103 +9844,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le changement d’échelle de l’individu à la population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PERY, Alexandre; GARRIC, Jeanne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les effets écotoxicologiques, de la molécule à la population</w:t>
@@ -9973,77 +9973,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation mécanistique au niveau individuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PERY, Alexandre; GARRIC, Jeanne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les effets écotoxicologiques : De la molécule à la population</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE éditions, pp.121-148, 2017, 9781784052751</w:t>
@@ -10072,64 +10072,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biology-based and population dynamics modeling in ecotoxicology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">FERARD, Jean-François ; BLAISE, Christian. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Aquatic Ecotoxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer. Dordrecht, pp.205-210, 2013</w:t>
@@ -10184,51 +10184,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mouneyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Durou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RAINBOW, P.S.; AMIARD, Jean-Claude; AMIARD-TRIQUET, Claude. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological biomarkers : indicators of ecotoxicological effects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.307-325, 2013, 9781439880173</w:t>
@@ -10270,64 +10270,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biokinetics Working Group : In vitro to in vivo extrapolation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José M. Zaldivar Comenges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bas J. Blaauboer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10538,51 +10538,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03742055v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brulle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Amoss&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Conrad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mazerolles" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ieam.4650" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02882422v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nelieu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R.R. Pery" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-06985-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937897v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Tebby" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beaudouin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.110979" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937907v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Delarue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-10222-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02556779v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tomasetig" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tebby" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Graillot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zeman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2020.03.007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172492v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barraud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01535" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02244969v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2019.06.049" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625042v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2019.150592" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666918v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bertin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t J.D. Ferrari" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sapin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora da Silva Avelar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2017.12.011" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713776v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Boros" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18348/opzool.2017.S2.53" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706193v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-018-1895-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673454v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Leloutre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Porcher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12329" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821842v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher N. Lowe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2579-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736375v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Roudine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1701-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863940v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Y. Bois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan G. Diaz Ochoa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Gajewska" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Kovarich" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Mauch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2016.05.026" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530807v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Laurent" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2017.02.052" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532587v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Teng" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barcellini-Couget" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges de Sousa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2016.06.018" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTMCFWQH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862935v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Salle-Siri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Rahmani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2016.01.006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531608v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Sonavane" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maillot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brion" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.01.187" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531643v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciffroy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roth" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.11.083" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L13F1ZNT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01146616v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Teng" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Barcellini-Couget" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Beaudouin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Brochot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2015.03.011" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690258v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Goussen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piccini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Starrlight Augustine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Devillers" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0125841" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213081v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonzom" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b03405" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690259v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Elgrabli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Beaudouin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Jbilou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Floriani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0124490" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254246v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois F&#233;rard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen F. Burga P&#233;rez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Blaise" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pakawadee Sutthivaiyakit" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/xeno.2015.5125" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083767v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Dutilleul" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Buisset-Goussen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.09.006" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855497v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Saxena" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Balaramnavar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1062936X.2014.909197" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01710151v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Mombelli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palluel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es404301q" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855019v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Boisleve" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pallardy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2014.0744" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00936256v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boulanger" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Karg" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2013.0646" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963498v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulwen de Kermoysan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Joachim" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baudoin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lonjaret" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Tebby" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2013.09.034" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Z3XDKMN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00936267v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia El Yamani" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2013.0647" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963499v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2013.05.001" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91D76QZ0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963467v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Anna Zeman" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boudet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tack" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barneaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2012.12.005" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-195JNRCM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961804v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desmots" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2013.03.032" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961805v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Schuurmann" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Faust" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Backhaus" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.03.099" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961806v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.2148" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-00838826v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Parisot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-013-1078-5" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BFADB242B1B8754835395AEE0A41B4A3CEE96640/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961795v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Bucher" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Zaldivar Comenges" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Niklas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2012.00204" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963409v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheila Anzali" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Berthold" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Fioravanzo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Neagu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699575v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Shintu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Baudoin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Navratil" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Prot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pontoizeau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac2011075" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963362v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Audebert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2012.01.022" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963374v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dias" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-012-0877-4" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-46MFBJM6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963367v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.04.021" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPHNSD3Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963284v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Massarin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gilbin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es104082e" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963325v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glorennec" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Maurau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousselle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Ronga-Pezeret" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2011.0435" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698134v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hubert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Devillers" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ciffroy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963268v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Henegar" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pandard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.10.028" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCGPDT96-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963317v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00128-011-0393-x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N127X7M2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873317v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boize" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Sparfel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2010.11.017" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963306v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djomangan Adama Ouattara" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue-Hyung Choi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyuki Sakai" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2011.06.021" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LD37JKF5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961761v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.05.029" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682429v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pinel-Marie" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Koscielny" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963240v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ducrot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es903860w" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963242v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Yengo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2010.05.220" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961749v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2009.09.009" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657921v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfq007" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-VGG9MSVW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869275v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961747v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Troise" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tissot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vincent" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2010.02.005" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963259v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Habka" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Legallais" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2010.0396" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963252v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lagadic" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2010.0047" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961947v2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hoet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Nemmar" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/08958370902748542" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869239v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963175v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qsar.200860116" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2VC85DZX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961938v2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1539-6924.2009.01242.x" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/98174F100F98D1ECFC6920C8CF31BF2160E2FCC0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961924v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gust" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vollat" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mons" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramil" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2008.06.029" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963142v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es801418x" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963126v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mons" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2008.04.009" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2JBF0N6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963124v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453761v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ducrot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geffard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garric" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2006.06.040" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453598v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Qu&#233;au" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/06-556R.1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/830EABDD6F95091F8A823D9E44C86BB9043451D6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434755v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Billoir" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453548v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Servia" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Heydorff" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-005-0054-0" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KH08P5ZC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453597v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102349v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mouthon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lafont" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/04-559R.1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XFVQL9DJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640970v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bernard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653790v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786098v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coulaud" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Dur" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853103v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969462v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855586v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mouneyrac" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Durou" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969454v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas J. Blaauboer" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03742055v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brulle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Amoss&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Conrad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mazerolles" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ieam.4650" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02556779v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tomasetig" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tebby" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Graillot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zeman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R.R. Pery" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2020.03.007" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02882422v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nelieu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-06985-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937897v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Tebby" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beaudouin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.110979" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937907v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Delarue" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-10222-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02244969v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barraud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2019.06.049" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172492v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01535" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625042v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2019.150592" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713776v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Boros" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18348/opzool.2017.S2.53" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666918v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bertin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t J.D. Ferrari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sapin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora da Silva Avelar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2017.12.011" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706193v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-018-1895-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673454v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Leloutre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Porcher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12329" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736375v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Roudine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1701-3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821842v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher N. Lowe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2579-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530807v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Laurent" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2017.02.052" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863940v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Y. Bois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan G. Diaz Ochoa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Gajewska" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Kovarich" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Mauch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2016.05.026" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531643v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciffroy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roth" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.11.083" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L13F1ZNT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532587v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Teng" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barcellini-Couget" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges de Sousa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2016.06.018" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTMCFWQH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862935v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Salle-Siri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Rahmani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2016.01.006" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531608v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Sonavane" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maillot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brion" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.01.187" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083767v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Goussen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Dutilleul" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Buisset-Goussen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonzom" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.09.006" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254246v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois F&#233;rard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen F. Burga P&#233;rez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Blaise" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pakawadee Sutthivaiyakit" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/xeno.2015.5125" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213081v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b03405" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690259v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Elgrabli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Beaudouin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Jbilou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Floriani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0124490" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01146616v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Teng" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Barcellini-Couget" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Beaudouin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Brochot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2015.03.011" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690258v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piccini" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Starrlight Augustine" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Devillers" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0125841" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855019v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Mombelli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Boisleve" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pallardy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2014.0744" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855497v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Saxena" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Balaramnavar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1062936X.2014.909197" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01710151v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palluel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es404301q" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00936267v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia El Yamani" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boulanger" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Karg" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2013.0647" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963499v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulwen de Kermoysan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2013.05.001" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91D76QZ0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963467v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Anna Zeman" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boudet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tack" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barneaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2012.12.005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-195JNRCM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00936256v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2013.0646" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963498v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Joachim" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baudoin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lonjaret" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Tebby" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2013.09.034" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Z3XDKMN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961804v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desmots" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2013.03.032" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961805v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Schuurmann" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Faust" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Backhaus" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.03.099" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961806v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.2148" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-00838826v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Parisot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-013-1078-5" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BFADB242B1B8754835395AEE0A41B4A3CEE96640/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961795v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Bucher" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Zaldivar Comenges" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Niklas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2012.00204" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699575v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Shintu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Baudoin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Navratil" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Prot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pontoizeau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac2011075" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963409v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheila Anzali" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Berthold" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Fioravanzo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Neagu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963362v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Audebert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2012.01.022" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963374v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dias" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-012-0877-4" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-46MFBJM6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963367v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.04.021" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPHNSD3Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963268v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Henegar" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pandard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.10.028" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCGPDT96-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963317v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00128-011-0393-x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N127X7M2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873317v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boize" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Sparfel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2010.11.017" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963306v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djomangan Adama Ouattara" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue-Hyung Choi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyuki Sakai" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2011.06.021" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LD37JKF5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963325v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glorennec" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Maurau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousselle" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Ronga-Pezeret" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2011.0435" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698134v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hubert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Devillers" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ciffroy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963284v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Massarin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gilbin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es104082e" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682429v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pinel-Marie" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Koscielny" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961761v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.05.029" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963252v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ducrot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lagadic" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2010.0047" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963259v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Habka" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Legallais" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2010.0396" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657921v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfq007" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-VGG9MSVW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963240v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es903860w" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963242v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Yengo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2010.05.220" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961749v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2009.09.009" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869275v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961747v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Troise" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tissot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vincent" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2010.02.005" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961938v2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1539-6924.2009.01242.x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/98174F100F98D1ECFC6920C8CF31BF2160E2FCC0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961947v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hoet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Nemmar" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/08958370902748542" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869239v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963175v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qsar.200860116" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2VC85DZX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963142v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es801418x" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963126v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mons" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2008.04.009" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2JBF0N6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961924v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gust" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vollat" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mons" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramil" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2008.06.029" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963124v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434755v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Billoir" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453761v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ducrot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geffard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garric" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2006.06.040" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453598v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Qu&#233;au" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/06-556R.1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/830EABDD6F95091F8A823D9E44C86BB9043451D6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453597v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Servia" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Heydorff" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453548v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-005-0054-0" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KH08P5ZC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102349v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mouthon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lafont" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/04-559R.1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XFVQL9DJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653790v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640970v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bernard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786098v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coulaud" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Dur" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853103v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969462v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855586v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mouneyrac" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Durou" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969454v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas J. Blaauboer" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>