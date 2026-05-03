--- v1 (2026-04-13)
+++ v2 (2026-05-03)
@@ -310,883 +310,883 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03742055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative genotoxic potential of 27 polycyclic aromatic hydrocarbons in three human cell lines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An energy-based model to analyze growth data of earthworms exposed to two fungicides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Tomasetig</w:t>
+                <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Tebby</w:t>
+                <w:t xml:space="preserve">Sylvie Nelieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Graillot</w:t>
+                <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Zeman</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2020.03.007⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (1), pp.741-750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-019-06985-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02556779v1</w:t>
+                <w:t xml:space="preserve">hal-02882422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An energy-based model to analyze growth data of earthworms exposed to two fungicides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A two years field experiment to assess the impact of two fungicides on earthworm communities and their recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Amossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Brulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cleo Tebby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Pelosi</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rémy Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-019-06985-z⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 203, pp.110979. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2020.110979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02882422v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02937897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two years field experiment to assess the impact of two fungicides on earthworm communities and their recovery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soil dissipation and bioavailability to earthworms of two fungicides under laboratory and field conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Nelieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Amossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rémy Beaudouin</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2020.110979⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (34), pp.43044-43055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-020-10222-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02937897v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02937907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil dissipation and bioavailability to earthworms of two fungicides under laboratory and field conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Nelieu</w:t>
+                <w:t xml:space="preserve">Comparative genotoxic potential of 27 polycyclic aromatic hydrocarbons in three human cell lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tomasetig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tebby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislaine Delarue</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">F. Zeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 27 (34), pp.43044-43055. </w:t>
+              <w:t xml:space="preserve">Toxicology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 326, pp.99-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-020-10222-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2020.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02937907v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of two common fungicides on the reproduction of Aporrectodea caliginosa in natural soil</w:t>
+                <w:t xml:space="preserve">Earthworms mitigate pesticide effects on soil microbial activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Mougin</w:t>
+                <w:t xml:space="preserve">Nathalie Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 181, pp.518-524. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1535), 11 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2019.06.049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.01535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02244969v1</w:t>
+                <w:t xml:space="preserve">hal-02172492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthworms mitigate pesticide effects on soil microbial activities</w:t>
+                <w:t xml:space="preserve">Effects of two common fungicides on the reproduction of Aporrectodea caliginosa in natural soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Amossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Cheviron</w:t>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (1535), 11 p. </w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 181, pp.518-524. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.01535⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2019.06.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02172492v1</w:t>
+                <w:t xml:space="preserve">hal-02244969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a better understanding of the life cycle of the earthworm Aporrectodea caliginosa: new data and energy-based modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pedobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 77, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1214,291 +1214,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First record of terrestrial Enchytraeidae (Annelida: Clitellata) in Versailles palace’s park, France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Refining uptake and depuration constants for fluoroalkyl chemicals in Chironomus riparius larvae on the basis of experimental results and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gergely Boros</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Delphine Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît J.D. Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débora da Silva Avelar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Opuscula Zoologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18348/opzool.2017.S2.53⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 149, pp.284-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2017.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01713776v1</w:t>
+                <w:t xml:space="preserve">hal-01666918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refining uptake and depuration constants for fluoroalkyl chemicals in Chironomus riparius larvae on the basis of experimental results and modelling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Sapin</w:t>
+                <w:t xml:space="preserve">First record of terrestrial Enchytraeidae (Annelida: Clitellata) in Versailles palace’s park, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Amossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Débora da Silva Avelar</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gergely Boros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelosi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 149, pp.284-290. </w:t>
+              <w:t xml:space="preserve">Opuscula Zoologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48 (Supplementum 2), pp.53-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2017.12.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18348/opzool.2017.S2.53⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01666918v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term effects of two fungicides on enchytraeid and earthworm communities under field conditions</w:t>
               </w:r>
@@ -1510,64 +1510,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Amossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 27 (3), pp.300-312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1614,77 +1614,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bioenergetics model of the entire life cycle of the three-spined stickleback, gasterosteus aculeatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Leloutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology of Freshwater Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 27 (1), pp.116-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1757,64 +1757,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Roudine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Amossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 25 (34), pp.33844-33848. </w:t>
@@ -1891,64 +1891,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Amossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher N. Lowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 25 (34), pp.33867-33881. </w:t>
@@ -1980,2760 +1980,2760 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01821842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in sensitivity between earthworms and enchytraeids exposed to two commercial fungicides</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiscale modelling approaches for assessing cosmetic ingredients safety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Laurent</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Y. Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan G. Diaz Ochoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Gajewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Kovarich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Mauch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2017.02.052⟩</w:t>
+              <w:t xml:space="preserve">Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 392, pp.130-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tox.2016.05.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01530807v1</w:t>
+                <w:t xml:space="preserve">ineris-01863940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modelling approaches for assessing cosmetic ingredients safety</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Simona Kovarich</w:t>
+                <w:t xml:space="preserve">Differences in sensitivity between earthworms and enchytraeids exposed to two commercial fungicides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klaus Mauch</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Céline Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelosi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 392, pp.130-139. </w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 140, pp.177-184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tox.2016.05.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2017.02.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01863940v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01530807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives for integrating human and environmental exposure assessments</w:t>
+                <w:t xml:space="preserve">Analysis of real-time mixture cytotoxicity data following repeated exposure using BK/TD models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ciffroy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
+                <w:t xml:space="preserve">Sophie Teng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cleo Tebby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Roth</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvie Barcellini-Couget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.11.083⟩</w:t>
+              <w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 305, pp.118-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.taap.2016.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01531643v1</w:t>
+                <w:t xml:space="preserve">hal-01532587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of real-time mixture cytotoxicity data following repeated exposure using BK/TD models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Prediction of the metabolic clearance of benzophenone-2, and its interaction with isoeugenol and coumarin using cryopreserved human hepatocytes in primary culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Teng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges de Sousa</w:t>
+                <w:t xml:space="preserve">Romain Salle-Siri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Brochot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roger Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 305, pp.118-126. </w:t>
+              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 90, pp.55-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.taap.2016.06.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fct.2016.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01532587v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01862935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the metabolic clearance of benzophenone-2, and its interaction with isoeugenol and coumarin using cryopreserved human hepatocytes in primary culture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Teng</w:t>
+                <w:t xml:space="preserve">Zebrafish-based reporter gene assays reveal different estrogenic activities in river waters compared to a conventional human-derived assay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoj Sonavane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Salle-Siri</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Maillot-Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fct.2016.01.006⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 550, pp.934-939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.01.187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01862935v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zebrafish-based reporter gene assays reveal different estrogenic activities in river waters compared to a conventional human-derived assay</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perspectives for integrating human and environmental exposure assessments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+                <w:t xml:space="preserve">Philippe Ciffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Maillot-Maréchal</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N. Roth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 550, pp.934-939. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 568, pp.512-521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.11.083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.01.187⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01531608v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-based modelling to assess effects of chemicals on Caenorhabditis elegans: A case study on uranium</w:t>
+                <w:t xml:space="preserve">Transgenerational Adaptation to Pollution Changes Energy Allocation in Populations of Nematodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bonzom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2014.09.006⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 49 (20), pp.12500-12508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.5b03405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01083767v1</w:t>
+                <w:t xml:space="preserve">hal-01213081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscale ecotoxicity testing of Moselle river watershed (Lorraine Province, France) sediments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biodistribution and Clearance of TiO2 Nanoparticles in Rats after Intravenous Injection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Elgrabli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean François Férard</w:t>
+                <w:t xml:space="preserve">Nawel Jbilou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen F. Burga Pérez</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Magali Floriani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pakawadee Sutthivaiyakit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Xenobiotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4081/xeno.2015.5125⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (4), pp.e0124490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0124490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01254246v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transgenerational Adaptation to Pollution Changes Energy Allocation in Populations of Nematodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Individual-Based Model of Zebrafish Population Dynamics Accounting for Energy Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Piccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Starrlight Augustine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.5b03405⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (5), pp.e0125841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0125841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01213081v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodistribution and Clearance of TiO2 Nanoparticles in Rats after Intravenous Injection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">BK/TD models for analyzing in vitro impedance data on cytotoxicity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remy Beaudouin</w:t>
+                <w:t xml:space="preserve">S Teng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nawel Jbilou</w:t>
+                <w:t xml:space="preserve">S Barcellini-Couget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Floriani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
+                <w:t xml:space="preserve">R Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Brochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0124490⟩</w:t>
+              <w:t xml:space="preserve">Toxicology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 235 (2), pp.96-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2015.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690259v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01146616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BK/TD models for analyzing in vitro impedance data on cytotoxicity.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microscale ecotoxicity testing of Moselle river watershed (Lorraine Province, France) sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Barcellini-Couget</w:t>
+                <w:t xml:space="preserve">Jean François Férard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Beaudouin</w:t>
+                <w:t xml:space="preserve">Karen F. Burga Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Brochot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Georges de Sousa</w:t>
+                <w:t xml:space="preserve">Christian Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pakawadee Sutthivaiyakit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2015.03.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Xenobiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (1), pp.5125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4081/xeno.2015.5125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01146616v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Individual-Based Model of Zebrafish Population Dynamics Accounting for Energy Dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Energy-based modelling to assess effects of chemicals on Caenorhabditis elegans: A case study on uranium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Goussen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Starrlight Augustine</w:t>
+                <w:t xml:space="preserve">Morgan Dutilleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Devillers</w:t>
+                <w:t xml:space="preserve">Adeline Buisset-Goussen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bonzom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (5), pp.e0125841. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120, pp.507 - 514. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0125841⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2014.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690258v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01083767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédictions par lecture croisée du potentiel sensibilisant des substances chimiques : un exercice du groupe de travail FRANCOPA sur la recherche</w:t>
+                <w:t xml:space="preserve">Modelling the binding affinity of steroids to zebrafish sex hormone-binding globulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Mombelli</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">A.K. Saxena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Fabre</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V.M. Balaramnavar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ers.2014.0744⟩</w:t>
+              <w:t xml:space="preserve">SAR and QSAR in Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25 (5), pp.407-421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1062936X.2014.909197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01855019v1</w:t>
+                <w:t xml:space="preserve">ineris-01855497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the binding affinity of steroids to zebrafish sex hormone-binding globulin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">A Physiologically Based Toxicokinetic Model for the Zebrafish Danio rerio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">V.M. Balaramnavar</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Mombelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Palluel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAR and QSAR in Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/1062936X.2014.909197⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48 (1), pp.781-790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es404301q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01855497v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01710151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Physiologically Based Toxicokinetic Model for the Zebrafish Danio rerio</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Prédictions par lecture croisée du potentiel sensibilisant des substances chimiques : un exercice du groupe de travail FRANCOPA sur la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Mombelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Enrico Mombelli</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Boisleve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Palluel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Pallardy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 48 (1), pp.781-790. </w:t>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (6), pp.467-475. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es404301q⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/ers.2014.0744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01710151v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01855019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeurs limites d'exposition professionnelles (VLEP),valeurs toxicologiques de référence (VTR) :objectifs et méthodes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of bisphenol A on different trophic levels in a lotic experimental ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bonvallot</w:t>
+                <w:t xml:space="preserve">Goulwen de Kermoysan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounia El Yamani</w:t>
+                <w:t xml:space="preserve">Sandrine Joachim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Boulanger</w:t>
+                <w:t xml:space="preserve">Patrick Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Karg</w:t>
+                <w:t xml:space="preserve">Matthieu Lonjaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléo Tebby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ers.2013.0647⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 144, pp.186-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2013.09.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00936267v1</w:t>
+                <w:t xml:space="preserve">ineris-00963498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-invasive method based on head morphology to sex mature three-spined stickleback (Gasterosteus aculeatus L.) in rearing conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Évaluation du risque chimique en santé-travail et en santé-environnement : objectifs et méthodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bonvallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Karg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Biosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (5), pp.434-441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ers.2013.0646⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mbs.2013.05.001⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963499v1</w:t>
+                <w:t xml:space="preserve">hal-00936256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure assessment of phthalates in French pregnant women : Results of the ELFE pilot study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Valeurs limites d'exposition professionnelles (VLEP),valeurs toxicologiques de référence (VTR) :objectifs et méthodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bonvallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia El Yamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Anna Zeman</w:t>
+                <w:t xml:space="preserve">Guillaume Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Boudet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Céline Brochot</w:t>
+                <w:t xml:space="preserve">Franck Karg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2012.12.005⟩</w:t>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (5), pp.442-449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ers.2013.0647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963467v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation du risque chimique en santé-travail et en santé-environnement : objectifs et méthodes</w:t>
+                <w:t xml:space="preserve">A non-invasive method based on head morphology to sex mature three-spined stickleback (Gasterosteus aculeatus L.) in rearing conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bonvallot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Goulwen de Kermoysan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 244 (2), pp.148-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mbs.2013.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/ers.2013.0646⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00936256v1</w:t>
+                <w:t xml:space="preserve">ineris-00963499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of bisphenol A on different trophic levels in a lotic experimental ecosystem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exposure assessment of phthalates in French pregnant women : Results of the ELFE pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Joachim</w:t>
+                <w:t xml:space="preserve">Florence Anna Zeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Baudoin</w:t>
+                <w:t xml:space="preserve">Céline Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Lonjaret</w:t>
+                <w:t xml:space="preserve">Karine Tack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cléo Tebby</w:t>
+                <w:t xml:space="preserve">Adeline Barneaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 144, pp.186-198. </w:t>
+              <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 216 (3), pp.271-279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2013.09.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2012.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00963498v1</w:t>
+                <w:t xml:space="preserve">ineris-00963467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of dose-hepatotoxic response in humans based on toxicokinetic/toxicodynamic modeling with or without in vivo data : A case study with acetaminophen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Anna Zeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Mombelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Desmots</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4784,77 +4784,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives for integrating human and environmental risk assessment and synergies with socio-economic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerrit Schuurmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Faust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4918,64 +4918,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of species sensitivity distributions based on population or individual endpoints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 32 (5), pp.1173-1177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5035,77 +5035,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Dutilleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Buisset-Goussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 22 (5), pp.869-878. </w:t>
@@ -5155,77 +5155,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-scale modeling framework for individualized, spatiotemporal prediction of drug effects and toxicological risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan G. Diaz Ochoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José M. Zaldivar Comenges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5283,355 +5283,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00961795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics-on-a-Chip and Predictive Systems Toxicology in Microfluidic Bioartificial Organs</w:t>
+                <w:t xml:space="preserve">Development of computational models for the risk assessment of cosmetic ingredients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Shintu</w:t>
+                <w:t xml:space="preserve">Soheila Anzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Baudoin</w:t>
+                <w:t xml:space="preserve">Michael R. Berthold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Navratil</w:t>
+                <w:t xml:space="preserve">Elena Fioravanzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Matthieu Prot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Pontoizeau</w:t>
+                <w:t xml:space="preserve">Daniel Neagu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFSCC Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (4), pp.249-255</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00699575v1</w:t>
+                <w:t xml:space="preserve">ineris-00963409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of computational models for the risk assessment of cosmetic ingredients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolomics-on-a-Chip and Predictive Systems Toxicology in Microfluidic Bioartificial Organs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Shintu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soheila Anzali</w:t>
+                <w:t xml:space="preserve">Vincent Navratil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael R. Berthold</w:t>
+                <w:t xml:space="preserve">Jean-Matthieu Prot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Fioravanzo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
+                <w:t xml:space="preserve">Clément Pontoizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFSCC Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 84 (4), pp.1840-1848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ac2011075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963409v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00699575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative potency approach based on H2AX assay for estimating the genotoxicity of polycyclic aromatic hydrocarbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Anna Zeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5678,90 +5678,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual-based model of Chironomus riparius population dynamics over several generations to explore adaptation following exposure to uranium-spiked sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonzom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 21 (4), pp.1225-1239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5807,77 +5807,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual sensitivity distribution evaluation from survival data using a mechanistic model : implications for ecotoxicological risk assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Anna Zeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 89 (1), pp.83-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5917,958 +5917,958 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00963367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What can be learnt from an ecotoxicity database in the framework of the REACh regulation ?</w:t>
+                <w:t xml:space="preserve">Améliorations de la démarche d'évaluation des risques sanitaires : contribution de la section &amp;quot;Méthodologie d'évaluation des risques sanitaires&amp;quot; de la SFSE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adina Henegar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Enrico Mombelli</w:t>
+                <w:t xml:space="preserve">Philippe Glorennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Pandard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvaine Maurau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Ronga-Pezeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2010.10.028⟩</w:t>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 (2), pp.142-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ers.2011.0435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00963268v1</w:t>
+                <w:t xml:space="preserve">ineris-00963325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A linear model to predict chronic effects of chemicals on Daphnia magna</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">MODÉLISATION EN (ÉCO)TOXICOLOGIE :</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ciffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Environmental Contamination and Toxicology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">incollection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, --, pp.423-427</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963317v1</w:t>
+                <w:t xml:space="preserve">hal-00698134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting in vivo gene expression in macrophages after exposure to benzo(a)pyrene based on in vitro assays and toxicokinetic/toxicodynamic models</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lydie Sparfel</w:t>
+                <w:t xml:space="preserve">Biology-Based Modeling To Analyze Uranium Toxicity Data on Daphnia magna in a Multigeneration Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Massarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Anna Zeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Floriani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Gilbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2010.11.017⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 45 (9), pp.4151-4158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es104082e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00873317v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic modelling of in vitro cell-based assays to characterize non-specific bindings and ADME processes in a static and a perfused fluidic system</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">What can be learnt from an ecotoxicity database in the framework of the REACh regulation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adina Henegar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Mombelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pandard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Brochot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 409 (3), pp.489-494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2010.10.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2011.06.021⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963306v1</w:t>
+                <w:t xml:space="preserve">ineris-00963268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorations de la démarche d'évaluation des risques sanitaires : contribution de la section &amp;quot;Méthodologie d'évaluation des risques sanitaires&amp;quot; de la SFSE</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A linear model to predict chronic effects of chemicals on Daphnia magna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Mombelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ers.2011.0435⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Environmental Contamination and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 87 (5), pp.494-498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00128-011-0393-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963325v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODÉLISATION EN (ÉCO)TOXICOLOGIE :</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Predicting in vivo gene expression in macrophages after exposure to benzo(a)pyrene based on in vitro assays and toxicokinetic/toxicodynamic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Desmots</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Boize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Hubert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Ciffroy</w:t>
+                <w:t xml:space="preserve">Lydie Sparfel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">incollection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Toxicology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 201 (1), pp.8-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2010.11.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00698134v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biology-Based Modeling To Analyze Uranium Toxicity Data on Daphnia magna in a Multigeneration Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinetic modelling of in vitro cell-based assays to characterize non-specific bindings and ADME processes in a static and a perfused fluidic system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djomangan Adama Ouattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sue-Hyung Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Massarin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yasuyuki Sakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brochot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Toxicology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 205 (3), pp.310-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2011.06.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es104082e⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963284v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt potentiel de cibles géniques des hydrocarbures aromatiques polycycliques en tant que biomarqueurs d'exposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Sparfel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pinel-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6876,51 +6876,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Koscielny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Desmots</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 10 (3), pp.195-199</w:t>
@@ -6949,90 +6949,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring an ecotoxicity database with the OECD (Q)SAR Toolbox and DRAGON descriptors in order to prioritise testing on algae, daphnids, and fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cléo Tebby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Mombelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pandard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 409 (18), pp.3334-3343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7060,1785 +7060,1785 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00961761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling effects of diquat under realistic exposure patterns in genetically differentiated populations of the gastropod Lymnaea stagnalis</w:t>
+                <w:t xml:space="preserve">From individual to population level effects of toxicants in the tubicifid branchiura sowerbyi using threshold effect models in a bayesian framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Billoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lagadic</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2010.0047⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (9), pp.3566-3571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es903860w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00963252v1</w:t>
+                <w:t xml:space="preserve">ineris-00963240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de la toxicocinétique in vivo de substances chimiques à partir de données in vitro et de modèles QSAR</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Combined global sensitivity analysis and population PBPK modeling for assessing consistency of TCDD toxicokinetics data in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Yengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Brochot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 9 (6), pp.489-501. </w:t>
+              <w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (6), pp.7770-7771. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/ers.2010.0396⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sbspro.2010.05.220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963259v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional signature of human macrophages exposed to the environmental contaminant benzo(a)pyrene.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Serge Koscielny</w:t>
+                <w:t xml:space="preserve">Substance-tailored testing strategies in toxicology : an in silico methodology based on QSAR modeling of toxicological thresholds and Monte Carlo simulations of toxicological testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Desmots</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Mombelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 114 (2), pp.247-59. </w:t>
+              <w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 56 (1), pp.82-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/toxsci/kfq007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.yrtph.2009.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00657921v1</w:t>
+                <w:t xml:space="preserve">ineris-00961749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From individual to population level effects of toxicants in the tubicifid branchiura sowerbyi using threshold effect models in a bayesian framework</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Transcriptional signature of human macrophages exposed to the environmental contaminant benzo(a)pyrene.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Sparfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Pinel-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Boize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Koscielny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Desmots</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es903860w⟩</w:t>
+              <w:t xml:space="preserve">Toxicological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 114 (2), pp.247-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/toxsci/kfq007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963240v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00657921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined global sensitivity analysis and population PBPK modeling for assessing consistency of TCDD toxicokinetics data in mice</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">La toxicocinétique prédictive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2009-2010, pp.48-50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963242v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01869275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substance-tailored testing strategies in toxicology : an in silico methodology based on QSAR modeling of toxicological thresholds and Monte Carlo simulations of toxicological testing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Comparison of models to analyze mortality data and derive concentration-time response relationship of inhaled chemicals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Enrico Mombelli</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Troise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 56 (1), pp.82-92. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yrtph.2009.09.009⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 57 (1), pp.124-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yrtph.2010.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00961749v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00961747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La toxicocinétique prédictive</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Modeling effects of diquat under realistic exposure patterns in genetically differentiated populations of the gastropod Lymnaea stagnalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lagadic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 365 (1557), pp.3485-3494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2010.0047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01869275v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of models to analyze mortality data and derive concentration-time response relationship of inhaled chemicals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Prédiction de la toxicocinétique in vivo de substances chimiques à partir de données in vitro et de modèles QSAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Habka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
+                <w:t xml:space="preserve">Cécile Legallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brochot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 57 (1), pp.124-128. </w:t>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9 (6), pp.489-501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.yrtph.2010.02.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/ers.2010.0396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00961747v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochasticity in Physiologically Based Kinetics Models : implications for cancer risk assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Development of a physiologically based kinetic model for 99m-Technetium-labelled carbon nanoparticles inhaled by humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Hoet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Nemmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Y. Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risk Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1539-6924.2009.01242.x⟩</w:t>
+              <w:t xml:space="preserve">Inhalation Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21 (13), pp.1099-1107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/08958370902748542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00961938v2</w:t>
+                <w:t xml:space="preserve">ineris-00961947v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a physiologically based kinetic model for 99m-Technetium-labelled carbon nanoparticles inhaled by humans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">La modélisation en écotoxicologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Y. Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inhalation Toxicology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2008-2009, pp.21-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00961947v2</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01869239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La modélisation en écotoxicologie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Maximum-likelihood estimation of predictive uncertainty in probabilistic QSAR modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adina Henegar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Mombelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">QSAR &amp; Combinatorial Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (3), pp.338-344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qsar.200860116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01869239v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum-likelihood estimation of predictive uncertainty in probabilistic QSAR modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Stochasticity in Physiologically Based Kinetics Models : implications for cancer risk assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Enrico Mombelli</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Y. Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QSAR &amp; Combinatorial Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 28 (3), pp.338-344. </w:t>
+              <w:t xml:space="preserve">Risk Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (8), pp.1182-1191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/qsar.200860116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1539-6924.2009.01242.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00963175v1</w:t>
+                <w:t xml:space="preserve">ineris-00961938v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bayesian approach to analyse ecotoxicological data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Billoir</w:t>
+                <w:t xml:space="preserve">Fluoxetine effects assessment on the life cycle of aquatic invertebrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Gust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vollat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ramil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es801418x⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 73 (3), pp.300-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2008.06.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00963142v1</w:t>
+                <w:t xml:space="preserve">ineris-00961924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the risk of metal mixtures in contaminated sediments on Chironomus riparius based on cytosolic accumulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">A bayesian approach to analyse ecotoxicological data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Billoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Garric</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 42 (23), pp.8978-8984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es801418x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2008.04.009⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963126v1</w:t>
+                <w:t xml:space="preserve">ineris-00963142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluoxetine effects assessment on the life cycle of aquatic invertebrates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Assessing the risk of metal mixtures in contaminated sediments on Chironomus riparius based on cytosolic accumulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Vollat</w:t>
+                <w:t xml:space="preserve">Alain Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Conrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Mons</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raphaël Mons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Garric</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 71 (3), pp.869-873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2008.04.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2008.06.029⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ineris-00961924v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de modèles mécanistiques de cinétique et d'effets pour l'évaluation du risque lié à l'exposition aux faibles doses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Boize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Lettre de l'Association pour la Recherche en Toxicologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 59, pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8857,635 +8857,635 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00963124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating the lethal and sublethal effects of toxic compounds into the population dynamics of &amp;lt;i&amp;gt;Daphnia magna&amp;lt;/i&amp;gt; : A combinaison of the DEBtox and matrix population models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do differences between metal body residues reflect the differences between effects for Chironomus riparius exposed to different sediments?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Billoir</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Charles</w:t>
+                <w:t xml:space="preserve">V. Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Garric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 66 (3), p. 397 - p. 403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2006.06.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00434755v1</w:t>
+                <w:t xml:space="preserve">hal-00453761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do differences between metal body residues reflect the differences between effects for Chironomus riparius exposed to different sediments?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Dynamic energy budget as a basis to model population-level effects of zinc-spiked sediments in the gastropod Valvata piscinalis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Quéau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2006.06.040⟩</w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (8), pp.1774-1783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1897/06-556R.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00453761v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic energy budget as a basis to model population-level effects of zinc-spiked sediments in the gastropod Valvata piscinalis.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Integrating the lethal and sublethal effects of toxic compounds into the population dynamics of &amp;lt;i&amp;gt;Daphnia magna&amp;lt;/i&amp;gt; : A combinaison of the DEBtox and matrix population models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Billoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Charles</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 203, pp.207-214</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1897/06-556R.1⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01453598v1</w:t>
+                <w:t xml:space="preserve">hal-00434755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex- and Developmental Stage-Related Changes in Energy Reserves in Fourth-instar Larvae of the Midge Chironomus riparius Meigen (Diptera: Chironomidae): Implications for Ecotoxicity Testing</w:t>
+                <w:t xml:space="preserve">Effects of copper on energy metabolism and larval development in the midge Chironomus riparius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Servia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Heydorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lagadic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Entomology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 15 (3), pp.229-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10646-005-0054-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01453597v1</w:t>
+                <w:t xml:space="preserve">hal-01453548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of copper on energy metabolism and larval development in the midge Chironomus riparius</w:t>
+                <w:t xml:space="preserve">Sex- and Developmental Stage-Related Changes in Energy Reserves in Fourth-instar Larvae of the Midge Chironomus riparius Meigen (Diptera: Chironomidae): Implications for Ecotoxicity Testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Servia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Heydorff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lagadic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environmental Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 35 (4), pp.865-874</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01453548v1</w:t>
+                <w:t xml:space="preserve">hal-01453597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USING AQUATIC MACROINVERTEBRATE SPECIES TRAITS TO BUILD TEST BATTERIES FOR SEDIMENT TOXICITY ASSESSMENT: ACCOUNTING FOR THE DIVERSITY OF POTENTIAL BIOLOGICAL RESPONSES TO TOXICANTS</w:t>
               </w:r>
@@ -9497,51 +9497,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mouthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9643,190 +9643,190 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets écotoxicologiques, de la molécule à la population</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Ecotoxicologie, des communautés au fonctionnement des écosystèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">ISTE Editions, 1, 242 p., 2017, Collection Système Terre Environnement - Série Ecotoxicologie, 978-1-78405-275-1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISTE Editions, volume 2, 382 p., 2017, Collection Système Terre Environnement - Série Ecotoxicologie, 9-781-78405-315-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01653790v1</w:t>
+                <w:t xml:space="preserve">hal-01640970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecotoxicologie, des communautés au fonctionnement des écosystèmes</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les effets écotoxicologiques, de la molécule à la population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISTE Editions, 1, 242 p., 2017, Collection Système Terre Environnement - Série Ecotoxicologie, 978-1-78405-275-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Bernard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-01640970v1</w:t>
+                <w:t xml:space="preserve">hal-01653790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9844,103 +9844,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le changement d’échelle de l’individu à la population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PERY, Alexandre; GARRIC, Jeanne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les effets écotoxicologiques, de la molécule à la population</w:t>
@@ -9973,77 +9973,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation mécanistique au niveau individuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PERY, Alexandre; GARRIC, Jeanne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les effets écotoxicologiques : De la molécule à la population</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE éditions, pp.121-148, 2017, 9781784052751</w:t>
@@ -10072,64 +10072,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biology-based and population dynamics modeling in ecotoxicology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">FERARD, Jean-François ; BLAISE, Christian. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Aquatic Ecotoxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer. Dordrecht, pp.205-210, 2013</w:t>
@@ -10184,51 +10184,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mouneyrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Durou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RAINBOW, P.S.; AMIARD, Jean-Claude; AMIARD-TRIQUET, Claude. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological biomarkers : indicators of ecotoxicological effects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.307-325, 2013, 9781439880173</w:t>
@@ -10270,64 +10270,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biokinetics Working Group : In vitro to in vivo extrapolation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José M. Zaldivar Comenges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bas J. Blaauboer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10538,51 +10538,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03742055v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brulle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Amoss&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Conrad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mazerolles" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ieam.4650" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02556779v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tomasetig" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tebby" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Graillot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zeman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R.R. Pery" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2020.03.007" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02882422v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nelieu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-06985-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937897v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Tebby" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beaudouin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.110979" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937907v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Delarue" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-10222-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02244969v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barraud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2019.06.049" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172492v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01535" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625042v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2019.150592" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713776v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Boros" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18348/opzool.2017.S2.53" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666918v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bertin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t J.D. Ferrari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sapin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora da Silva Avelar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2017.12.011" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706193v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-018-1895-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673454v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Leloutre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Porcher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12329" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736375v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Roudine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1701-3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821842v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher N. Lowe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2579-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530807v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Laurent" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2017.02.052" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863940v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Y. Bois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan G. Diaz Ochoa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Gajewska" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Kovarich" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Mauch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2016.05.026" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531643v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciffroy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roth" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.11.083" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L13F1ZNT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532587v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Teng" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barcellini-Couget" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges de Sousa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2016.06.018" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTMCFWQH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862935v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Salle-Siri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Rahmani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2016.01.006" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531608v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Sonavane" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maillot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brion" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.01.187" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083767v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Goussen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Dutilleul" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Buisset-Goussen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonzom" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.09.006" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254246v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois F&#233;rard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen F. Burga P&#233;rez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Blaise" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pakawadee Sutthivaiyakit" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/xeno.2015.5125" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213081v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b03405" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690259v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Elgrabli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Beaudouin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Jbilou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Floriani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0124490" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01146616v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Teng" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Barcellini-Couget" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Beaudouin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Brochot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2015.03.011" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690258v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piccini" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Starrlight Augustine" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Devillers" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0125841" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855019v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Mombelli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Boisleve" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pallardy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2014.0744" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855497v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Saxena" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Balaramnavar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1062936X.2014.909197" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01710151v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palluel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es404301q" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00936267v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia El Yamani" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boulanger" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Karg" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2013.0647" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963499v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulwen de Kermoysan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2013.05.001" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91D76QZ0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963467v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Anna Zeman" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boudet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tack" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barneaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2012.12.005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-195JNRCM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00936256v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2013.0646" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963498v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Joachim" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baudoin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lonjaret" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Tebby" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2013.09.034" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Z3XDKMN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961804v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desmots" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2013.03.032" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961805v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Schuurmann" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Faust" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Backhaus" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.03.099" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961806v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.2148" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-00838826v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Parisot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-013-1078-5" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BFADB242B1B8754835395AEE0A41B4A3CEE96640/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961795v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Bucher" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Zaldivar Comenges" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Niklas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2012.00204" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699575v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Shintu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Baudoin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Navratil" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Prot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pontoizeau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac2011075" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963409v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheila Anzali" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Berthold" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Fioravanzo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Neagu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963362v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Audebert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2012.01.022" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963374v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dias" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-012-0877-4" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-46MFBJM6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963367v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.04.021" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPHNSD3Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963268v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Henegar" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pandard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.10.028" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCGPDT96-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963317v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00128-011-0393-x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N127X7M2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873317v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boize" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Sparfel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2010.11.017" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963306v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djomangan Adama Ouattara" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue-Hyung Choi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyuki Sakai" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2011.06.021" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LD37JKF5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963325v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glorennec" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Maurau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousselle" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Ronga-Pezeret" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2011.0435" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698134v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hubert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Devillers" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ciffroy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963284v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Massarin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gilbin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es104082e" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682429v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pinel-Marie" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Koscielny" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961761v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.05.029" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963252v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ducrot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lagadic" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2010.0047" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963259v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Habka" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Legallais" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2010.0396" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657921v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfq007" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-VGG9MSVW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963240v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es903860w" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963242v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Yengo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2010.05.220" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961749v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2009.09.009" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869275v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961747v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Troise" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tissot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vincent" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2010.02.005" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961938v2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1539-6924.2009.01242.x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/98174F100F98D1ECFC6920C8CF31BF2160E2FCC0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961947v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hoet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Nemmar" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/08958370902748542" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869239v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963175v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qsar.200860116" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2VC85DZX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963142v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es801418x" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963126v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mons" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2008.04.009" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2JBF0N6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961924v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gust" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vollat" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mons" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramil" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2008.06.029" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963124v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434755v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Billoir" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453761v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ducrot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geffard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garric" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2006.06.040" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453598v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Qu&#233;au" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/06-556R.1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/830EABDD6F95091F8A823D9E44C86BB9043451D6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453597v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Servia" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Heydorff" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453548v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-005-0054-0" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KH08P5ZC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102349v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mouthon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lafont" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/04-559R.1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XFVQL9DJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653790v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640970v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bernard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786098v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coulaud" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Dur" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853103v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969462v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855586v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mouneyrac" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Durou" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969454v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas J. Blaauboer" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03742055v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brulle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Amoss&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Conrad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mazerolles" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ieam.4650" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02882422v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nelieu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R.R. Pery" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-06985-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937897v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Tebby" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beaudouin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.110979" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937907v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Delarue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-10222-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02556779v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tomasetig" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tebby" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Graillot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zeman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2020.03.007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172492v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barraud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01535" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02244969v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2019.06.049" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625042v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2019.150592" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666918v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bertin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t J.D. Ferrari" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sapin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora da Silva Avelar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2017.12.011" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713776v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Boros" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18348/opzool.2017.S2.53" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706193v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-018-1895-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673454v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Leloutre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Porcher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12329" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736375v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Roudine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1701-3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821842v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher N. Lowe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2579-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863940v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Y. Bois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan G. Diaz Ochoa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Gajewska" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Kovarich" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Mauch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2016.05.026" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530807v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Laurent" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2017.02.052" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532587v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Teng" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barcellini-Couget" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges de Sousa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2016.06.018" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTMCFWQH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862935v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Salle-Siri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Rahmani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2016.01.006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531608v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Sonavane" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maillot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brion" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.01.187" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531643v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciffroy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roth" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.11.083" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L13F1ZNT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213081v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Goussen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonzom" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b03405" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690259v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Elgrabli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Beaudouin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Jbilou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Floriani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0124490" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690258v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piccini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Starrlight Augustine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Devillers" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0125841" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01146616v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Teng" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Barcellini-Couget" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Beaudouin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Brochot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2015.03.011" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254246v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois F&#233;rard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen F. Burga P&#233;rez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Blaise" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pakawadee Sutthivaiyakit" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/xeno.2015.5125" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083767v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Dutilleul" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Buisset-Goussen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.09.006" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855497v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Saxena" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Balaramnavar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1062936X.2014.909197" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01710151v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Mombelli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palluel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es404301q" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855019v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Boisleve" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pallardy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2014.0744" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963498v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulwen de Kermoysan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Joachim" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baudoin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lonjaret" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Tebby" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2013.09.034" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Z3XDKMN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00936256v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boulanger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Karg" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2013.0646" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00936267v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia El Yamani" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2013.0647" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963499v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2013.05.001" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91D76QZ0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963467v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Anna Zeman" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boudet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tack" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barneaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2012.12.005" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-195JNRCM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961804v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desmots" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2013.03.032" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961805v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Schuurmann" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Faust" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Backhaus" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.03.099" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961806v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.2148" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-00838826v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Parisot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-013-1078-5" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BFADB242B1B8754835395AEE0A41B4A3CEE96640/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961795v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Bucher" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Zaldivar Comenges" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Niklas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2012.00204" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963409v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheila Anzali" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Berthold" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Fioravanzo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Neagu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699575v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Shintu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Baudoin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Navratil" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Prot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pontoizeau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac2011075" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963362v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Audebert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2012.01.022" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963374v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dias" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-012-0877-4" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-46MFBJM6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963367v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.04.021" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPHNSD3Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963325v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glorennec" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Maurau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousselle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Ronga-Pezeret" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2011.0435" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698134v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hubert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Devillers" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ciffroy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963284v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Massarin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gilbin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es104082e" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963268v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Henegar" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pandard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.10.028" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCGPDT96-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963317v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00128-011-0393-x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N127X7M2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873317v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boize" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Sparfel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2010.11.017" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963306v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djomangan Adama Ouattara" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue-Hyung Choi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyuki Sakai" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2011.06.021" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LD37JKF5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682429v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pinel-Marie" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Koscielny" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961761v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.05.029" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963240v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ducrot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es903860w" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963242v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Yengo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2010.05.220" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961749v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2009.09.009" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657921v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfq007" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-VGG9MSVW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869275v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961747v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Troise" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tissot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vincent" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2010.02.005" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963252v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lagadic" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2010.0047" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963259v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Habka" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Legallais" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2010.0396" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961947v2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hoet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Nemmar" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/08958370902748542" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869239v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963175v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qsar.200860116" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2VC85DZX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961938v2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1539-6924.2009.01242.x" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/98174F100F98D1ECFC6920C8CF31BF2160E2FCC0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961924v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gust" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vollat" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mons" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramil" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2008.06.029" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963142v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es801418x" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963126v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mons" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2008.04.009" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2JBF0N6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963124v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453761v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ducrot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geffard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garric" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2006.06.040" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453598v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Qu&#233;au" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/06-556R.1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/830EABDD6F95091F8A823D9E44C86BB9043451D6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434755v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Billoir" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453548v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Servia" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Heydorff" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-005-0054-0" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KH08P5ZC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453597v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102349v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mouthon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lafont" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/04-559R.1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XFVQL9DJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640970v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bernard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653790v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786098v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coulaud" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Dur" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853103v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969462v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855586v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mouneyrac" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Durou" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969454v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas J. Blaauboer" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>