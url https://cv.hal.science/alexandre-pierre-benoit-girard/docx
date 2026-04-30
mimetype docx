--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -291,50 +291,54 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Endangered Species Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 56, pp.247-276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3354/esr01385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05052263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1576,495 +1580,495 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03543908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (3)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2020-2021 activity report for the Marine Turtle Observatory of mainland France and Saint-Pierre-et-Miquelon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A synthetic indicator based on nesting trend to inform the general public about the status of sea turtle in France and its overseas territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Claro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...63 lines deleted...]
-              <w:t xml:space="preserve">Rapport</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Girondot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Internation Sea Turtle Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Cartagena (Colombia), Colombia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04389832v1</w:t>
-[...175 lines deleted...]
-                <w:t xml:space="preserve">hal-04164082v1</w:t>
+                <w:t xml:space="preserve">mnhn-04119615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A synthetic indicator based on nesting trend to inform the general public about the status of sea turtle in France and its overseas territories</w:t>
+                <w:t xml:space="preserve">Evaluation du descripteur 1 -« Biodiversité -Tortues marines » en France métropolitaine. Rapport scientifique pour l'évaluation cycle 3 de la DCSMM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Claro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jehanne Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Museum National d'Histoire Naturelle (MNHN); Patrinat (OFB-MNHN-CNRS-IRD). 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04348248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2020-2021 activity report for the Marine Turtle Observatory of mainland France and Saint-Pierre-et-Miquelon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Claro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Potter Leatitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Catteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Cesarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04389832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Florian Barnier</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Data-based development of indicators for sea turtles in the framework of environmental policies (MSFD and Regional Seas Conventions). Phase 1 Report (2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Claro</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04119615v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN), Muséum national d’Histoire naturelle. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04164082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId76"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2140,51 +2144,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="98A36249"/>
+    <w:nsid w:val="4C54393C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2371,51 +2375,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-pierre-benoit-girard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2973-5137" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17000693X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052263v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bp Wallace" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Bandimere" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa Abreu-Grobois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Acosta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Akiti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/esr01385" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265022v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maissa Louhichi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Girondot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Jribi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Girard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2025.107404" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577872v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16093713" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088509v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13091535" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952892v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Girard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Monsinjon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Arcangeli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Belda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.790733" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952904v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Omeyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevelyan Mckinley" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;heret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Petchell Balchin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.817014" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543941v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Mavoungou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-F&#233;lix Tchibinda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-020-03814-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543919v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Metcalfe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Chauvet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Doherty" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0030605319000309" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04275166v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Ballorain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourjea" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Carpentier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Claro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499049v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan P. Wallace" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D. Dimatteo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan B. Bolten" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milani Y. Chaloupka" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian J. Hutchinson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0024510" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543908v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cl&#233;lia Godgenger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine N'Damit&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0030605309990329" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04389832v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Potter Leatitia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Catteau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Cesarini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348248v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Rivet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164082v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04119615v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barnier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-pierre-benoit-girard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2973-5137" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17000693X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052263v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bp Wallace" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Bandimere" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa Abreu-Grobois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Acosta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Akiti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/esr01385" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265022v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maissa Louhichi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Girondot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Jribi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Girard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2025.107404" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577872v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16093713" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088509v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13091535" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952892v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Girard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Monsinjon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Arcangeli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Belda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.790733" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952904v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Omeyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevelyan Mckinley" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;heret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Petchell Balchin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.817014" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543941v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Mavoungou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-F&#233;lix Tchibinda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-020-03814-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543919v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Metcalfe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Chauvet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Doherty" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0030605319000309" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04275166v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Ballorain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourjea" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Carpentier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Claro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499049v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan P. Wallace" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D. Dimatteo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan B. Bolten" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milani Y. Chaloupka" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian J. Hutchinson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0024510" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543908v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cl&#233;lia Godgenger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine N'Damit&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0030605309990329" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04119615v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barnier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348248v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Rivet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04389832v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Potter Leatitia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Catteau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Cesarini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164082v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>