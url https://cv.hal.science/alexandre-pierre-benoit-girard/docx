--- v1 (2026-04-30)
+++ v2 (2026-05-20)
@@ -190,338 +190,338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Updated global conservation status and priorities for marine turtles</w:t>
+                <w:t xml:space="preserve">Innovative low-tech solutions for marine conservation: Phosphorescent plates reduce sea turtle bycatch and boost fishery yields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bp Wallace</w:t>
+                <w:t xml:space="preserve">Maissa Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Bandimere</w:t>
+                <w:t xml:space="preserve">Marc Girondot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fa Abreu-Grobois</w:t>
+                <w:t xml:space="preserve">Imed Jribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Acosta</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandre Girard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endangered Species Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/esr01385⟩</w:t>
+              <w:t xml:space="preserve">Fisheries Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 287, pp.107404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fishres.2025.107404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05052263v1</w:t>
+                <w:t xml:space="preserve">hal-05265022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative low-tech solutions for marine conservation: Phosphorescent plates reduce sea turtle bycatch and boost fishery yields</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Updated global conservation status and priorities for marine turtles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bp Wallace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maissa Louhichi</w:t>
+                <w:t xml:space="preserve">An Bandimere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Girondot</w:t>
+                <w:t xml:space="preserve">Fa Abreu-Grobois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imed Jribi</w:t>
+                <w:t xml:space="preserve">H Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Girard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J Akiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fisheries Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 287, pp.107404. </w:t>
+              <w:t xml:space="preserve">Endangered Species Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 56, pp.247-276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fishres.2025.107404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3354/esr01385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05265022v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05052263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Loggerhead (Caretta caretta) Bycatch Rate along with Several Endangered Target Species: Two Reasons to Look for Alternative to Traditional Large-Mesh Bottom-Set Gillnets (Garrasia) for More Sustainable Fisheries in the Gulf of Gabès (Tunisia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maissa Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Jribi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (9), pp.3713. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -555,77 +555,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fishermen Interviews: A Cost-Effective Tool for Evaluating the Impact of Fisheries on Vulnerable Sea Turtles in Tunisia and Identifying Levers of Mitigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maissa Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Jribi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (9), pp.1535. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -672,51 +672,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a common approach for assessing the conservation status of marine turtle species within the european marine strategy framework directive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Monsinjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -927,51 +927,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unusual sexual dimorphism and small adult size for olive ridley sea turtles are linked to volumetric geometric constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bréheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1506,51 +1506,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine N'Damité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oryx</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 43 (04), pp.556. </w:t>
@@ -1580,495 +1580,495 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03543908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A synthetic indicator based on nesting trend to inform the general public about the status of sea turtle in France and its overseas territories</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">2020-2021 activity report for the Marine Turtle Observatory of mainland France and Saint-Pierre-et-Miquelon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Claro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Potter Leatitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florian Barnier</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Catteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Cesarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04389832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation du descripteur 1 -« Biodiversité -Tortues marines » en France métropolitaine. Rapport scientifique pour l'évaluation cycle 3 de la DCSMM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Claro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...38 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04119615v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jehanne Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Museum National d'Histoire Naturelle (MNHN); Patrinat (OFB-MNHN-CNRS-IRD). 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04348248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Data-based development of indicators for sea turtles in the framework of environmental policies (MSFD and Regional Seas Conventions). Phase 1 Report (2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Claro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN), Muséum national d’Histoire naturelle. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04164082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (3)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation du descripteur 1 -« Biodiversité -Tortues marines » en France métropolitaine. Rapport scientifique pour l'évaluation cycle 3 de la DCSMM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A synthetic indicator based on nesting trend to inform the general public about the status of sea turtle in France and its overseas territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Claro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...112 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Girondot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Internation Sea Turtle Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Cartagena (Colombia), Colombia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathy Cesarini</w:t>
-[...117 lines deleted...]
-                <w:t xml:space="preserve">hal-04164082v1</w:t>
+                <w:t xml:space="preserve">mnhn-04119615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId76"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2144,51 +2144,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4C54393C"/>
+    <w:nsid w:val="B17119F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2375,51 +2375,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-pierre-benoit-girard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2973-5137" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17000693X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052263v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bp Wallace" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Bandimere" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa Abreu-Grobois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Acosta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Akiti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/esr01385" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265022v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maissa Louhichi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Girondot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Jribi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Girard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2025.107404" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577872v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16093713" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088509v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13091535" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952892v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Girard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Monsinjon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Arcangeli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Belda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.790733" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952904v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Omeyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevelyan Mckinley" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;heret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Petchell Balchin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.817014" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543941v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Mavoungou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-F&#233;lix Tchibinda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-020-03814-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543919v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Metcalfe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Chauvet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Doherty" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0030605319000309" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04275166v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Ballorain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourjea" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Carpentier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Claro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499049v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan P. Wallace" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D. Dimatteo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan B. Bolten" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milani Y. Chaloupka" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian J. Hutchinson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0024510" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543908v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cl&#233;lia Godgenger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine N'Damit&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0030605309990329" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04119615v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barnier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348248v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Rivet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04389832v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Potter Leatitia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Catteau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Cesarini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164082v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-pierre-benoit-girard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2973-5137" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17000693X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265022v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maissa Louhichi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Girondot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Jribi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Girard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2025.107404" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052263v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bp Wallace" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Bandimere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa Abreu-Grobois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Acosta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Akiti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/esr01385" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577872v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16093713" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088509v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13091535" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952892v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Girard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Monsinjon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Arcangeli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Belda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.790733" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952904v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Omeyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevelyan Mckinley" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;heret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Petchell Balchin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.817014" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543941v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Mavoungou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-F&#233;lix Tchibinda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-020-03814-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543919v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Metcalfe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Chauvet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Doherty" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0030605319000309" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04275166v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Ballorain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourjea" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Carpentier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Claro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499049v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan P. Wallace" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D. Dimatteo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan B. Bolten" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milani Y. Chaloupka" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian J. Hutchinson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0024510" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543908v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cl&#233;lia Godgenger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine N'Damit&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0030605309990329" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04389832v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Potter Leatitia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Catteau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Cesarini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348248v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Rivet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164082v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04119615v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barnier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>