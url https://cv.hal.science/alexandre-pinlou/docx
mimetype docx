--- v0 (2026-03-22)
+++ v1 (2026-04-16)
@@ -452,408 +452,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03475125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acyclic coloring of graphs and entropy compression method</w:t>
+                <w:t xml:space="preserve">On non-repetitive sequences of arithmetic progressions: The cases k ∈ { 4 , 5 , 6 , 7 , 8 }</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Gonçalves</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Montassier</w:t>
+                <w:t xml:space="preserve">Borut Lužar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Mockovčiaková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Sotak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2019.111772⟩</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 279, pp.106-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2019.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02938618v1</w:t>
+                <w:t xml:space="preserve">lirmm-02349883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On non-repetitive sequences of arithmetic progressions: The cases k ∈ { 4 , 5 , 6 , 7 , 8 }</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Oriented cliques and colorings of graphs with low maximum degree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janusz Dybizbański</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roman Sotak</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Szepietowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2019.10.013⟩</w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 343 (5), pp.#111829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2020.111829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02349883v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02938614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriented cliques and colorings of graphs with low maximum degree</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Ochem</w:t>
+                <w:t xml:space="preserve">Acyclic coloring of graphs and entropy compression method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrzej Szepietowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 343 (5), pp.#111829. </w:t>
+              <w:t xml:space="preserve">, 2020, 343 (4), pp.#111772. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2020.111829⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2019.111772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02938614v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02938618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homothetic triangle representations of planar graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1225,64 +1225,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On repetition thresholds of caterpillars and trees of bounded degree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borut Lužar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1355,51 +1355,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Knor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borut Lužar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1459,51 +1459,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homomorphisms of 2-edge-colored triangle-free planar graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1661,265 +1661,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01430784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A lower bound on the order of the largest induced forest in planar graphs with high girth</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Montassier</w:t>
+                <w:t xml:space="preserve">Planar graphs with $\Delta \geq 7$ and no triangle adjacent to a $C_4$ are minimally edge and total choosable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 214, pp.99-107. </w:t>
+              <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Vol. 17 no. 3 (3), pp.131-146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2016.06.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46298/dmtcs.2147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01375448v1</w:t>
+                <w:t xml:space="preserve">lirmm-01347027v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planar graphs with $\Delta \geq 7$ and no triangle adjacent to a $C_4$ are minimally edge and total choosable</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lévêque</w:t>
+                <w:t xml:space="preserve">A lower bound on the order of the largest induced forest in planar graphs with high girth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Vol. 17 no. 3 (3), pp.131-146. </w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 214, pp.99-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/dmtcs.2147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2016.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01347027v2</w:t>
+                <w:t xml:space="preserve">lirmm-01375448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of entropy compression in pattern avoidance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1960,161 +1960,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01233448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphs with maximum degree Δ≥17 and maximum average degree less than 3 are list 2-distance (Δ+2)-colorable</w:t>
+                <w:t xml:space="preserve">2-Distance Coloring of Sparse Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 317, pp.19-32. </w:t>
+              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 77 (3), pp.190-218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2013.10.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jgt.21782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01233453v1</w:t>
+                <w:t xml:space="preserve">lirmm-01233451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriented Coloring of Triangle-Free Planar Graphs and 2-Outerplanar Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2155,131 +2155,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00780910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2-Distance Coloring of Sparse Graphs</w:t>
+                <w:t xml:space="preserve">Graphs with maximum degree Δ≥17 and maximum average degree less than 3 are list 2-distance (Δ+2)-colorable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 77 (3), pp.190-218. </w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 317, pp.19-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jgt.21782⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2013.10.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01233451v1</w:t>
+                <w:t xml:space="preserve">lirmm-01233453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">List coloring the square of sparse graphs with large degree</w:t>
               </w:r>
@@ -2369,51 +2369,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locally identifying coloring in bounded expansion classes of graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Parreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2499,51 +2499,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Esperet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2602,51 +2602,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Spanning Galaxies in Digraphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2719,51 +2719,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triangle Contact Representations and Duality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2823,51 +2823,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Domination Number of Grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2953,51 +2953,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homomorphisms of 2-edge-colored graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Montejano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3308,264 +3308,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00371599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong Oriented Chromatic Number of Planar Graphs without Short Cycles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Oriented Colorings of Partial 2-trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Vol. 10 no. 1 (1), pp.1-24. </w:t>
+              <w:t xml:space="preserve">Information Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 108, pp.82-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/dmtcs.418⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ipl.2008.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00184811v1</w:t>
+                <w:t xml:space="preserve">lirmm-00314715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriented Colorings of Partial 2-trees</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Strong Oriented Chromatic Number of Planar Graphs without Short Cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Montassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Vol. 10 no. 1 (1), pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/dmtcs.418⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ipl.2008.04.007⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00314715v1</w:t>
+                <w:t xml:space="preserve">lirmm-00184811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Oriented Chromatic Index of Oriented Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3987,286 +3987,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04026746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The chromatic number and switching chromatic number of 2-edge-colored graphs of bounded degree</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Jacques</w:t>
+                <w:t xml:space="preserve">r-hued coloring of planar graphs with girth at least 8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Hoang La</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petru Valicov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BGW 2019 - 5th Bordeaux Graph Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02938635v1</w:t>
+                <w:t xml:space="preserve">lirmm-02938645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">r-hued coloring of planar graphs with girth at least 8</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xuan Hoang La</w:t>
+                <w:t xml:space="preserve">The chromatic number and switching chromatic number of 2-edge-colored graphs of bounded degree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Petru Valicov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BGW 2019 - 5th Bordeaux Graph Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02938645v1</w:t>
+                <w:t xml:space="preserve">lirmm-02938635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a conjecture on k-Thue sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borut Lužar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Mockovčiaková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4585,51 +4585,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entropy compression method applied to graph colorings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4905,51 +4905,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriented Coloring of Triangle-Free Planar Graphs and 2-Outerplanar Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4996,51 +4996,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triangle Contact Representations and Duality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5229,51 +5229,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spanning galaxies in digraphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5371,51 +5371,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homomorphisms of 2-Edge-Colored Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Montejano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5500,51 +5500,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriented vertex and arc-colorings of partial 2-trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5595,51 +5595,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong Oriented Chromatic Number of Planar Graphs without Cycles of Specific Lengths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6043,51 +6043,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04227159v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Duffy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jacques" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Montassier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinlou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2023.113579" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227209v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2022.03.025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03475125v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Hoang La" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Valicov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2020.103219" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02938618v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gon&#231;alves" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2019.111772" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02349883v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borut Lu&#382;ar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Mockov&#269;iakov&#225;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ochem" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Sotak" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.10.013" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02938614v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Dybizba&#324;ski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Szepietowski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2020.111829" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02407930v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7155/jgaa.00509" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02010775v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dross" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2018.11.023" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02021020v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2018.06.029" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01730269v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/6815" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01730276v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/6793" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01730264v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Bonamy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Knor" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riste &#352;krekovski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2017.05.047" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01376130v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagnik Sen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22059" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01430784v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2017.06.014" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01375448v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2016.06.011" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/lirmm-01347027v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2147" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233448v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/3038" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233453v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2013.10.022" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00780910v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00373-013-1283-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233451v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21782" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233445v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2014.03.006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768472v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Parreau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2013.07.003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736468v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Esperet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21659" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W6JDN9RV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00749191v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Havet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Thomass&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2011.07.013" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00715024v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-012-9400-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00569256v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/11082574" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00433039v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Montejano" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Raspaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sopena" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2009.09.017" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNMFP2P2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00433038v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louigi Addario-Berry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Kang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Mcdiarmid" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2008.09.009" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMN1NZ74-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371599v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2008.04.030" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9B4X0VKG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00184811v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.418" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00314715v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2008.04.007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQVPXHTL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195956v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.20286" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M74PPFVQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307095v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307094v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307093v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04026746v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-83823-2_105" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02938635v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02938645v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01730302v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Sot&#225;k" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01377063v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01430813v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233461v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2015.06.037" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233456v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00782852v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2011.09.027" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071401v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pro" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice S&#233;&#233;bold" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00530543v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2011.05.022" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00620728v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18469-7_24" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZTN5RGQ8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409025v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2009.07.060" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00433050v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2009.07.023" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8GJDSMX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00196757v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2008.01.007" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TV2J1ZCZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307125v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00196741v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Montassier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2008.01.006" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLBFDQF5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307157v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-01376199v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04227159v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Duffy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jacques" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Montassier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinlou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2023.113579" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227209v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2022.03.025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03475125v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Hoang La" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Valicov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2020.103219" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02349883v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borut Lu&#382;ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Mockov&#269;iakov&#225;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ochem" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Sotak" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.10.013" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02938614v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Dybizba&#324;ski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Szepietowski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2020.111829" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02938618v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gon&#231;alves" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2019.111772" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02407930v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7155/jgaa.00509" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02010775v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dross" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2018.11.023" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02021020v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2018.06.029" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01730269v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/6815" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01730276v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/6793" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01730264v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Bonamy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Knor" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riste &#352;krekovski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2017.05.047" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01376130v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagnik Sen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22059" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01430784v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2017.06.014" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/lirmm-01347027v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2147" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01375448v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2016.06.011" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233448v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/3038" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233451v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21782" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00780910v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00373-013-1283-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233453v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2013.10.022" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233445v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2014.03.006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768472v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Parreau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2013.07.003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736468v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Esperet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21659" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W6JDN9RV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00749191v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Havet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Thomass&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2011.07.013" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00715024v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-012-9400-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00569256v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/11082574" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00433039v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Montejano" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Raspaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sopena" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2009.09.017" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNMFP2P2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00433038v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louigi Addario-Berry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Kang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Mcdiarmid" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2008.09.009" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMN1NZ74-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371599v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2008.04.030" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9B4X0VKG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00314715v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2008.04.007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQVPXHTL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00184811v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.418" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195956v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.20286" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M74PPFVQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307095v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307094v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307093v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04026746v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-83823-2_105" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02938645v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02938635v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01730302v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Sot&#225;k" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01377063v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01430813v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233461v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2015.06.037" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233456v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00782852v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2011.09.027" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071401v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pro" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice S&#233;&#233;bold" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00530543v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2011.05.022" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00620728v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18469-7_24" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZTN5RGQ8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409025v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2009.07.060" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00433050v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2009.07.023" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8GJDSMX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00196757v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2008.01.007" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TV2J1ZCZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307125v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00196741v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Montassier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2008.01.006" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLBFDQF5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307157v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-01376199v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>