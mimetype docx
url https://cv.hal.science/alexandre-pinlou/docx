--- v1 (2026-04-16)
+++ v2 (2026-05-18)
@@ -452,408 +452,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03475125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On non-repetitive sequences of arithmetic progressions: The cases k ∈ { 4 , 5 , 6 , 7 , 8 }</w:t>
+                <w:t xml:space="preserve">Acyclic coloring of graphs and entropy compression method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Borut Lužar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Ochem</w:t>
+                <w:t xml:space="preserve">Daniel Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roman Sotak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2019.10.013⟩</w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 343 (4), pp.#111772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2019.111772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02349883v1</w:t>
+                <w:t xml:space="preserve">lirmm-02938618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriented cliques and colorings of graphs with low maximum degree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janusz Dybizbański</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Szepietowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 343 (5), pp.#111829. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.disc.2020.111829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02938614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acyclic coloring of graphs and entropy compression method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On non-repetitive sequences of arithmetic progressions: The cases k ∈ { 4 , 5 , 6 , 7 , 8 }</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borut Lužar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Mockovčiaková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ochem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pinlou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Gonçalves</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Pinlou</w:t>
+                <w:t xml:space="preserve">Roman Sotak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 343 (4), pp.#111772. </w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 279, pp.106-117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2019.111772⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2019.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02938618v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02349883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homothetic triangle representations of planar graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1225,64 +1225,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On repetition thresholds of caterpillars and trees of bounded degree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borut Lužar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1323,395 +1323,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01730276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the difference between the Szeged and the Wiener index</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Borut Lužar</w:t>
+                <w:t xml:space="preserve">Partitioning a triangle-free planar graph into a forest and a forest of bounded degree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Riste Škrekovski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amc.2017.05.047⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 66, pp.81-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejc.2017.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01730264v1</w:t>
+                <w:t xml:space="preserve">lirmm-01430784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homomorphisms of 2-edge-colored triangle-free planar graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Ochem</w:t>
+                <w:t xml:space="preserve">On the difference between the Szeged and the Wiener index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Knor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borut Lužar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sagnik Sen</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riste Škrekovski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jgt.22059⟩</w:t>
+              <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 312, pp.202-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amc.2017.05.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01376130v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01730264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partitioning a triangle-free planar graph into a forest and a forest of bounded degree</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Montassier</w:t>
+                <w:t xml:space="preserve">Homomorphisms of 2-edge-colored triangle-free planar graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sagnik Sen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 66, pp.81-94. </w:t>
+              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 85 (1), pp.258-277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejc.2017.06.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jgt.22059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01430784v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01376130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planar graphs with $\Delta \geq 7$ and no triangle adjacent to a $C_4$ are minimally edge and total choosable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1869,784 +1869,784 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01375448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of entropy compression in pattern avoidance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Oriented Coloring of Triangle-Free Planar Graphs and 2-Outerplanar Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 21 (2), pp.1-12. </w:t>
+              <w:t xml:space="preserve">Graphs and Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (2), pp.439-453. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.37236/3038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00373-013-1283-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01233448v1</w:t>
+                <w:t xml:space="preserve">lirmm-00780910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2-Distance Coloring of Sparse Graphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Graphs with maximum degree Δ≥17 and maximum average degree less than 3 are list 2-distance (Δ+2)-colorable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 77 (3), pp.190-218. </w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 317, pp.19-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jgt.21782⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2013.10.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01233451v1</w:t>
+                <w:t xml:space="preserve">lirmm-01233453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriented Coloring of Triangle-Free Planar Graphs and 2-Outerplanar Graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Ochem</w:t>
+                <w:t xml:space="preserve">2-Distance Coloring of Sparse Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graphs and Combinatorics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 30 (2), pp.439-453. </w:t>
+              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 77 (3), pp.190-218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00373-013-1283-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jgt.21782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00780910v1</w:t>
+                <w:t xml:space="preserve">lirmm-01233451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphs with maximum degree Δ≥17 and maximum average degree less than 3 are list 2-distance (Δ+2)-colorable</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">List coloring the square of sparse graphs with large degree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 317, pp.19-32. </w:t>
+              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41, pp.128-137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2013.10.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejc.2014.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01233453v1</w:t>
+                <w:t xml:space="preserve">lirmm-01233445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">List coloring the square of sparse graphs with large degree</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lévêque</w:t>
+                <w:t xml:space="preserve">Application of entropy compression in pattern avoidance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 41, pp.128-137. </w:t>
+              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (2), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejc.2014.03.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.37236/3038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01233445v1</w:t>
+                <w:t xml:space="preserve">lirmm-01233448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locally identifying coloring in bounded expansion classes of graphs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Complexity Dichotomy for the Coloring of Sparse Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Parreau</w:t>
+                <w:t xml:space="preserve">Louis Esperet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Montassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 161 (18), pp.2946-2951. </w:t>
+              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 73 (1), pp.85-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2013.07.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jgt.21659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00768472v2</w:t>
+                <w:t xml:space="preserve">lirmm-00736468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Complexity Dichotomy for the Coloring of Sparse Graphs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Ochem</w:t>
+                <w:t xml:space="preserve">Locally identifying coloring in bounded expansion classes of graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Parreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jgt.21659⟩</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 161 (18), pp.2946-2951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2013.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00736468v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768472v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Spanning Galaxies in Digraphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2719,51 +2719,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triangle Contact Representations and Duality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2823,51 +2823,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Domination Number of Grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2953,51 +2953,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homomorphisms of 2-edge-colored graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Montejano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3095,51 +3095,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acyclic improper colourings of graphs with bounded maximum degree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louigi Addario-Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Esperet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3314,51 +3314,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriented Colorings of Partial 2-trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3430,51 +3430,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong Oriented Chromatic Number of Planar Graphs without Short Cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3521,51 +3521,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Oriented Chromatic Index of Oriented Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3987,286 +3987,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04026746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">r-hued coloring of planar graphs with girth at least 8</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xuan Hoang La</w:t>
+                <w:t xml:space="preserve">The chromatic number and switching chromatic number of 2-edge-colored graphs of bounded degree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Petru Valicov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BGW 2019 - 5th Bordeaux Graph Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02938645v1</w:t>
+                <w:t xml:space="preserve">lirmm-02938635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The chromatic number and switching chromatic number of 2-edge-colored graphs of bounded degree</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Jacques</w:t>
+                <w:t xml:space="preserve">r-hued coloring of planar graphs with girth at least 8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Hoang La</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petru Valicov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BGW 2019 - 5th Bordeaux Graph Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02938635v1</w:t>
+                <w:t xml:space="preserve">lirmm-02938645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a conjecture on k-Thue sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borut Lužar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Mockovčiaková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4585,51 +4585,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entropy compression method applied to graph colorings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4680,51 +4680,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2-distance coloring of sparse graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4905,51 +4905,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriented Coloring of Triangle-Free Planar Graphs and 2-Outerplanar Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4996,51 +4996,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triangle Contact Representations and Duality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5229,51 +5229,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spanning galaxies in digraphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5371,51 +5371,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homomorphisms of 2-Edge-Colored Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Montejano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5500,51 +5500,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriented vertex and arc-colorings of partial 2-trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5595,51 +5595,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong Oriented Chromatic Number of Planar Graphs without Cycles of Specific Lengths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5698,51 +5698,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acyclic improper choosability of graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Esperet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6043,51 +6043,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04227159v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Duffy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jacques" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Montassier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinlou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2023.113579" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227209v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2022.03.025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03475125v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Hoang La" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Valicov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2020.103219" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02349883v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borut Lu&#382;ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Mockov&#269;iakov&#225;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ochem" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Sotak" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.10.013" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02938614v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Dybizba&#324;ski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Szepietowski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2020.111829" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02938618v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gon&#231;alves" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2019.111772" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02407930v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7155/jgaa.00509" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02010775v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dross" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2018.11.023" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02021020v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2018.06.029" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01730269v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/6815" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01730276v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/6793" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01730264v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Bonamy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Knor" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riste &#352;krekovski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2017.05.047" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01376130v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagnik Sen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22059" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01430784v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2017.06.014" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/lirmm-01347027v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2147" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01375448v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2016.06.011" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233448v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/3038" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233451v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21782" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00780910v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00373-013-1283-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233453v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2013.10.022" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233445v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2014.03.006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768472v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Parreau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2013.07.003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736468v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Esperet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21659" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W6JDN9RV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00749191v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Havet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Thomass&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2011.07.013" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00715024v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-012-9400-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00569256v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/11082574" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00433039v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Montejano" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Raspaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sopena" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2009.09.017" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNMFP2P2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00433038v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louigi Addario-Berry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Kang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Mcdiarmid" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2008.09.009" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMN1NZ74-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371599v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2008.04.030" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9B4X0VKG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00314715v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2008.04.007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQVPXHTL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00184811v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.418" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195956v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.20286" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M74PPFVQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307095v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307094v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307093v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04026746v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-83823-2_105" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02938645v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02938635v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01730302v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Sot&#225;k" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01377063v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01430813v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233461v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2015.06.037" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233456v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00782852v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2011.09.027" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071401v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pro" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice S&#233;&#233;bold" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00530543v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2011.05.022" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00620728v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18469-7_24" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZTN5RGQ8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409025v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2009.07.060" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00433050v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2009.07.023" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8GJDSMX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00196757v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2008.01.007" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TV2J1ZCZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307125v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00196741v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Montassier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2008.01.006" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLBFDQF5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307157v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-01376199v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04227159v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Duffy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jacques" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Montassier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinlou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2023.113579" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227209v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2022.03.025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03475125v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Hoang La" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Valicov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2020.103219" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02938618v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gon&#231;alves" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2019.111772" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02938614v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Dybizba&#324;ski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ochem" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Szepietowski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2020.111829" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02349883v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borut Lu&#382;ar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Mockov&#269;iakov&#225;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Sotak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.10.013" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02407930v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7155/jgaa.00509" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02010775v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dross" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2018.11.023" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02021020v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2018.06.029" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01730269v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/6815" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01730276v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/6793" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01430784v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2017.06.014" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01730264v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Bonamy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Knor" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riste &#352;krekovski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2017.05.047" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01376130v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagnik Sen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22059" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/lirmm-01347027v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2147" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01375448v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2016.06.011" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00780910v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00373-013-1283-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233453v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2013.10.022" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233451v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21782" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233445v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2014.03.006" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233448v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/3038" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736468v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Esperet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21659" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W6JDN9RV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768472v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Parreau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2013.07.003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00749191v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Havet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Thomass&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2011.07.013" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00715024v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-012-9400-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00569256v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/11082574" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00433039v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Montejano" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Raspaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sopena" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2009.09.017" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNMFP2P2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00433038v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louigi Addario-Berry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Kang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Mcdiarmid" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2008.09.009" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMN1NZ74-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371599v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2008.04.030" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9B4X0VKG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00314715v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2008.04.007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQVPXHTL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00184811v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.418" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195956v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.20286" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M74PPFVQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307095v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307094v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307093v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04026746v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-83823-2_105" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02938635v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02938645v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01730302v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Sot&#225;k" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01377063v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01430813v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233461v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2015.06.037" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233456v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00782852v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2011.09.027" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071401v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pro" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice S&#233;&#233;bold" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00530543v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2011.05.022" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00620728v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18469-7_24" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZTN5RGQ8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409025v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2009.07.060" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00433050v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2009.07.023" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8GJDSMX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00196757v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2008.01.007" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TV2J1ZCZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307125v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00196741v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Montassier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2008.01.006" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLBFDQF5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307157v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-01376199v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>