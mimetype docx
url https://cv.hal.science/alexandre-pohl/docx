--- v0 (2026-04-12)
+++ v1 (2026-05-02)
@@ -351,576 +351,576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05456526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Ordovician Assemblage of Cool Water‐Adapted Paleotropical Ostracods Suggests an Early Psychrosphere</w:t>
+                <w:t xml:space="preserve">Enhanced marine biological pump as a trigger for the onset of the late Paleozoic ice age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Mcgairy</w:t>
+                <w:t xml:space="preserve">Feifei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phong Duc Nguyen</w:t>
+                <w:t xml:space="preserve">Maya Elrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Williams</w:t>
+                <w:t xml:space="preserve">Guang-Yi Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Stocker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Harvey</w:t>
+                <w:t xml:space="preserve">Keyi Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Island Arc</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/iar.70001⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (27), pp.eadv2756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adv2756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04907580v1</w:t>
+                <w:t xml:space="preserve">hal-05146624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilising millennial oscillations in large-scale ocean circulation with a delayed feedback due to a circumpolar current</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unravelling the drivers of marine biodiversity across the Phanerozoic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Balembois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Keane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Pohl</w:t>
+                <w:t xml:space="preserve">Bertrand Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henk A Dijkstra</w:t>
+                <w:t xml:space="preserve">Thomas Servais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andy Ridgwell</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Lunt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 476, pp.134680. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.8498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physd.2025.134680⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-63428-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05048600v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05286789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced marine biological pump as a trigger for the onset of the late Paleozoic ice age</w:t>
+                <w:t xml:space="preserve">Stabilising millennial oscillations in large-scale ocean circulation with a delayed feedback due to a circumpolar current</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feifei Zhang</w:t>
+                <w:t xml:space="preserve">Andrew Keane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maya Elrick</w:t>
+                <w:t xml:space="preserve">Henk A Dijkstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guang-Yi Wei</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andy Ridgwell</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adv2756⟩</w:t>
+              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 476, pp.134680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physd.2025.134680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05146624v1</w:t>
+                <w:t xml:space="preserve">hal-05048600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the drivers of marine biodiversity across the Phanerozoic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Ordovician Assemblage of Cool Water‐Adapted Paleotropical Ostracods Suggests an Early Psychrosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Mcgairy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Balembois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Pohl</w:t>
+                <w:t xml:space="preserve">Phong Duc Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Lefebvre</w:t>
+                <w:t xml:space="preserve">Mark Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Servais</w:t>
+                <w:t xml:space="preserve">Christopher Stocker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Lunt</w:t>
+                <w:t xml:space="preserve">Thomas Harvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.8498. </w:t>
+              <w:t xml:space="preserve">Island Arc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (1), pp.e70001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-63428-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/iar.70001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05286789v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in continental weathering regimes inhibited global marine deoxygenation during the Paleocene-Eocene thermal maximum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guang-Yi Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1304,77 +1304,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Eliahou Ontiveros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Markussen Marcilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Servais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (1), pp.6098. </w:t>
@@ -1827,90 +1827,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continental configuration controls ocean oxygenation during the Phanerozoic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Ridgwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard G. Stockey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thomazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Keane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 608 (7923), pp.523-527. </w:t>
@@ -2134,51 +2134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanyi Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Stockey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Elrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Geoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
@@ -2210,287 +2210,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03412068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decreasing Phanerozoic extinction intensity as a consequence of Earth surface oxygenation and metazoan ecophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Stockey</w:t>
+                <w:t xml:space="preserve">Berriasian ammonites of supposed Tethyan origin from the type 'Ryazanian', Russia: a systematic re-interpretation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Frau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William A.P. Wimbledon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Ifrim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pohl</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Erik Sperling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2101900118⟩</w:t>
+              <w:t xml:space="preserve">Palaeoworld</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (3), pp.515-537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palwor.2020.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03364856v1</w:t>
+                <w:t xml:space="preserve">hal-03341891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berriasian ammonites of supposed Tethyan origin from the type 'Ryazanian', Russia: a systematic re-interpretation.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">William A.P. Wimbledon</w:t>
+                <w:t xml:space="preserve">Decreasing Phanerozoic extinction intensity as a consequence of Earth surface oxygenation and metazoan ecophysiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Stockey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Ridgwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Ifrim</w:t>
+                <w:t xml:space="preserve">Seth Finnegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Bulot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Pohl</w:t>
+                <w:t xml:space="preserve">Erik Sperling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeoworld</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 30 (3), pp.515-537. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (41), pp.e2101900118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.palwor.2020.07.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2101900118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03341891v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative comparison of geological data and model simulations constrains early Cambrian geography and climate</w:t>
               </w:r>
@@ -2502,51 +2502,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas W Wong Hearing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3423,64 +3423,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An early Cambrian greenhouse climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hearing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Harvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Leng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4288,51 +4288,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Eliahou Ontiveros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroto Origuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4374,90 +4374,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine biodiversity and the niche environment interaction through deep time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Servais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul J. Valdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4551,51 +4551,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanyi Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard G. Stockey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Elrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
@@ -5079,51 +5079,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486510v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijun Song" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pohl" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Dunhill" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Chen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2026.105329" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456526v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruliang He" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingliang Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Chang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Prow-Fleischer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-025-01896-w" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907580v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mcgairy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phong Duc Nguyen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Williams" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Stocker" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Harvey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iar.70001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048600v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Keane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk A Dijkstra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Ridgwell" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2025.134680" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146624v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feifei Zhang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Elrick" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang-Yi Wei" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyi Cheng" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adv2756" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286789v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Balembois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lefebvre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Servais" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lunt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-63428-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319732v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijun Jiang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Zhang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqian Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-64217-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655368v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuyang Wu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Tian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Dal Corso" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Cui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118882" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192011v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G Stockey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Dai" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Yohler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Hir" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adg7679" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271116v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Eliahou Ontiveros" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaugrand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Markussen Marcilly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41685-w" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707295v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wong Hearing" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sepulchre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Scotese" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108424" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723058v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cerme&#241;o" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Garc&#237;a-Comas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Williams" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Benton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04932-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684684v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maffre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godderis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Donnadieu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carretier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/03.2022.02" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753039v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G. Stockey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thomazo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-05018-z" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192578v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Zaca&#239;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Monnet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Mullins" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abd6709" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412068v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zunli Lu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanyi Lu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Stockey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-021-00843-9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364856v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Finnegan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Sperling" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2101900118" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341891v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Frau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A.P. Wimbledon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Ifrim" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bulot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palwor.2020.07.004" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273912v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W Wong Hearing" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H P Harvey" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24141-5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003984v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Lanteaume" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hairabian" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B35680.1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902805v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Saupe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijie Qiao" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Farnsworth" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kennedy-Asser" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0504-6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465097v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laugi&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Poli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Borgomano" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-52821-2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627323v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Masse" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-019-01742-6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626417v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2018.10.017" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408744v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Harper" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Nardin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/let.12247" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902801v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hearing" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Leng" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Lamb" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aar5690" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902799v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itzel Ruvalcaba Baroni" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels van Helmond" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Papadomanolaki" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Coe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018PA003394" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902792v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Ladant" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016PA002928" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587419v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs R.A. Vandenbroucke" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.09.036" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SV7LB1CD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115066v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Donnadieu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Hir" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Buoncristiani" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vennin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-10-2053-2014" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852005v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mugnier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fallourd" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.05.018" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KQR65VQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397308v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroto Origuchi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006715v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Valdes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588262v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126982v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Kenter" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lett&#233;ron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027513v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godd&#233;ris" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24982-3_27" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486510v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijun Song" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pohl" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Dunhill" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Chen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2026.105329" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456526v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruliang He" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingliang Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Chang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Prow-Fleischer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-025-01896-w" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146624v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feifei Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Elrick" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang-Yi Wei" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyi Cheng" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adv2756" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286789v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Balembois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lefebvre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Servais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lunt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-63428-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048600v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Keane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk A Dijkstra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Ridgwell" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2025.134680" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907580v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mcgairy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phong Duc Nguyen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Williams" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Stocker" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Harvey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iar.70001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319732v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijun Jiang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Zhang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqian Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-64217-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655368v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuyang Wu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Tian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Dal Corso" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Cui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118882" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192011v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G Stockey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Dai" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Yohler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Hir" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adg7679" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271116v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Eliahou Ontiveros" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaugrand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Markussen Marcilly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41685-w" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707295v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wong Hearing" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sepulchre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Scotese" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108424" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723058v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cerme&#241;o" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Garc&#237;a-Comas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Williams" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Benton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04932-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684684v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maffre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godderis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Donnadieu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carretier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/03.2022.02" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753039v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G. Stockey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thomazo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-05018-z" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192578v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Zaca&#239;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Monnet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Mullins" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abd6709" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412068v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zunli Lu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanyi Lu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Stockey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-021-00843-9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341891v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Frau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A.P. Wimbledon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Ifrim" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bulot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palwor.2020.07.004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364856v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Finnegan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Sperling" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2101900118" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273912v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W Wong Hearing" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H P Harvey" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24141-5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003984v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Lanteaume" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hairabian" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B35680.1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902805v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Saupe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijie Qiao" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Farnsworth" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kennedy-Asser" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0504-6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465097v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laugi&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Poli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Borgomano" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-52821-2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627323v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Masse" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-019-01742-6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626417v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2018.10.017" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408744v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Harper" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Nardin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/let.12247" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902801v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hearing" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Leng" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Lamb" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aar5690" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902799v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itzel Ruvalcaba Baroni" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels van Helmond" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Papadomanolaki" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Coe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018PA003394" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902792v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Ladant" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016PA002928" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587419v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs R.A. Vandenbroucke" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.09.036" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SV7LB1CD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115066v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Donnadieu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Hir" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Buoncristiani" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vennin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-10-2053-2014" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852005v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mugnier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fallourd" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.05.018" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KQR65VQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397308v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroto Origuchi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006715v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Valdes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588262v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126982v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Kenter" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lett&#233;ron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027513v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godd&#233;ris" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24982-3_27" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>