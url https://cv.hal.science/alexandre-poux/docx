--- v0 (2026-03-28)
+++ v1 (2026-05-09)
@@ -357,455 +357,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04830381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breakup prediction of oscillating droplets under turbulent flow</w:t>
+                <w:t xml:space="preserve">On the consideration of signal trapping for soot sizing by angular light scattering in laminar flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Deberne</w:t>
+                <w:t xml:space="preserve">M. Littin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Chéron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Poux</w:t>
+                <w:t xml:space="preserve">A. Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mazur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2024.104731⟩</w:t>
+              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 181, pp.106429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2024.106429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04408853v1</w:t>
+                <w:t xml:space="preserve">hal-04639658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spline-based Abel Transform (SAT) radial property reconstruction for noise and trapping correction: Application to axisymmetric sooting flames</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Breakup prediction of oscillating droplets under turbulent flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Lefevre</w:t>
+                <w:t xml:space="preserve">Camille Deberne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mazur</w:t>
+                <w:t xml:space="preserve">Victor Chéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Escudero</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 374, pp.132365. </w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 173, pp.104731. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2024.132365⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2024.104731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04639617v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04408853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the consideration of signal trapping for soot sizing by angular light scattering in laminar flames</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Spline-based Abel Transform (SAT) radial property reconstruction for noise and trapping correction: Application to axisymmetric sooting flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Littin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Fuentes</w:t>
+                <w:t xml:space="preserve">F. Escudero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 181, pp.106429. </w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 374, pp.132365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2024.106429⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2024.132365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04639658v1</w:t>
+                <w:t xml:space="preserve">hal-04639617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A coupled Eulerian interface capturing and Lagrangian particle method for multiscale simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Chéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -891,90 +891,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale soot formation simulation providing detailed particle morphology in a laminar coflow diffusion flame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Morán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cepeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Escudero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 256, pp.112987. </w:t>
@@ -1140,486 +1140,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03630132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the maturation process on soot particle aggregation kinetics and morphology</w:t>
+                <w:t xml:space="preserve">Impact of the competition between aggregation and surface growth on the morphology of soot particles formed in an ethylene laminar premixed flame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Morán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Poux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2021.06.085⟩</w:t>
+              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 152, pp.105690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2020.105690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03281409v1</w:t>
+                <w:t xml:space="preserve">hal-03090072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the competition between aggregation and surface growth on the morphology of soot particles formed in an ethylene laminar premixed flame</w:t>
+                <w:t xml:space="preserve">Impact of the maturation process on soot particle aggregation kinetics and morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Morán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 152, pp.105690. </w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 182, pp.837-846. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2020.105690⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2021.06.085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090072v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo Aggregation Code (MCAC) Part 2: Application to soot agglomeration, highlighting the importance of primary particles</w:t>
+                <w:t xml:space="preserve">Monte Carlo Aggregation Code (MCAC) Part 1: Fundamentals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Morán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Poux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 575, pp.274-285. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2020.04.085⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 569, pp.184-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2020.02.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02563051v1</w:t>
+                <w:t xml:space="preserve">hal-02494461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo Aggregation Code (MCAC) Part 1: Fundamentals</w:t>
+                <w:t xml:space="preserve">Monte Carlo Aggregation Code (MCAC) Part 2: Application to soot agglomeration, highlighting the importance of primary particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Morán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Poux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Corbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-X. Ouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 569, pp.184-194. </w:t>
+              <w:t xml:space="preserve">, 2020, 575, pp.274-285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2020.02.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2020.04.085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02494461v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A reduced order model based on Kalman filtering for sequential data assimilation of turbulent flows</w:t>
               </w:r>
@@ -2601,774 +2601,774 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04463455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling macroscale and microscale simulations of soot produced in a diffusion flame : toward a more realistic simulation of their morphologies</w:t>
+                <w:t xml:space="preserve">Impact of the maturation process on soot particle aggregation kinetics and morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Morán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andres Fuentes</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR SUIE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">Cambridge Particle MMeeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtual Conference, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03418426v1</w:t>
+                <w:t xml:space="preserve">hal-03351018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of overlapping in the evaluation of volume and surface area of complex soot aggregates in flames</w:t>
+                <w:t xml:space="preserve">Soot particle formation under the competition of aggregation and surface growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Morán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion generated nanoparticles</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Aerosol Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Online conference, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03351020v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The simultaneous aggregation and surface growth of soot particles formed in an ethylene laminar premixed flame</w:t>
+                <w:t xml:space="preserve">Coupling macroscale and microscale simulations of soot produced in a diffusion flame : toward a more realistic simulation of their morphologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Morán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Escudero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Cepeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français sur les Aérosols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">GDR SUIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03123118v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soot particle formation under the competition of aggregation and surface growth</w:t>
+                <w:t xml:space="preserve">Effects of overlapping in the evaluation of volume and surface area of complex soot aggregates in flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Morán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fengshan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Escudero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Combustion generated nanoparticles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Onlinie conference, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.33638.55364⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03351022v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the maturation process on soot particle aggregation kinetics and morphology</w:t>
+                <w:t xml:space="preserve">The simultaneous aggregation and surface growth of soot particles formed in an ethylene laminar premixed flame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Morán</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cambridge Particle MMeeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Virtual Conference, United Kingdom</w:t>
+              <w:t xml:space="preserve">Congrès Français sur les Aérosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03351018v1</w:t>
+                <w:t xml:space="preserve">hal-03123118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The properties of Self-Preserving Size Distribution of Soot Aggregates</w:t>
+                <w:t xml:space="preserve">Numerical simulations of soot particles aggregation and surface growth in a premixed flame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Morán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français des Aérosols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">1ere Journée des doctorants du GDR Suie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02461772v1</w:t>
+                <w:t xml:space="preserve">hal-03066642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulations of soot particles aggregation and surface growth in a premixed flame</w:t>
+                <w:t xml:space="preserve">The properties of Self-Preserving Size Distribution of Soot Aggregates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Morán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ere Journée des doctorants du GDR Suie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Rouen, France</w:t>
+              <w:t xml:space="preserve">Congrès Français des Aérosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03066642v1</w:t>
+                <w:t xml:space="preserve">hal-02461772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The aggregation of soot: on the importance of primary particles</w:t>
               </w:r>
@@ -4058,316 +4058,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage de mesures d’Extinction et de Diffusion Angulaire de la lumière pour la caractérisation (2D) de nanoparticules de suie dans une flamme</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jerôme Yon</w:t>
+                <w:t xml:space="preserve">Coupling of Macroscale and nanoscale simulations of soot formation in a diffusion flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Morán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Escudero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Cepeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Nice 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">CFA 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03719438v1</w:t>
+                <w:t xml:space="preserve">hal-03665523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling of Macroscale and nanoscale simulations of soot formation in a diffusion flame</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andrés Fuentes</w:t>
+                <w:t xml:space="preserve">Couplage de mesures d’Extinction et de Diffusion Angulaire de la lumière pour la caractérisation (2D) de nanoparticules de suie dans une flamme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Mazur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Optique Nice 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03665523v1</w:t>
+                <w:t xml:space="preserve">hal-03719438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the maturation process on soot particle aggregation kinetics and morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Morán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4431,77 +4431,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Monte Carlo simulations for an accurate modeling of nanoparticles coagulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Morán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fengshan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Fuentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4584,51 +4584,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spherical harmonics decomposition based on Cartesian level-set field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Roa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Poux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4832,51 +4832,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7BD5E38C"/>
+    <w:nsid w:val="7A1EFEFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5063,51 +5063,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-poux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8015-1989" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168090481" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/297205585" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/Q-1251-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/irsn-04830381v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Favre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Abad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gosse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Berjaoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2024.107082" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408853v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Deberne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ch&#233;ron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge C&#233;sar Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.104731" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639617v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Littin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lefevre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mazur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Escudero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2024.132365" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639658v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fuentes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2024.106429" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017810v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut M&#233;nard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berlemont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2023.105843" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04183853v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mor&#225;n" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cepeda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.112987" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03630132v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Argentin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Berg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Mazur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ceolato" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2022.108143" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03281409v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mor&#225;n" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Henry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Yon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2021.06.085" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03090072v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2020.105690" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563051v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Corbin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Ouf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.04.085" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494461v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.02.039" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593854v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meldi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.06.042" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKB3ZHXN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01051780v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ahusborde" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aza&#239;ez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.&#160; Glockner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868275v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#160; Poux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861282v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glockner" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597552v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2011.02.024" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WT0KRX58-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01597562v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04651230v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boulet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03665528v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lefevre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04463455v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03418426v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Escudero" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Fuentes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cepeda" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03351020v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengshan Liu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.33638.55364" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03123118v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03351022v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03351018v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02461772v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066642v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02392448v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320428v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Liu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Fuentes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868294v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691699v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Littin Mijail" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poux Alexandre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lefevre Guillaume" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazur Marek" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuentes Andr&#233;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04463439v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04679168v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Joret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03719438v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03665523v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03351023v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02275879v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004128v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Roa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614565v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thiesset" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-poux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8015-1989" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168090481" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/297205585" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/Q-1251-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/irsn-04830381v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Favre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Abad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gosse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Berjaoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2024.107082" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639658v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Littin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lefevre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mazur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fuentes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2024.106429" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408853v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Deberne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ch&#233;ron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge C&#233;sar Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.104731" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639617v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Escudero" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2024.132365" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017810v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut M&#233;nard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berlemont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2023.105843" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04183853v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mor&#225;n" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cepeda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.112987" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03630132v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Argentin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Berg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Mazur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ceolato" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2022.108143" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03090072v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mor&#225;n" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Yon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2020.105690" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03281409v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Henry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2021.06.085" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494461v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.02.039" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563051v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Corbin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Ouf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.04.085" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593854v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meldi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.06.042" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKB3ZHXN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01051780v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ahusborde" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aza&#239;ez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.&#160; Glockner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868275v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#160; Poux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861282v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glockner" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597552v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2011.02.024" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WT0KRX58-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01597562v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04651230v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boulet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03665528v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lefevre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04463455v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03351018v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03351022v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03418426v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Escudero" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Fuentes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cepeda" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03351020v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengshan Liu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.33638.55364" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03123118v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066642v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02461772v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02392448v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320428v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Liu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Fuentes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868294v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691699v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Littin Mijail" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poux Alexandre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lefevre Guillaume" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazur Marek" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuentes Andr&#233;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04463439v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04679168v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Joret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03665523v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03719438v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03351023v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02275879v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004128v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Roa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614565v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thiesset" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>