--- v0 (2026-03-05)
+++ v1 (2026-04-05)
@@ -97,311 +97,77 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
-[...232 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POMDP-Driven cognitive massive MIMO radar: joint target detection-tracking in unknown disturbances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Bouhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -443,4399 +209,4399 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Radar Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04905721v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cramér-Rao Bound for Lie Group Parameter Estimation With Euclidean Observations and Unknown Covariance Matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Labsir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara El Bouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Vilà-Valls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaumette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 73, pp.130-141. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TSP.2024.3445606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04895558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrinsic Bayesian Cramér-Rao Bound with an Application to Covariance Matrix Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 70 (12), pp.9261-9276. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TIT.2024.3480280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cramér-Rao Bound for Lie Group Parameter Estimation with Euclidean Observations and Unknown Covariance Matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Labsir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara El Bouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Vilà-Valls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaumette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TSP.2024.3445606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barankin, McAulay–Seidman and Cramér–Rao bounds on matrix Lie groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Labsir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Vilà-Valls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaumette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 156, pp.111199. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.automatica.2023.111199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172575v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Estimation of Location and Scatter in Complex Elliptical Distributions: A robust semiparametric and computationally efficient R-estimator of the shape matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Fortunati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Signal Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 94 (2), pp.133-146. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11265-021-01674-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03223839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Riemannian Framework for Low-Rank Structured Elliptical Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 69, pp.1185-1199. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TSP.2021.3054237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03273062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Semiparametric Efficient Estimators in Complex Elliptically Symmetric Distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Fortunati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 68, pp.5003-5015. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TSP.2020.3019110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02976900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrinsic Cramér–Rao bounds for scatter and shape matrices estimation in CES distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 26 (2), pp.262-266. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LSP.2018.2886700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01975919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hybrid Lower Bound for Parameter Estimation of Signals With Multiple Change-Points</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Bacharach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 67 (5), pp.1267-1279. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TSP.2018.2890029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02078353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Maximum Likelihood Estimator Statistics for Unimodal Elliptical Distributions in the High Signal-to-Noise Ratio Regime</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Slepian-Bangs-type formulas and the related Misspecified Cramér-Rao Bounds for Complex Elliptically Symmetric distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Mennad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Fortunati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezki Younsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steeve Zozor</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abdelhak M. Zoubir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LSP.2018.2831178⟩</w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 142, pp.320-329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2017.07.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798888v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slepian-Bangs-type formulas and the related Misspecified Cramér-Rao Bounds for Complex Elliptically Symmetric distributions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Maximum Likelihood Estimator Statistics for Unimodal Elliptical Distributions in the High Signal-to-Noise Ratio Regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Zozor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelmalek Mennad</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chengfang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2017.07.029⟩</w:t>
+              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (6), pp.883 - 887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LSP.2018.2831178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654607v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weiss-Weinstein bound on multiple change-points estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucien Bacharach</w:t>
+                <w:t xml:space="preserve">On lower bounds for non-standard deterministic estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Kbayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chaumette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 65 (10), pp.2686-2700. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSP.2017.2673804⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 65 (6), pp.1538-1553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2016.2645538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01525496v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01525498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On lower bounds for non-standard deterministic estimation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A class of Weiss-Weinstein bounds and its relationship with the Bobrovsky-Mayer-Wolf-Zakai bounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSP.2016.2645538⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 63 (4), pp.2226-2240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIT.2017.2671883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01525498v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01525497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A class of Weiss-Weinstein bounds and its relationship with the Bobrovsky-Mayer-Wolf-Zakai bounds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Weiss-Weinstein bound on multiple change-points estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Bacharach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaumette</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIT.2017.2671883⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65 (10), pp.2686-2700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2017.2673804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01525497v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01525496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Barankin-Weiss-Weinstein bounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (11), pp.2064-2068. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/lsp.2015.2457617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01234910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recursive hybrid Cramer-Rao bound for discrete-time Markovian dynamic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (10), pp.1543-1547. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LSP.2015.2412173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance bounds for the pulse phase estimation of X-ray pulsars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Tran Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duy Tran Nguyen</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 50 (1), pp.786-793. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TAES.2013.110666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00993002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the accuracy and resolvability of vector parameter estimates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 62 (14), pp.3682-3694. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TSP.2014.2328322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01103527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some results on the Weiss-Weinstein bound for conditional and unconditional signal models in array processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Thang Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 95 (2), pp.126-148. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sigpro.2013.08.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00947784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deterministic performance bounds on the mean square error for near field source localization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
+                <w:t xml:space="preserve">A Cramér-Rao bounds based analysis of 3D antenna array geometries made from ULA branches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Thang Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSP.2012.2229990⟩</w:t>
+              <w:t xml:space="preserve">Multidimensional Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24 (1), pp.121-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11045-011-0160-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00771449v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00769344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cramér-Rao bounds based analysis of 3D antenna array geometries made from ULA branches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dinh Thang Vu</w:t>
+                <w:t xml:space="preserve">Deterministic performance bounds on the mean square error for near field source localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidimensional Systems and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11045-011-0160-5⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (4), pp.871-877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2012.2229990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00769344v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00771449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical resolution limit for source localization with clutter interference in a MIMO radar context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 60 (2), pp.987-992. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TSP.2011.2174232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00771417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the asymptotic resolvability of two point sources in known subspace interference using a GLRT-based framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 92 (10), pp.2471-2483. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sigpro.2012.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00771379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical analysis of achievable resolution limit in the near field source localization context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 92 (2), pp.547-552. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sigpro.2011.08.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00771402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiss-Weinstein bound for MIMO radar with colocated linear arrays for SNR threshold prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Tran Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duy Tran Nguyen</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 92 (5), pp.1353-1358. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sigpro.2011.10.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00771395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Resolution Limit for the Multidimensional Harmonic Retrieval Model: Hypothesis Test and Cramer-Rao Bound Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 1 (12), pp.1-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1687-6180-2011-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00579002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical resolution limit of the uniform linear cocentered orthogonal loop and dipole array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 59 (1), pp.425-431. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TSP.2010.2083657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02508685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical analysis of the covariance matrix MLE in K-distributed clutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 90 (4), pp.1165-1175. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sigpro.2009.09.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00556226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditional and unconditional Cramér-Rao bounds for near-field source localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 58 (5), pp.2901-2907</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02508688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barankin-type lower bound on multiple change-point estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricio Salvatore La Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos H. Muravchik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arye Nehorai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 58 (11), pp.5534-5549</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02508673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Cramer-Rao Bound Characterization of the EM-Algorithm Mean Speed of Convergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Herzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Ramon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vandendorpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 56 (6), pp.2218-2228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00444732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Hybrid Cramér-Rao Bound and Its Application to Dynamical Phase Estimation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Fresh Look at the Bayesian Bounds of the Weiss-Weinstein Family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Brossier</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Larzabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christ Richmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arye Nehorai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56 (11), pp.5334-5352</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01239443v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00444764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fresh Look at the Bayesian Bounds of the Weiss-Weinstein Family</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Hybrid Cramér-Rao Bound and Its Application to Dynamical Phase Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Geller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Arye Nehorai</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Brossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 15, pp.453-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LSP.2008.921461⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00444764v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01239443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Useful Form of the Abel Bound and Its Application to Estimator Threshold Prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Najjar-Atallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 55 (5), pp.2365-2369</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00444722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiss–Weinstein Bound for Data-Aided Carrier Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 14 (4), pp.283-286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00444724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unconditional maximum likelihood performance at finite number of samples and high signal-to-noise ratio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 55 (5), pp.2358-2364</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00444716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the high-SNR conditional maximum-likelihood estimator full statistical characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 54 (12), pp.4840-4843</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00444708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4845,263 +4611,263 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Insights into Lower Bound for Lie Groups and their Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara El Bouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Labsir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Vilà-Valls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaumette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 59th Annual Conference on Information Sciences and Systems (CISS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Baltimore, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CISS64860.2025.10944664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La borne bayesienne de Schützenberger-van Trees : Un principe d'incertitude sur l'a posteriori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rioul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXe Colloque Francophone de Traitement du Signal et des Images (GRETSI 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRETSI, Aug 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05243863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radar MIMO massif cognitif : détection et suivi conjoints de cibles dans des perturbations inconnues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Bouhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5143,7694 +4909,7928 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GRETSI 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full Slepian-Bangs Formula for Fisher Information on Lie Groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara El Bouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Labsir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Vilà-Valls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Chaumette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58th Asilomar Conference on Signals, Systems, and Computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Pacific Grove, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04760572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Intrinsic Modified Cramér-Rao Bound on Lie Groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara El Bouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Labsir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Vilà-Valls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaumette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 International conference on information fusion (FUSION 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Venise, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/fusion59988.2024.10706414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrinsic Slepian-Bangs type formula for parameters on LGs with unknown measurement noise variance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Labsir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Vilà-Valls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaumette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asilomar Conference on Signals, Systems, and Computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Pacific Groove, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cramér-Rao Bound on Lie Groups with Observations on Lie Groups: Application to SE(2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Labsir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Vilà-Valls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Chaumette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2023 - 2023 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Rhodes Island, Greece. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10096257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borne de Cramér-Rao sur groupe de Lie avec observations sur groupe de Lie : application à SO(2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Labsir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Vilà-Valls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaumette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude à distance finie d'un R-estimateur pour la matrice de forme des distributions symétriques elliptiques complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Fortunati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2022 - XXIIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Riemannian approach to blind separation of t-distributed sources</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+                <w:t xml:space="preserve">Properties of a new R-estimator of shape matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Fortunati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 28th European Signal Processing Conference (EUSIPCO)</w:t>
+              <w:t xml:space="preserve">28th European Signal Processing Conference (EUSIPCO 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Amsterdam, Netherlands. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/eusipco47968.2020.9287783⟩</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/Eusipco47968.2020.9287879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02988356v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02976913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of a new R-estimator of shape matrices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefano Fortunati</w:t>
+                <w:t xml:space="preserve">A Riemannian approach to blind separation of t-distributed sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Breloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th European Signal Processing Conference (EUSIPCO 2020)</w:t>
+              <w:t xml:space="preserve">2020 28th European Signal Processing Conference (EUSIPCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Amsterdam, Netherlands. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/Eusipco47968.2020.9287879⟩</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/eusipco47968.2020.9287783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02976913v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riemannian geometry and Cramér-Rao bound for blind separation of Gaussian sources</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Breloy</w:t>
+                <w:t xml:space="preserve">ROBUST SEMIPARAMETRIC JOINT ESTIMATORS OF LOCATION AND SCATTER IN ELLIPTICAL DISTRIBUTIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Fortunati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2020 - 2020 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/icassp40776.2020.9052996⟩</w:t>
+              <w:t xml:space="preserve">2020 IEEE 30th International Workshop on Machine Learning for Signal Processing (MLSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Espoo, Finland. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MLSP49062.2020.9231865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02571093v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02976889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ROBUST SEMIPARAMETRIC JOINT ESTIMATORS OF LOCATION AND SCATTER IN ELLIPTICAL DISTRIBUTIONS</w:t>
+                <w:t xml:space="preserve">Robust Semiparametric DOA Estimation in non-Gaussian Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Fortunati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE 30th International Workshop on Machine Learning for Signal Processing (MLSP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MLSP49062.2020.9231865⟩</w:t>
+              <w:t xml:space="preserve">IEEE RadarConf 20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Florence, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RadarConf2043947.2020.9266451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02976889v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02976918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Semiparametric DOA Estimation in non-Gaussian Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefano Fortunati</w:t>
+                <w:t xml:space="preserve">Riemannian geometry and Cramér-Rao bound for blind separation of Gaussian sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE RadarConf 20</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/RadarConf2043947.2020.9266451⟩</w:t>
+              <w:t xml:space="preserve">ICASSP 2020 - 2020 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Barcelona, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icassp40776.2020.9052996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02976918v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bornes de Cramér-Rao Intrinsèques pour l'estimation de la matrice de dispersion normalisée dans les distributions elliptiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Breloy</w:t>
+                <w:t xml:space="preserve">An example of non-standard behavior of a maximum likelihood estimator in the large sample regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Bacharach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chaumette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque francophone de traitement du signal et des images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CAMSAP 2019 - 8th IEEE International Workshop on Computational Advances in Multi-Sensor Adaptive Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Le Gosier, Guadeloupe, France. pp.525-529, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAMSAP45676.2019.9022505⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388701v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An example of non-standard behavior of a maximum likelihood estimator in the large sample regime</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Designing Sar Images Change-point Estimation Strategies Using an Mse Lower Bound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Mian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Bacharach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Vincent</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAMSAP 2019 - 8th IEEE International Workshop on Computational Advances in Multi-Sensor Adaptive Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Le Gosier, Guadeloupe, France. pp.525-529, </w:t>
+              <w:t xml:space="preserve">2019 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2019, Brighton, United Kingdom. pp.5312-5316, </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CAMSAP45676.2019.9022505⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8682875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02333941v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152199v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Sar Images Change-point Estimation Strategies Using an Mse Lower Bound</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Bornes de Cramér-Rao Intrinsèques pour l'estimation de la matrice de dispersion normalisée dans les distributions elliptiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Breloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02152199v2</w:t>
+                <w:t xml:space="preserve">hal-02388701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized conditionnal maximum likelihood estimators in the large sample regime</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Vincent</w:t>
+                <w:t xml:space="preserve">Prior influence on Weiss-Weinstein bounds for multiple change-point estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Bacharach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Galy</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2018 - 26th European Signal Processing Conference</w:t>
+              <w:t xml:space="preserve">26th European Signal Processing Conference (EUSIPCO 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Rome, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/eusipco.2018.8553249⟩</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/eusipco.2018.8553250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895290v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prior influence on Weiss-Weinstein bounds for multiple change-point estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucien Bacharach</w:t>
+                <w:t xml:space="preserve">Generalized conditionnal maximum likelihood estimators in the large sample regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chaumette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Galy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th European Signal Processing Conference (EUSIPCO 2018)</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2018 - 26th European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Rome, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/eusipco.2018.8553250⟩</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/eusipco.2018.8553249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895291v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance bounds for change point and time delay estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Azarian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th European Signal Processing Conference (EUSIPCO 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Rome, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/eusipco.2018.8553063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01895286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation accuracy of non-standard maximum likelihood estimators</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Borne de Cramér-Rao intrinsèque pour la matrice de covariance des distributions elliptiques complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Chaumette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Vincent</w:t>
+                <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 42nd IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2017 - XXVIème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01525500v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Borne de Cramér-Rao intrinsèque pour la matrice de covariance des distributions elliptiques complexes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Breloy</w:t>
+                <w:t xml:space="preserve">A bayesian lower bound for parameter estimation of Poisson data including multiple changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Bacharach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florent Bouchard</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2017 - XXVIème Colloque francophone de traitement du signal et des images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 42nd IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, New Orleans, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icassp.2017.7953005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01586939v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01525499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bornes bayésiennes pour la localisation d'un point de rupture : Application à des processus exponentiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Bacharach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Bibiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26eme Colloque GRETSI Traitement du Signal &amp; des Images, GRETSI 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Juans-les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01586946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bayesian lower bound for parameter estimation of Poisson data including multiple changes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
+                <w:t xml:space="preserve">Estimation accuracy of non-standard maximum likelihood estimators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Kbayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chaumette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 42nd IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2017, New Orleans, United States. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/icassp.2017.7953005⟩</w:t>
+              <w:t xml:space="preserve">, Mar 2017, New Orleans, United States. pp.4461-4465, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icassp.2017.7953000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01525499v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01525500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weiss-Weinstein bound for an abrupt unknown frequency change</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
+                <w:t xml:space="preserve">Recursive hybrid CRB for Markovian systems with time-variant measurement parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chaumette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE Statistical Signal Processing Workshop (SSP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ssp.2016.7551787⟩</w:t>
+              <w:t xml:space="preserve">CAMSAP: Computational Advances in Multi-Sensor Adaptive Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Cancun, Mexico. pp.473-476, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAMSAP.2015.7383839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01346610v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01447112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recursive hybrid CRB for Markovian systems with time-variant measurement parameters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Lower bounds for non-standard deterministic estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chaumette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAMSAP: Computational Advances in Multi-Sensor Adaptive Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CAMSAP.2015.7383839⟩</w:t>
+              <w:t xml:space="preserve">SAM: Sensor Array and Multichannel Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Rio de Janeiro, Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/sam.2016.7569710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01447112v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01346613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower bounds for non-standard deterministic estimation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Vincent</w:t>
+                <w:t xml:space="preserve">Weiss-Weinstein bound for an abrupt unknown frequency change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Bacharach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAM: Sensor Array and Multichannel Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/sam.2016.7569710⟩</w:t>
+              <w:t xml:space="preserve">2016 IEEE Statistical Signal Processing Workshop (SSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Palma de Majorque, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ssp.2016.7551787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01346613v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01346610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle approche de résolution limite dans le cadre d'estimation paramétrique multidimensionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25eme Colloque francophone de traitement du signal et des images (GRETSI 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01234914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance bounds under misspecification model for MIMO radar application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd European Signal Processing Conference (EUSIPCO 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Nice, France. pp.514-518, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EUSIPCO.2015.7362436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01234922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiss-Weinstein bound for change-point estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Bacharach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaumette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 6th International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP 2015) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01234929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A constrained hybrid Cramér-Rao bound for parameter estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Kernec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP: International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Brisbanne, Australia. pp.3472-3476, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP.2015.7178616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01234924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borne de Cramér-Rao sous contraintes pour l'estimation simultanée de paramètres aléatoires et non aléatoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Kernec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25eme Colloque francophone de traitement du signal et des images (GRETSI 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01234916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Ziv-Zakai type bound for hybrid parameter estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP: International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Florence, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6854486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00947790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRLB under K-distributed observation with parameterized mean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sensor Array Multichannel Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, A Coruña, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SAM.2014.6882442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00993010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coexistence of near-field and far-field sources: the angular resolution limit</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
+                <w:t xml:space="preserve">Une borne inférieure de l'erreur quadratique moyenne pour l'estimation simultané de paramètres aléatoires et non-aléatoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengfang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chaumette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on New Computational Methods for Inverse Problem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Cachan, France</w:t>
+              <w:t xml:space="preserve">GRETSI 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926284v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Lower Bound On The MSE Based On The Barankin And Weiss-Weinstein Bounds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">High resolution techniques for Radar: Myth or Reality?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP: International Conference on Acoustics, Speech, and Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EUSIPCO: European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00800214v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution techniques for Radar: Myth or Reality?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Hybrid Lower Bound On The MSE Based On The Barankin And Weiss-Weinstein Bounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO: European Signal Processing Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP: International Conference on Acoustics, Speech, and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Vancouver, Canada. pp.5534-5538, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2013.6638722⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926285v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00800214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une borne inférieure de l'erreur quadratique moyenne pour l'estimation simultané de paramètres aléatoires et non-aléatoires</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Larzabal</w:t>
+                <w:t xml:space="preserve">Coexistence of near-field and far-field sources: the angular resolution limit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
+              <w:t xml:space="preserve">International Workshop on New Computational Methods for Inverse Problem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926286v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical multidimensional resolution limit for MIMO radar based on the Chernoff distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Tran Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duy Tran Nguyen</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE SSP 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Ann Arbor, United States. pp.780 - 783, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SSP.2012.6319821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00769358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lower bounds on the MSE for mixed far-field and near-field sources direction-of-arrivals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASILOMAR 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Pacific Grove, United States. 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00769359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GLRT-Based Framework for the Multidimensional Statistical Resolution Limit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Workshop on Statistical Signal Processing 2011 - IEEE SSP'11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00577273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIMO radar in the presence of modeling errors: A Cramér-Rao bound investigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistical resolution limit: application to passive polarized source localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duy Tran Nguyen</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2011 - 36th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Detection, Architecture and Technology Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Algeria. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00771365v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00543164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical resolution limit: application to passive polarized source localization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Angular Resolution Limit for Vector-Sensor Arrays: Detection and Information Theory Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Thang Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Detection, Architecture and Technology Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Algeria. pp.1-6</w:t>
+              <w:t xml:space="preserve">IEEE International Workshop on Statistical Signal Processing - invited article</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Nice, France. pp.9-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00543164v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00577272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angular Resolution Limit for Vector-Sensor Arrays: Detection and Information Theory Approaches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Bornes inférieures de l'erreur quadratique moyenne pour la localisation de sources en champ proche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Statistical Signal Processing - invited article</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Nice, France. pp.9-12</w:t>
+              <w:t xml:space="preserve">Gretsi 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00577272v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00769354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bornes inférieures de l'erreur quadratique moyenne pour la localisation de sources en champ proche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Statistical resolution limit for source localization in a MIMO context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gretsi 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2011 - 36th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.2756 - 2759, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5947056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00769354v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00771371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical resolution limit for source localization in a MIMO context</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">MIMO radar in the presence of modeling errors: A Cramér-Rao bound investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Tran Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2011 - 36th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.2756 - 2759, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5947056⟩</w:t>
+              <w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.2780 - 2783, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5947061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00771371v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00771365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiss-Weinstein Bound and SNR Threshold Analysis for DOA Estimation with a COLD Array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Thang Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Workshop on Statistical Signal Processing - invited article</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Nice, France. pp.13-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00577271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résolution limite angulaire : Approches basées sur la théorie de l'information et sur la théorie de la détection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Thang Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gretsi 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00769355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Borne de Weiss-Weinstein pour la localisation de source polarisée à l'aide d'un réseau de capteurs COLD</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dinh Thang Vu</w:t>
+                <w:t xml:space="preserve">Radar MIMO en présence d'erreurs de modèles : une approche par les bornes de Cramér-Rao</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Tran Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gretsi 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00769356v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00769357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radar MIMO en présence d'erreurs de modèles : une approche par les bornes de Cramér-Rao</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Borne de Weiss-Weinstein pour la localisation de source polarisée à l'aide d'un réseau de capteurs COLD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Thang Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duy Tran Nguyen</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gretsi 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00769357v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00769356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New trends in deterministic lower bounds and SNR threshold estimation: from derivable bounds to conjectural bounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Chaumette</w:t>
+                <w:t xml:space="preserve">Statistical resolution limit for multiple parameters of interest and for multiple signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Larzabal</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensor Array Multichannel Workshop SAM 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2010 - 35th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Dallas, Texas, United States. pp.3602-3605, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icassp.2010.5495922⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02508675v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00445468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical resolution limit for multiple parameters of interest and for multiple signals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Remy Boyer</w:t>
+                <w:t xml:space="preserve">New trends in deterministic lower bounds and SNR threshold estimation: from derivable bounds to conjectural bounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Marcos</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2010 - 35th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sensor Array Multichannel Workshop SAM 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Jerusalem, Israel</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00445468v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02508675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance analysis of 2D and 3D antenna arrays for source localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Thang Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00532898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closed-form expression of the Weiss-Weinstein bound for 3D source localization: the conditional case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Thang Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensor Array Multichannel Workshop SAM 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Jerusalem, Israel. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SAM.2010.5606712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02504101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expressions non-matricielles des bornes de Cramer-Rao pour la localisation de source en champ proche</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Analyse des performances de reseaux de capteurs 2D et 3D pour la localisation de source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Thang Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GRETSI 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00444817v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00444822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des performances de reseaux de capteurs 2D et 3D pour la localisation de source</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dinh Thang Vu</w:t>
+                <w:t xml:space="preserve">NONMATRIX CLOSED-FORM EXPRESSIONS OF THE CRAMER-RAO BOUNDS FOR NEAR-FIELD LOCALIZATION PARAMETERS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GRETSI 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2009 - 34th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Taipei, Taiwan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icassp.2009.4960324⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00444822v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00444814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NONMATRIX CLOSED-FORM EXPRESSIONS OF THE CRAMER-RAO BOUNDS FOR NEAR-FIELD LOCALIZATION PARAMETERS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Remy Boyer</w:t>
+                <w:t xml:space="preserve">Lower bounds on the mean square error derived from mixture of linear and non-linear transformations of the unbiasness definition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Marcos</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2009 - 34th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Taipei, Taiwan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/icassp.2009.4960324⟩</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icassp.2009.4960266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00444814v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00444810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower bounds on the mean square error derived from mixture of linear and non-linear transformations of the unbiasness definition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Chaumette</w:t>
+                <w:t xml:space="preserve">Expressions non-matricielles des bornes de Cramer-Rao pour la localisation de source en champ proche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Larzabal</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2009 - 34th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque GRETSI 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Dijon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00444810v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00444817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BARANKIN BOUND FOR MULTIPLE CHANGE-POINT ESTIMATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricio Salvatore La Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arye Nehorai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Workshop on Computational Advances in Multi-Sensor Adaptive Processing, CAMSAP-2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, St. Thomas, US Virgin Island, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00444824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MSE Lower Bounds conditioned by the energy detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2007 - 15th European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Poznań, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00532904v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bornes bayésiennes pour l'estimation dynamique de phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Herzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2007 - XXIème Colloque francophone de traitement du signal et des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Troyes, France. pp.413-416</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00384715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian Cramér-rao Bound for Dynamical Phase Offset Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Herzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPAWC 2007. IEEE 8th Workshop on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Helsinki, Finland. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SPAWC.2007.4401330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00384591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Bayesian ABEL Bound on the Mean Square Error</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christ Richmond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2006 - 31th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Toulouse, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/icassp.2006.1660577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00444825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Bayesian Abel bound on the Mean Square Error</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Richmond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00158377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On The Unification Of Bayesian Bounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Larzabal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00158383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle approche des bornes Bayésiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GRETSI 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Louvain la neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00444831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A NEW DERIVATION OF THE BAYESIAN BOUNDS FOR PARAMETER ESTIMATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Workshop on Statistical Signal Processing, SSP-2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00444830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NON ASYMPTOTIC EFFICIENCY OF A MAXIMUM LIKELIHOOD ESTIMATOR AT FINITE NUMBER OF SAMPLES</w:t>
+                <w:t xml:space="preserve">Non efficiency and non Gaussianity of a maximum likelihood estimator at high signal-to-noise ratio and finite number of samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference, EUSIPCO-04</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2004 - 29th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Montreal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icassp.2004.1326209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00444827v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00444829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non efficiency and non Gaussianity of a maximum likelihood estimator at high signal-to-noise ratio and finite number of samples</w:t>
+                <w:t xml:space="preserve">NON ASYMPTOTIC EFFICIENCY OF A MAXIMUM LIKELIHOOD ESTIMATOR AT FINITE NUMBER OF SAMPLES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2004 - 29th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Signal Processing Conference, EUSIPCO-04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Vienne, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00444829v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00444827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-efficacité et non-gaussianité asymptotiques d'un estimateur du maximum de vraisemblance à fort rapport signal sur bruit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GRETSI 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00444823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joint multi-target detection-tracking in cognitive massive MIMO radar via POMCP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Bouhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Fortunati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Gharsalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">inria-00444823v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bayesian Lower Bound for Parameter Estimation of Poisson Data Including Multiple Changes (extended)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Bacharach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12848,103 +12848,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Fisher-Rao geometry of CES distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Collas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elliptical Distributions in Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
@@ -13348,51 +13348,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296393v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Bouhou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Fortunati" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Gharsalli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711842v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Bacharach" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nabil El Korso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905721v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04895558v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Labsir" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Bouch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Vil&#224;-Valls" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumette" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2024.3445606" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04770231v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bouchard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ginolhac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Breloy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2024.3480280" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850382v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172575v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111199" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223839v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pascal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-021-01674-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03273062v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2021.3054237" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976900v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2020.3019110" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01975919v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2018.2886700" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02078353v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2018.2890029" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798888v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Zozor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengfang Ren" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2018.2831178" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01654607v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Mennad" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Younsi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak M. Zoubir" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2017.07.029" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01525496v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2673804" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01525498v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kbayer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Galy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vincent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2016.2645538" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01525497v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2017.2671883" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01234910v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Larzabal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lsp.2015.2457617" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226835v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2015.2412173" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00993002v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Tran Nguyen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Boyer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marcos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2013.110666" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103527v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2328322" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00947784v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Thang Vu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.08.020" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00771449v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2012.2229990" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00769344v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11045-011-0160-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BD33B9398F79C32821BFFEBAE435E4F3858BF13E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00771417v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.2174232" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00771379v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2012.03.011" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD1BMR4P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00771402v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.08.021" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1P27R56T-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00771395v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.10.018" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579002v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-6180-2011-12" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508685v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2010.2083657" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556226v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Pascal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2009.09.029" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508688v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508673v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Salvatore La Rosa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos H. Muravchik" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arye Nehorai" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444732v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Herzet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Ramon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vandendorpe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01239443v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bay" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geller" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brossier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2008.921461" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444764v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forster" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ Richmond" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444722v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Najjar-Atallah" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444724v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444716v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boyer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444708v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05263411v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISS64860.2025.10944664" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05243863v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rioul" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05263428v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760572v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chaumette" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620291v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/fusion59988.2024.10706414" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314563v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04162633v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096257" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172585v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790645v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02988356v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco47968.2020.9287783" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976913v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287879" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02571093v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp40776.2020.9052996" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976889v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP49062.2020.9231865" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976918v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RadarConf2043947.2020.9266451" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02388701v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02333941v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP45676.2019.9022505" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152199v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Mian" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8682875" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01895290v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2018.8553249" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01895291v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2018.8553250" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01895286v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Azarian" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2018.8553063" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01525500v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2017.7953000" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01586939v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01586946v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bibiche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01525499v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2017.7953005" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01346610v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ssp.2016.7551787" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447112v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2015.7383839" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01346613v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sam.2016.7569710" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01234914v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01234922v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362436" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01234929v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01234924v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Kernec" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178616" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01234916v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00947790v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6854486" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00993010v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM.2014.6882442" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926284v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00800214v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6638722" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926285v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926286v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00769358v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2012.6319821" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00769359v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577273v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00771365v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5947061" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00543164v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577272v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00769354v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00771371v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5947056" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577271v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00769355v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00769356v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00769357v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508675v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00445468v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2010.5495922" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00532898v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504101v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM.2010.5606712" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444817v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444822v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444814v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2009.4960324" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444810v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2009.4960266" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444824v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00532904v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384715v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384591v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2007.4401330" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444825v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2006.1660577" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158377v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renaux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richmond" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158383v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444831v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444830v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444827v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444829v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2004.1326209" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444823v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225646v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-52116-4_2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01290682v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00129527v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905721v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Bouhou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Fortunati" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Gharsalli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04895558v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Labsir" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Bouch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Vil&#224;-Valls" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2024.3445606" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04770231v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bouchard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ginolhac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Breloy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2024.3480280" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850382v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172575v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111199" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223839v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pascal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-021-01674-y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03273062v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2021.3054237" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976900v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2020.3019110" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01975919v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2018.2886700" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02078353v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Bacharach" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nabil El Korso" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2018.2890029" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01654607v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Mennad" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Younsi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak M. Zoubir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2017.07.029" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798888v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Zozor" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengfang Ren" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2018.2831178" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01525498v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kbayer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Galy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vincent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2016.2645538" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01525497v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2017.2671883" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01525496v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2673804" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01234910v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Larzabal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lsp.2015.2457617" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226835v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2015.2412173" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00993002v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Tran Nguyen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Boyer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marcos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2013.110666" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103527v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2328322" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00947784v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Thang Vu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.08.020" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00769344v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11045-011-0160-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BD33B9398F79C32821BFFEBAE435E4F3858BF13E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00771449v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2012.2229990" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00771417v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.2174232" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00771379v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2012.03.011" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD1BMR4P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00771402v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.08.021" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1P27R56T-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00771395v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.10.018" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579002v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-6180-2011-12" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508685v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2010.2083657" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556226v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Pascal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2009.09.029" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508688v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508673v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Salvatore La Rosa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos H. Muravchik" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arye Nehorai" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444732v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Herzet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Ramon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vandendorpe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444764v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forster" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ Richmond" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01239443v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geller" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brossier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2008.921461" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444722v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Najjar-Atallah" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444724v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444716v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boyer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444708v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05263411v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISS64860.2025.10944664" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05243863v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rioul" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05263428v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760572v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chaumette" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620291v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/fusion59988.2024.10706414" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314563v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04162633v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096257" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172585v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790645v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976913v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287879" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02988356v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco47968.2020.9287783" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976889v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP49062.2020.9231865" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976918v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RadarConf2043947.2020.9266451" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02571093v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp40776.2020.9052996" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02333941v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP45676.2019.9022505" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152199v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Mian" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8682875" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02388701v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01895291v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2018.8553250" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01895290v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2018.8553249" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01895286v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Azarian" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2018.8553063" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01586939v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01525499v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2017.7953005" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01586946v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bibiche" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01525500v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2017.7953000" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447112v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2015.7383839" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01346613v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sam.2016.7569710" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01346610v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ssp.2016.7551787" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01234914v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01234922v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362436" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01234929v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01234924v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Kernec" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178616" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01234916v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00947790v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6854486" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00993010v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM.2014.6882442" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926286v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926285v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00800214v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6638722" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926284v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00769358v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2012.6319821" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00769359v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577273v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00543164v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577272v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00769354v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00771371v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5947056" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00771365v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5947061" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577271v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00769355v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00769357v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00769356v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00445468v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2010.5495922" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508675v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00532898v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504101v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM.2010.5606712" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444822v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444814v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2009.4960324" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444810v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2009.4960266" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444817v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444824v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00532904v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384715v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384591v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2007.4401330" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444825v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2006.1660577" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158377v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renaux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richmond" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158383v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444831v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444830v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444829v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2004.1326209" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444827v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444823v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296393v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711842v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225646v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-52116-4_2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01290682v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00129527v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>