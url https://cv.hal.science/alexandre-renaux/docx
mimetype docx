--- v1 (2026-04-05)
+++ v2 (2026-05-17)
@@ -97,4511 +97,4641 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POMDP-Driven cognitive massive MIMO radar: joint target detection-tracking in unknown disturbances</w:t>
+                <w:t xml:space="preserve">Hybrid Performance Bounds for Lie Group and Integer Parameters: Application to GNSS Attitude Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imad Bouhou</w:t>
+                <w:t xml:space="preserve">Samy Labsir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Fortunati</w:t>
+                <w:t xml:space="preserve">Daniel Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Gharsalli</w:t>
+                <w:t xml:space="preserve">Jordi Vilà-Valls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chaumette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Radar Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 71 (5), pp.3424-3431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2025.3640486⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04905721v2</w:t>
+                <w:t xml:space="preserve">hal-05604811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cramér-Rao Bound for Lie Group Parameter Estimation With Euclidean Observations and Unknown Covariance Matrix</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sara El Bouch</w:t>
+                <w:t xml:space="preserve">POMDP-Driven cognitive massive MIMO radar: joint target detection-tracking in unknown disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Bouhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Fortunati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Gharsalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Chaumette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Radar Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04895558v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905721v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic Bayesian Cramér-Rao Bound with an Application to Covariance Matrix Estimation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cramér-Rao Bound for Lie Group Parameter Estimation With Euclidean Observations and Unknown Covariance Matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Labsir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Bouchard</w:t>
+                <w:t xml:space="preserve">Sara El Bouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Breloy</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Vilà-Valls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chaumette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIT.2024.3480280⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 73, pp.130-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2024.3445606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04770231v1</w:t>
+                <w:t xml:space="preserve">hal-04895558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cramér-Rao Bound for Lie Group Parameter Estimation with Euclidean Observations and Unknown Covariance Matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Labsir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara El Bouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Vilà-Valls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaumette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TSP.2024.3445606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barankin, McAulay–Seidman and Cramér–Rao bounds on matrix Lie groups</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samy Labsir</w:t>
+                <w:t xml:space="preserve">Intrinsic Bayesian Cramér-Rao Bound with an Application to Covariance Matrix Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Chaumette</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2023.111199⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 70 (12), pp.9261-9276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIT.2024.3480280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172575v2</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Estimation of Location and Scatter in Complex Elliptical Distributions: A robust semiparametric and computationally efficient R-estimator of the shape matrix</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefano Fortunati</w:t>
+                <w:t xml:space="preserve">Barankin, McAulay–Seidman and Cramér–Rao bounds on matrix Lie groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Labsir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Vilà-Valls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chaumette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Signal Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 94 (2), pp.133-146. </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 156, pp.111199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11265-021-01674-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2023.111199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03223839v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172575v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Riemannian Framework for Low-Rank Structured Elliptical Models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+                <w:t xml:space="preserve">Joint Estimation of Location and Scatter in Complex Elliptical Distributions: A robust semiparametric and computationally efficient R-estimator of the shape matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Fortunati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSP.2021.3054237⟩</w:t>
+              <w:t xml:space="preserve">Journal of Signal Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 94 (2), pp.133-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11265-021-01674-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03273062v1</w:t>
+                <w:t xml:space="preserve">hal-03223839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Semiparametric Efficient Estimators in Complex Elliptically Symmetric Distributions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefano Fortunati</w:t>
+                <w:t xml:space="preserve">A Riemannian Framework for Low-Rank Structured Elliptical Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Breloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 68, pp.5003-5015. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 69, pp.1185-1199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2021.3054237⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSP.2020.3019110⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02976900v1</w:t>
+                <w:t xml:space="preserve">hal-03273062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic Cramér–Rao bounds for scatter and shape matrices estimation in CES distributions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+                <w:t xml:space="preserve">Robust Semiparametric Efficient Estimators in Complex Elliptically Symmetric Distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Fortunati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florent Bouchard</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68, pp.5003-5015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2020.3019110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LSP.2018.2886700⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01975919v1</w:t>
+                <w:t xml:space="preserve">hal-02976900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid Lower Bound for Parameter Estimation of Signals With Multiple Change-Points</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
+                <w:t xml:space="preserve">Intrinsic Cramér–Rao bounds for scatter and shape matrices estimation in CES distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Breloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSP.2018.2890029⟩</w:t>
+              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (2), pp.262-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LSP.2018.2886700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02078353v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01975919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slepian-Bangs-type formulas and the related Misspecified Cramér-Rao Bounds for Complex Elliptically Symmetric distributions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Hybrid Lower Bound for Parameter Estimation of Signals With Multiple Change-Points</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Bacharach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelmalek Mennad</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2017.07.029⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 67 (5), pp.1267-1279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2018.2890029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654607v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Maximum Likelihood Estimator Statistics for Unimodal Elliptical Distributions in the High Signal-to-Noise Ratio Regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Zozor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 25 (6), pp.883 - 887. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LSP.2018.2831178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01798888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On lower bounds for non-standard deterministic estimation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Slepian-Bangs-type formulas and the related Misspecified Cramér-Rao Bounds for Complex Elliptically Symmetric distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Mennad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Fortunati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezki Younsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil Kbayer</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Renaux</w:t>
+                <w:t xml:space="preserve">Abdelhak M. Zoubir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSP.2016.2645538⟩</w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 142, pp.320-329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2017.07.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01525498v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A class of Weiss-Weinstein bounds and its relationship with the Bobrovsky-Mayer-Wolf-Zakai bounds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">On lower bounds for non-standard deterministic estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Kbayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIT.2017.2671883⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65 (6), pp.1538-1553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2016.2645538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01525497v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01525498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weiss-Weinstein bound on multiple change-points estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucien Bacharach</w:t>
+                <w:t xml:space="preserve">A class of Weiss-Weinstein bounds and its relationship with the Bobrovsky-Mayer-Wolf-Zakai bounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Chaumette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 63 (4), pp.2226-2240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIT.2017.2671883⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSP.2017.2673804⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01525496v1</w:t>
+                <w:t xml:space="preserve">hal-01525497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Barankin-Weiss-Weinstein bounds</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Weiss-Weinstein bound on multiple change-points estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Bacharach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaumette</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 22 (11), pp.2064-2068. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65 (10), pp.2686-2700. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/lsp.2015.2457617⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2017.2673804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01234910v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01525496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recursive hybrid Cramer-Rao bound for discrete-time Markovian dynamic systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Hybrid Barankin-Weiss-Weinstein bounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 22 (10), pp.1543-1547. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LSP.2015.2412173⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 22 (11), pp.2064-2068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/lsp.2015.2457617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01226835v1</w:t>
+                <w:t xml:space="preserve">hal-01234910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance bounds for the pulse phase estimation of X-ray pulsars</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Recursive hybrid Cramer-Rao bound for discrete-time Markovian dynamic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengfang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chaumette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAES.2013.110666⟩</w:t>
+              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (10), pp.1543-1547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LSP.2015.2412173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00993002v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the accuracy and resolvability of vector parameter estimates</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Performance bounds for the pulse phase estimation of X-ray pulsars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Tran Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSP.2014.2328322⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (1), pp.786-793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAES.2013.110666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01103527v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00993002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some results on the Weiss-Weinstein bound for conditional and unconditional signal models in array processing</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">On the accuracy and resolvability of vector parameter estimates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengfang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chaumette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Larzabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 95 (2), pp.126-148. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62 (14), pp.3682-3694. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2013.08.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2014.2328322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00947784v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cramér-Rao bounds based analysis of 3D antenna array geometries made from ULA branches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Some results on the Weiss-Weinstein bound for conditional and unconditional signal models in array processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Thang Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidimensional Systems and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11045-011-0160-5⟩</w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 95 (2), pp.126-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2013.08.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00769344v1</w:t>
+                <w:t xml:space="preserve">hal-00947784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deterministic performance bounds on the mean square error for near field source localization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
+                <w:t xml:space="preserve">A Cramér-Rao bounds based analysis of 3D antenna array geometries made from ULA branches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Thang Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 61 (4), pp.871-877. </w:t>
+              <w:t xml:space="preserve">Multidimensional Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24 (1), pp.121-155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSP.2012.2229990⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11045-011-0160-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00771449v1</w:t>
+                <w:t xml:space="preserve">hal-00769344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical resolution limit for source localization with clutter interference in a MIMO radar context</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Deterministic performance bounds on the mean square error for near field source localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 60 (2), pp.987-992. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 61 (4), pp.871-877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2012.2229990⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSP.2011.2174232⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00771417v1</w:t>
+                <w:t xml:space="preserve">hal-00771449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the asymptotic resolvability of two point sources in known subspace interference using a GLRT-based framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 92 (10), pp.2471-2483. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2012.03.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00771379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical analysis of achievable resolution limit in the near field source localization context</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Statistical resolution limit for source localization with clutter interference in a MIMO radar context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (2), pp.987-992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2011.2174232⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2011.08.021⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00771402v1</w:t>
+                <w:t xml:space="preserve">hal-00771417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weiss-Weinstein bound for MIMO radar with colocated linear arrays for SNR threshold prediction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Duy Tran Nguyen</w:t>
+                <w:t xml:space="preserve">Statistical analysis of achievable resolution limit in the near field source localization context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 92 (5), pp.1353-1358. </w:t>
+              <w:t xml:space="preserve">, 2012, 92 (2), pp.547-552. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2011.10.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2011.08.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00771395v1</w:t>
+                <w:t xml:space="preserve">hal-00771402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Resolution Limit for the Multidimensional Harmonic Retrieval Model: Hypothesis Test and Cramer-Rao Bound Approaches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Weiss-Weinstein bound for MIMO radar with colocated linear arrays for SNR threshold prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Tran Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 92 (5), pp.1353-1358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2011.10.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1687-6180-2011-12⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00579002v1</w:t>
+                <w:t xml:space="preserve">hal-00771395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical resolution limit of the uniform linear cocentered orthogonal loop and dipole array</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Statistical Resolution Limit for the Multidimensional Harmonic Retrieval Model: Hypothesis Test and Cramer-Rao Bound Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1 (12), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1687-6180-2011-12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSP.2010.2083657⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02508685v1</w:t>
+                <w:t xml:space="preserve">hal-00579002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical analysis of the covariance matrix MLE in K-distributed clutter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fréderic Pascal</w:t>
+                <w:t xml:space="preserve">Statistical resolution limit of the uniform linear cocentered orthogonal loop and dipole array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 90 (4), pp.1165-1175. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (1), pp.425-431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2009.09.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2010.2083657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00556226v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02508685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditional and unconditional Cramér-Rao bounds for near-field source localization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Remy Boyer</w:t>
+                <w:t xml:space="preserve">Statistical analysis of the covariance matrix MLE in K-distributed clutter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 90 (4), pp.1165-1175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2009.09.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02508688v1</w:t>
+                <w:t xml:space="preserve">hal-00556226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barankin-type lower bound on multiple change-point estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricio Salvatore La Rosa</w:t>
+                <w:t xml:space="preserve">Conditional and unconditional Cramér-Rao bounds for near-field source localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arye Nehorai</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 58 (11), pp.5534-5549</w:t>
+              <w:t xml:space="preserve">, 2010, 58 (5), pp.2901-2907</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02508673v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02508688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cramer-Rao Bound Characterization of the EM-Algorithm Mean Speed of Convergence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Barankin-type lower bound on multiple change-point estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricio Salvatore La Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Herzet</w:t>
+                <w:t xml:space="preserve">Carlos H. Muravchik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valéry Ramon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luc Vandendorpe</w:t>
+                <w:t xml:space="preserve">Arye Nehorai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 56 (6), pp.2218-2228</w:t>
+              <w:t xml:space="preserve">, 2010, 58 (11), pp.5534-5549</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00444732v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02508673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fresh Look at the Bayesian Bounds of the Weiss-Weinstein Family</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Cramer-Rao Bound Characterization of the EM-Algorithm Mean Speed of Convergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Herzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Ramon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christ Richmond</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arye Nehorai</w:t>
+                <w:t xml:space="preserve">Luc Vandendorpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 56 (11), pp.5334-5352</w:t>
+              <w:t xml:space="preserve">, 2008, 56 (6), pp.2218-2228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00444764v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00444732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Hybrid Cramér-Rao Bound and Its Application to Dynamical Phase Estimation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Fresh Look at the Bayesian Bounds of the Weiss-Weinstein Family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Bay</w:t>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Geller</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Brossier</w:t>
+                <w:t xml:space="preserve">Christ Richmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arye Nehorai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56 (11), pp.5334-5352</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01239443v1</w:t>
+                <w:t xml:space="preserve">inria-00444764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Useful Form of the Abel Bound and Its Application to Estimator Threshold Prediction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Hybrid Cramér-Rao Bound and Its Application to Dynamical Phase Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Geller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Najjar-Atallah</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Larzabal</w:t>
+                <w:t xml:space="preserve">Jean-Marc Brossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 15, pp.453-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LSP.2008.921461⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00444722v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01239443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weiss–Weinstein Bound for Data-Aided Carrier Estimation</w:t>
+                <w:t xml:space="preserve">A Useful Form of the Abel Bound and Its Application to Estimator Threshold Prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Najjar-Atallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 14 (4), pp.283-286</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 55 (5), pp.2365-2369</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00444724v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00444722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unconditional maximum likelihood performance at finite number of samples and high signal-to-noise ratio</w:t>
+                <w:t xml:space="preserve">Weiss–Weinstein Bound for Data-Aided Carrier Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 55 (5), pp.2358-2364</w:t>
+              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14 (4), pp.283-286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00444716v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00444724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the high-SNR conditional maximum-likelihood estimator full statistical characterization</w:t>
+                <w:t xml:space="preserve">Unconditional maximum likelihood performance at finite number of samples and high signal-to-noise ratio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 55 (5), pp.2358-2364</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00444716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the high-SNR conditional maximum-likelihood estimator full statistical characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chaumette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Larzabal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2006, 54 (12), pp.4840-4843</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00444708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4611,7986 +4741,7986 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Insights into Lower Bound for Lie Groups and their Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara El Bouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Labsir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Vilà-Valls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaumette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 59th Annual Conference on Information Sciences and Systems (CISS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Baltimore, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CISS64860.2025.10944664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La borne bayesienne de Schützenberger-van Trees : Un principe d'incertitude sur l'a posteriori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rioul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXe Colloque Francophone de Traitement du Signal et des Images (GRETSI 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRETSI, Aug 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05243863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radar MIMO massif cognitif : détection et suivi conjoints de cibles dans des perturbations inconnues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Bouhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Fortunati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Gharsalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GRETSI 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full Slepian-Bangs Formula for Fisher Information on Lie Groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara El Bouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Labsir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Vilà-Valls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Chaumette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58th Asilomar Conference on Signals, Systems, and Computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Pacific Grove, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04760572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Intrinsic Modified Cramér-Rao Bound on Lie Groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara El Bouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Labsir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Vilà-Valls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaumette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 International conference on information fusion (FUSION 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Venise, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/fusion59988.2024.10706414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrinsic Slepian-Bangs type formula for parameters on LGs with unknown measurement noise variance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Labsir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Vilà-Valls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaumette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asilomar Conference on Signals, Systems, and Computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Pacific Groove, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cramér-Rao Bound on Lie Groups with Observations on Lie Groups: Application to SE(2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Labsir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Vilà-Valls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Chaumette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2023 - 2023 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Rhodes Island, Greece. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10096257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borne de Cramér-Rao sur groupe de Lie avec observations sur groupe de Lie : application à SO(2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Labsir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Vilà-Valls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaumette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude à distance finie d'un R-estimateur pour la matrice de forme des distributions symétriques elliptiques complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Fortunati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2022 - XXIIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of a new R-estimator of shape matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Fortunati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th European Signal Processing Conference (EUSIPCO 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Amsterdam, Netherlands. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/Eusipco47968.2020.9287879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02976913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Riemannian approach to blind separation of t-distributed sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 28th European Signal Processing Conference (EUSIPCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Amsterdam, Netherlands. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/eusipco47968.2020.9287783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02988356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ROBUST SEMIPARAMETRIC JOINT ESTIMATORS OF LOCATION AND SCATTER IN ELLIPTICAL DISTRIBUTIONS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Robust Semiparametric DOA Estimation in non-Gaussian Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Fortunati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE 30th International Workshop on Machine Learning for Signal Processing (MLSP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MLSP49062.2020.9231865⟩</w:t>
+              <w:t xml:space="preserve">IEEE RadarConf 20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Florence, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RadarConf2043947.2020.9266451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02976889v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02976918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Semiparametric DOA Estimation in non-Gaussian Environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">ROBUST SEMIPARAMETRIC JOINT ESTIMATORS OF LOCATION AND SCATTER IN ELLIPTICAL DISTRIBUTIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Fortunati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE RadarConf 20</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/RadarConf2043947.2020.9266451⟩</w:t>
+              <w:t xml:space="preserve">2020 IEEE 30th International Workshop on Machine Learning for Signal Processing (MLSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Espoo, Finland. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MLSP49062.2020.9231865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02976918v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02976889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riemannian geometry and Cramér-Rao bound for blind separation of Gaussian sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2020 - 2020 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Barcelona, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/icassp40776.2020.9052996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02571093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An example of non-standard behavior of a maximum likelihood estimator in the large sample regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Bacharach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAMSAP 2019 - 8th IEEE International Workshop on Computational Advances in Multi-Sensor Adaptive Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Le Gosier, Guadeloupe, France. pp.525-529, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CAMSAP45676.2019.9022505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02333941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing Sar Images Change-point Estimation Strategies Using an Mse Lower Bound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Mian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Bacharach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, May 2019, Brighton, United Kingdom. pp.5312-5316, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8682875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02152199v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bornes de Cramér-Rao Intrinsèques pour l'estimation de la matrice de dispersion normalisée dans les distributions elliptiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque francophone de traitement du signal et des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02388701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prior influence on Weiss-Weinstein bounds for multiple change-point estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Bacharach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th European Signal Processing Conference (EUSIPCO 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Rome, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/eusipco.2018.8553250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01895291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized conditionnal maximum likelihood estimators in the large sample regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Galy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2018 - 26th European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Rome, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/eusipco.2018.8553249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01895290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance bounds for change point and time delay estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Azarian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th European Signal Processing Conference (EUSIPCO 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Rome, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/eusipco.2018.8553063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01895286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borne de Cramér-Rao intrinsèque pour la matrice de covariance des distributions elliptiques complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2017 - XXVIème Colloque francophone de traitement du signal et des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01586939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bayesian lower bound for parameter estimation of Poisson data including multiple changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Bacharach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 42nd IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, New Orleans, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/icassp.2017.7953005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01525499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bornes bayésiennes pour la localisation d'un point de rupture : Application à des processus exponentiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Bacharach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Bibiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26eme Colloque GRETSI Traitement du Signal &amp; des Images, GRETSI 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Juans-les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01586946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation accuracy of non-standard maximum likelihood estimators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Kbayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 42nd IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, New Orleans, United States. pp.4461-4465, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/icassp.2017.7953000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01525500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recursive hybrid CRB for Markovian systems with time-variant measurement parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAMSAP: Computational Advances in Multi-Sensor Adaptive Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Cancun, Mexico. pp.473-476, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CAMSAP.2015.7383839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01447112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lower bounds for non-standard deterministic estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAM: Sensor Array and Multichannel Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Rio de Janeiro, Brazil. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/sam.2016.7569710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01346613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiss-Weinstein bound for an abrupt unknown frequency change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Bacharach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE Statistical Signal Processing Workshop (SSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Palma de Majorque, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ssp.2016.7551787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01346610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle approche de résolution limite dans le cadre d'estimation paramétrique multidimensionnelle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Weiss-Weinstein bound for change-point estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Bacharach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaumette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25eme Colloque francophone de traitement du signal et des images (GRETSI 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">IEEE 6th International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP 2015) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01234914v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01234929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance bounds under misspecification model for MIMO radar application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd European Signal Processing Conference (EUSIPCO 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Nice, France. pp.514-518, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EUSIPCO.2015.7362436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01234922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weiss-Weinstein bound for change-point estimation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Une nouvelle approche de résolution limite dans le cadre d'estimation paramétrique multidimensionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengfang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaumette</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Larzabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 6th International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP 2015) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Cancun, Mexico</w:t>
+              <w:t xml:space="preserve">25eme Colloque francophone de traitement du signal et des images (GRETSI 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01234929v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01234914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A constrained hybrid Cramér-Rao bound for parameter estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Kernec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP: International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Brisbanne, Australia. pp.3472-3476, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP.2015.7178616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01234924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borne de Cramér-Rao sous contraintes pour l'estimation simultanée de paramètres aléatoires et non aléatoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Kernec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25eme Colloque francophone de traitement du signal et des images (GRETSI 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01234916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Ziv-Zakai type bound for hybrid parameter estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP: International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Florence, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6854486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00947790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRLB under K-distributed observation with parameterized mean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sensor Array Multichannel Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, A Coruña, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SAM.2014.6882442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00993010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une borne inférieure de l'erreur quadratique moyenne pour l'estimation simultané de paramètres aléatoires et non-aléatoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution techniques for Radar: Myth or Reality?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO: European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Lower Bound On The MSE Based On The Barankin And Weiss-Weinstein Bounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP: International Conference on Acoustics, Speech, and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Vancouver, Canada. pp.5534-5538, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP.2013.6638722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00800214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coexistence of near-field and far-field sources: the angular resolution limit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on New Computational Methods for Inverse Problem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical multidimensional resolution limit for MIMO radar based on the Chernoff distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Tran Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE SSP 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Ann Arbor, United States. pp.780 - 783, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SSP.2012.6319821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00769358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lower bounds on the MSE for mixed far-field and near-field sources direction-of-arrivals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASILOMAR 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Pacific Grove, United States. 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00769359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GLRT-Based Framework for the Multidimensional Statistical Resolution Limit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Statistical resolution limit: application to passive polarized source localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Statistical Signal Processing 2011 - IEEE SSP'11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, France</w:t>
+              <w:t xml:space="preserve">Detection, Architecture and Technology Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Algeria. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00577273v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00543164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical resolution limit: application to passive polarized source localization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">MIMO radar in the presence of modeling errors: A Cramér-Rao bound investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Tran Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Detection, Architecture and Technology Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2011 - 36th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.2780 - 2783, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5947061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00543164v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00771365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angular Resolution Limit for Vector-Sensor Arrays: Detection and Information Theory Approaches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Bornes inférieures de l'erreur quadratique moyenne pour la localisation de sources en champ proche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Statistical Signal Processing - invited article</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Nice, France. pp.9-12</w:t>
+              <w:t xml:space="preserve">Gretsi 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00577272v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00769354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bornes inférieures de l'erreur quadratique moyenne pour la localisation de sources en champ proche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Angular Resolution Limit for Vector-Sensor Arrays: Detection and Information Theory Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Thang Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gretsi 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. 4p</w:t>
+              <w:t xml:space="preserve">IEEE International Workshop on Statistical Signal Processing - invited article</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Nice, France. pp.9-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00769354v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00577272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical resolution limit for source localization in a MIMO context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2011 - 36th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.2756 - 2759, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5947056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00771371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIMO radar in the presence of modeling errors: A Cramér-Rao bound investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Duy Tran Nguyen</w:t>
+                <w:t xml:space="preserve">GLRT-Based Framework for the Multidimensional Statistical Resolution Limit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2011 - 36th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Workshop on Statistical Signal Processing 2011 - IEEE SSP'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00771365v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00577273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiss-Weinstein Bound and SNR Threshold Analysis for DOA Estimation with a COLD Array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Thang Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Workshop on Statistical Signal Processing - invited article</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Nice, France. pp.13-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00577271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résolution limite angulaire : Approches basées sur la théorie de l'information et sur la théorie de la détection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Thang Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gretsi 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00769355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radar MIMO en présence d'erreurs de modèles : une approche par les bornes de Cramér-Rao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Tran Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gretsi 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00769357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borne de Weiss-Weinstein pour la localisation de source polarisée à l'aide d'un réseau de capteurs COLD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Thang Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gretsi 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00769356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical resolution limit for multiple parameters of interest and for multiple signals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Remy Boyer</w:t>
+                <w:t xml:space="preserve">New trends in deterministic lower bounds and SNR threshold estimation: from derivable bounds to conjectural bounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Marcos</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2010 - 35th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sensor Array Multichannel Workshop SAM 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Jerusalem, Israel</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00445468v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02508675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New trends in deterministic lower bounds and SNR threshold estimation: from derivable bounds to conjectural bounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Chaumette</w:t>
+                <w:t xml:space="preserve">Statistical resolution limit for multiple parameters of interest and for multiple signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Larzabal</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensor Array Multichannel Workshop SAM 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2010 - 35th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Dallas, Texas, United States. pp.3602-3605, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icassp.2010.5495922⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02508675v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00445468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance analysis of 2D and 3D antenna arrays for source localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Thang Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00532898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closed-form expression of the Weiss-Weinstein bound for 3D source localization: the conditional case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Thang Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensor Array Multichannel Workshop SAM 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Jerusalem, Israel. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SAM.2010.5606712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02504101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des performances de reseaux de capteurs 2D et 3D pour la localisation de source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Thang Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GRETSI 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00444822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NONMATRIX CLOSED-FORM EXPRESSIONS OF THE CRAMER-RAO BOUNDS FOR NEAR-FIELD LOCALIZATION PARAMETERS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2009 - 34th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Taipei, Taiwan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/icassp.2009.4960324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00444814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lower bounds on the mean square error derived from mixture of linear and non-linear transformations of the unbiasness definition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2009 - 34th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Taipei, Taiwan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/icassp.2009.4960266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00444810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expressions non-matricielles des bornes de Cramer-Rao pour la localisation de source en champ proche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GRETSI 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00444817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BARANKIN BOUND FOR MULTIPLE CHANGE-POINT ESTIMATION</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricio Salvatore La Rosa</w:t>
+                <w:t xml:space="preserve">MSE Lower Bounds conditioned by the energy detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chaumette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arye Nehorai</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Computational Advances in Multi-Sensor Adaptive Processing, CAMSAP-2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, St. Thomas, US Virgin Island, United States</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2007 - 15th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Poznań, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00444824v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00532904v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MSE Lower Bounds conditioned by the energy detector</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Vincent</w:t>
+                <w:t xml:space="preserve">BARANKIN BOUND FOR MULTIPLE CHANGE-POINT ESTIMATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricio Salvatore La Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Larzabal</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arye Nehorai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2007 - 15th European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Poznań, Poland</w:t>
+              <w:t xml:space="preserve">IEEE International Workshop on Computational Advances in Multi-Sensor Adaptive Processing, CAMSAP-2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, St. Thomas, US Virgin Island, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00532904v2</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00444824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bornes bayésiennes pour l'estimation dynamique de phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Herzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2007 - XXIème Colloque francophone de traitement du signal et des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Troyes, France. pp.413-416</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00384715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian Cramér-rao Bound for Dynamical Phase Offset Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Herzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPAWC 2007. IEEE 8th Workshop on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Helsinki, Finland. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SPAWC.2007.4401330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00384591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Bayesian ABEL Bound on the Mean Square Error</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christ Richmond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2006 - 31th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Toulouse, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/icassp.2006.1660577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00444825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Bayesian Abel bound on the Mean Square Error</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Richmond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00158377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On The Unification Of Bayesian Bounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00158383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle approche des bornes Bayésiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GRETSI 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Louvain la neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00444831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A NEW DERIVATION OF THE BAYESIAN BOUNDS FOR PARAMETER ESTIMATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Workshop on Statistical Signal Processing, SSP-2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00444830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non efficiency and non Gaussianity of a maximum likelihood estimator at high signal-to-noise ratio and finite number of samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2004 - 29th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Montreal, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/icassp.2004.1326209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00444829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NON ASYMPTOTIC EFFICIENCY OF A MAXIMUM LIKELIHOOD ESTIMATOR AT FINITE NUMBER OF SAMPLES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Signal Processing Conference, EUSIPCO-04</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00444827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-efficacité et non-gaussianité asymptotiques d'un estimateur du maximum de vraisemblance à fort rapport signal sur bruit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GRETSI 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00444823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12600,231 +12730,231 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint multi-target detection-tracking in cognitive massive MIMO radar via POMCP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Bouhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Fortunati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Gharsalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bayesian Lower Bound for Parameter Estimation of Poisson Data Including Multiple Changes (extended)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Bacharach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04711842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12834,163 +12964,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Fisher-Rao geometry of CES distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Collas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elliptical Distributions in Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-52116-4_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13000,91 +13130,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions aux bornes inférieures de l’erreur quadratique moyenne en traitement du signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université Paris-Sud, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01290682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13094,114 +13224,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'analyse des performances d'estimation en traitement statistique du signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. École normale supérieure de Cachan - ENS Cachan, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00129527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId238"/>
+      <w:footerReference w:type="default" r:id="rId241"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13348,51 +13478,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905721v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Bouhou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Fortunati" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Gharsalli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04895558v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Labsir" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Bouch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Vil&#224;-Valls" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2024.3445606" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04770231v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bouchard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ginolhac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Breloy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2024.3480280" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850382v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172575v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111199" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223839v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pascal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-021-01674-y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03273062v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2021.3054237" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976900v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2020.3019110" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01975919v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2018.2886700" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02078353v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Bacharach" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nabil El Korso" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2018.2890029" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01654607v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Mennad" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Younsi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak M. Zoubir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2017.07.029" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798888v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Zozor" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengfang Ren" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2018.2831178" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01525498v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kbayer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Galy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vincent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2016.2645538" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01525497v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2017.2671883" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01525496v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2673804" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01234910v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Larzabal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lsp.2015.2457617" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226835v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2015.2412173" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00993002v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Tran Nguyen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Boyer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marcos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2013.110666" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103527v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2328322" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00947784v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Thang Vu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.08.020" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00769344v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11045-011-0160-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BD33B9398F79C32821BFFEBAE435E4F3858BF13E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00771449v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2012.2229990" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00771417v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.2174232" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00771379v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2012.03.011" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD1BMR4P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00771402v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.08.021" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1P27R56T-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00771395v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.10.018" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579002v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-6180-2011-12" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508685v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2010.2083657" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556226v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Pascal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2009.09.029" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508688v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508673v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Salvatore La Rosa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos H. Muravchik" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arye Nehorai" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444732v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Herzet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Ramon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vandendorpe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444764v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forster" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ Richmond" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01239443v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geller" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brossier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2008.921461" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444722v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Najjar-Atallah" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444724v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444716v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boyer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444708v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05263411v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISS64860.2025.10944664" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05243863v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rioul" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05263428v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760572v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chaumette" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620291v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/fusion59988.2024.10706414" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314563v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04162633v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096257" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172585v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790645v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976913v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287879" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02988356v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco47968.2020.9287783" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976889v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP49062.2020.9231865" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976918v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RadarConf2043947.2020.9266451" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02571093v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp40776.2020.9052996" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02333941v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP45676.2019.9022505" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152199v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Mian" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8682875" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02388701v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01895291v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2018.8553250" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01895290v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2018.8553249" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01895286v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Azarian" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2018.8553063" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01586939v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01525499v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2017.7953005" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01586946v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bibiche" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01525500v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2017.7953000" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447112v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2015.7383839" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01346613v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sam.2016.7569710" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01346610v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ssp.2016.7551787" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01234914v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01234922v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362436" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01234929v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01234924v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Kernec" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178616" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01234916v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00947790v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6854486" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00993010v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM.2014.6882442" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926286v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926285v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00800214v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6638722" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926284v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00769358v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2012.6319821" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00769359v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577273v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00543164v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577272v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00769354v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00771371v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5947056" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00771365v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5947061" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577271v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00769355v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00769357v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00769356v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00445468v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2010.5495922" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508675v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00532898v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504101v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM.2010.5606712" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444822v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444814v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2009.4960324" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444810v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2009.4960266" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444817v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444824v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00532904v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384715v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384591v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2007.4401330" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444825v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2006.1660577" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158377v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renaux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richmond" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158383v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444831v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444830v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444829v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2004.1326209" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444827v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444823v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296393v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711842v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225646v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-52116-4_2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01290682v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00129527v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604811v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Labsir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Medina" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Vil&#224;-Valls" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2025.3640486" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905721v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Bouhou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Fortunati" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Gharsalli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04895558v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Bouch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2024.3445606" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850382v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04770231v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bouchard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ginolhac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Breloy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2024.3480280" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172575v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111199" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223839v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pascal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-021-01674-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03273062v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2021.3054237" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976900v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2020.3019110" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01975919v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2018.2886700" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02078353v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Bacharach" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nabil El Korso" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2018.2890029" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798888v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Zozor" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengfang Ren" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2018.2831178" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01654607v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Mennad" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Younsi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak M. Zoubir" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2017.07.029" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01525498v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kbayer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Galy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vincent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2016.2645538" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01525497v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2017.2671883" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01525496v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2673804" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01234910v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Larzabal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lsp.2015.2457617" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226835v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2015.2412173" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00993002v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Tran Nguyen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Boyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marcos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2013.110666" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103527v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2328322" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00947784v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Thang Vu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.08.020" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00769344v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11045-011-0160-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BD33B9398F79C32821BFFEBAE435E4F3858BF13E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00771449v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2012.2229990" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00771379v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2012.03.011" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD1BMR4P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00771417v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.2174232" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00771402v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.08.021" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1P27R56T-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00771395v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.10.018" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579002v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-6180-2011-12" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508685v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2010.2083657" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556226v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Pascal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2009.09.029" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508688v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508673v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Salvatore La Rosa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos H. Muravchik" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arye Nehorai" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444732v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Herzet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Ramon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vandendorpe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444764v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forster" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ Richmond" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01239443v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geller" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brossier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2008.921461" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444722v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Najjar-Atallah" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444724v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444716v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boyer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444708v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05263411v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISS64860.2025.10944664" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05243863v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rioul" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05263428v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760572v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chaumette" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620291v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/fusion59988.2024.10706414" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314563v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04162633v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096257" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172585v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790645v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976913v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287879" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02988356v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco47968.2020.9287783" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976918v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RadarConf2043947.2020.9266451" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976889v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP49062.2020.9231865" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02571093v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp40776.2020.9052996" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02333941v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP45676.2019.9022505" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152199v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Mian" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8682875" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02388701v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01895291v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2018.8553250" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01895290v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2018.8553249" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01895286v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Azarian" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2018.8553063" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01586939v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01525499v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2017.7953005" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01586946v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bibiche" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01525500v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2017.7953000" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447112v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2015.7383839" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01346613v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sam.2016.7569710" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01346610v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ssp.2016.7551787" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01234929v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01234922v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362436" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01234914v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01234924v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Kernec" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178616" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01234916v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00947790v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6854486" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00993010v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM.2014.6882442" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926286v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926285v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00800214v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6638722" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926284v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00769358v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2012.6319821" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00769359v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00543164v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00771365v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5947061" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00769354v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577272v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00771371v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5947056" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577273v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577271v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00769355v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00769357v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00769356v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508675v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00445468v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2010.5495922" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00532898v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504101v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM.2010.5606712" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444822v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444814v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2009.4960324" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444810v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2009.4960266" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444817v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00532904v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444824v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384715v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384591v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2007.4401330" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444825v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2006.1660577" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158377v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renaux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richmond" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158383v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444831v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444830v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444829v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2004.1326209" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444827v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444823v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296393v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711842v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225646v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-52116-4_2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01290682v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00129527v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>