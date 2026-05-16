--- v0 (2026-03-21)
+++ v1 (2026-05-16)
@@ -781,165 +781,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des frontières à l’origine d’identités montagnardes éclatées. L’exemple des anciens États de Piémont-Savoie</w:t>
+                <w:t xml:space="preserve">Observer sans pouvoir réellement négocier ? Ambassadeurs et agents de la maison de Savoie en marge des congrès européens (1643-1697)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ruelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de Framespa : e-Storia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 44</w:t>
+              <w:t xml:space="preserve">Histoire, économie et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Aux marges de la négociation (vol. 2), 4, pp.18-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04252646v1</w:t>
+                <w:t xml:space="preserve">hal-04892568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer sans pouvoir réellement négocier ? Ambassadeurs et agents de la maison de Savoie en marge des congrès européens (1643-1697)</w:t>
+                <w:t xml:space="preserve">Des frontières à l’origine d’identités montagnardes éclatées. L’exemple des anciens États de Piémont-Savoie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ruelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire, économie et société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Aux marges de la négociation (vol. 2), 4, pp.18-36</w:t>
+              <w:t xml:space="preserve">Les Cahiers de Framespa : e-Storia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04892568v1</w:t>
+                <w:t xml:space="preserve">hal-04252646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De vaincu à vainqueur ? Charles-Emmanuel Ier face à Henri IV lors de l'affaire de Saluces</w:t>
               </w:r>
@@ -1057,178 +1057,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03712421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trahir pour exister sur la scène internationale ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le traître en politique :</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy Devilliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ruelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'Agora : revue en Humanités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Le traître en politique : profils, parcours et perception, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03620542v1</w:t>
+                <w:t xml:space="preserve">hal-03620554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le traître en politique :</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trahir pour exister sur la scène internationale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ruelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'Agora : revue en Humanités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Le traître en politique : profils, parcours et perception, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03620554v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03620542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Dé)construire un État dans un territoire d'entre-deux. Le Piémont-Savoie et de la Lorraine à l'époque moderne</w:t>
               </w:r>
@@ -1277,234 +1277,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03620527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un royaume de Lombardie ? Déconstruire un État alpin pour le reconstruire dans la plaine padane (XVIIe-XIXe siècles)</w:t>
+                <w:t xml:space="preserve">L’État et son territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ruelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'Agora : revue en Humanités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, L’État et son territoire : construction, déconstruction et reconstruction, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03648772v1</w:t>
+                <w:t xml:space="preserve">hal-03648716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’État et son territoire</w:t>
+                <w:t xml:space="preserve">Entre rêves et réalités, une nouvelle représentation des Alpes occidentales à la Renaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ruelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'Agora : revue en Humanités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, L’État et son territoire : construction, déconstruction et reconstruction, 3</w:t>
+              <w:t xml:space="preserve">Le Verger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Lieux réels, lieux rêvés à la Renaissance, 18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03648716v1</w:t>
+                <w:t xml:space="preserve">hal-03648734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre rêves et réalités, une nouvelle représentation des Alpes occidentales à la Renaissance</w:t>
+                <w:t xml:space="preserve">Un royaume de Lombardie ? Déconstruire un État alpin pour le reconstruire dans la plaine padane (XVIIe-XIXe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ruelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Verger</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Lieux réels, lieux rêvés à la Renaissance, 18</w:t>
+              <w:t xml:space="preserve">Cahiers d'Agora : revue en Humanités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, L’État et son territoire : construction, déconstruction et reconstruction, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03648734v1</w:t>
+                <w:t xml:space="preserve">hal-03648772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’art du piège dans la politique de Richelieu</w:t>
               </w:r>
@@ -3277,186 +3277,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04252636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impossible passage à la postérité ? Représentations et mémoires de la maison de Savoie du XVIe siècle à nos jours</w:t>
+                <w:t xml:space="preserve">Des Alpes à la Sardaigne en passant par la Sicile, les États de la maison de Savoie à l’épreuve du jeu européen (1712-1720)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ruelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Grace Baillet; Cécile Rault. </w:t>
+              <w:t xml:space="preserve">Matthew Vester et Andrea Merlotti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Passer à la postérité : contours et représentations des figures du passé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">Il Potere dei Savoia. Regalità e sovranità in una monarchia composita</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1-2 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheiron - Franco Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 206-226, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04252642v1</w:t>
+                <w:t xml:space="preserve">hal-04174218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des Alpes à la Sardaigne en passant par la Sicile, les États de la maison de Savoie à l’épreuve du jeu européen (1712-1720)</w:t>
+                <w:t xml:space="preserve">L’impossible passage à la postérité ? Représentations et mémoires de la maison de Savoie du XVIe siècle à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ruelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Matthew Vester et Andrea Merlotti. </w:t>
+              <w:t xml:space="preserve">Grace Baillet; Cécile Rault. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Il Potere dei Savoia. Regalità e sovranità in una monarchia composita</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Passer à la postérité : contours et représentations des figures du passé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheiron - Franco Angeli</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04174218v1</w:t>
+                <w:t xml:space="preserve">hal-04252642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Alpes occidentales, une frontière pour la France ? (1349-1793)</w:t>
               </w:r>
@@ -3919,51 +3919,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="736DDC7B"/>
+    <w:nsid w:val="4BD1CE89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4150,51 +4150,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-ruelle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-6296-0030" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alex.ruelle@hotmail.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-cergy.academia.edu/AlexandreRuelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/alexandre-ruelle-5aa944b5/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252646v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ruelle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892568v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078368v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712421v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620542v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620554v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Devilliers" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620527v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648772v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648716v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648734v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648775v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648728v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.6463" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648766v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648771v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252551v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252548v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412727v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349946v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Muller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412694v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412661v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604170v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545293v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Husson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838905v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544961v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brugnon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252561v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252557v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115191v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651950v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653142v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653149v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252644v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300400v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252648v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252636v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252642v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174218v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francoangeli.it/riviste/sommario.aspx?IDRivista=187&amp;amp;lingua=En" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112644v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936888v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648741v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648776v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03651921v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandre-ruelle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-6296-0030" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alex.ruelle@hotmail.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-cergy.academia.edu/AlexandreRuelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/alexandre-ruelle-5aa944b5/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892568v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ruelle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252646v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078368v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712421v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620554v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Devilliers" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620542v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620527v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648716v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648734v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648772v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648775v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648728v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.6463" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648766v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648771v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252551v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252548v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412727v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349946v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Muller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412694v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412661v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604170v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545293v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Husson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838905v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544961v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brugnon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252561v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252557v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115191v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651950v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653142v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653149v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252644v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300400v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252648v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252636v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174218v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francoangeli.it/riviste/sommario.aspx?IDRivista=187&amp;amp;lingua=En" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252642v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112644v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936888v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648741v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648776v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03651921v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>