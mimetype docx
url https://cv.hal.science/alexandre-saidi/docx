--- v0 (2026-03-29)
+++ v1 (2026-05-04)
@@ -913,291 +913,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05145171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability modeling and prediction of passive controlled structures through Random Forest</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discriminative Transfer Learning Using Similarities and Dissimilarities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liming Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weizhen. You</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Abdelmalek Zine</w:t>
+                <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaopin Zhong</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yunhong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 241, pp.01023. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/matecconf/201824101023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNNLS.2017.2705760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02070194v1</w:t>
+                <w:t xml:space="preserve">hal-02351587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discriminative Transfer Learning Using Similarities and Dissimilarities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Liming Chen</w:t>
+                <w:t xml:space="preserve">Reliability modeling and prediction of passive controlled structures through Random Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weizhen. You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Dellandréa</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ichchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yunhong Wang</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xiaopin Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, pp.1-14. </w:t>
+              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 241, pp.01023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNNLS.2017.2705760⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/201824101023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02351587v1</w:t>
+                <w:t xml:space="preserve">hal-02070194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning-Based Driving Events Recognition and Its Application to Digital Roads</w:t>
               </w:r>
@@ -1287,51 +1287,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability assessment of complex mechatronic systems using a modified nonparametric belief propagation algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaopin Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ichchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2252,51 +2252,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaoxiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunhong Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 IEEE International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.165-169, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3977,51 +3977,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146445v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Saidi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lun Shao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Zine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ichchou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075446v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Lu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Chen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351600v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianfeng Gu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146376v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Malek Zine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vibration8010007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02712320v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chai" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Droz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. You" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-019-02381-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02712239v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weizhen You" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vehicles2010007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145171v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19816-9_16" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070194v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weizhen. You" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaopin Zhong" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201824101023" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351587v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dellandr&#233;a" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhong Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2017.2705760" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351656v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire d'Agostino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Scouarnec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2015.2399415" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075618v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2010.05.004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075649v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Zhong" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gillot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/19/4/045007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2414096F1B45786C2605C42154ADF507A84C68EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146468v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146444v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146452v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146374v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146779v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weizhen Hou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146381v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070162v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoxiang Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025032" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070141v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2014.6856440" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070155v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2013.6728486" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959141v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Skaff" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rouquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dellandrea" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Falaise" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bellynck" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381599v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Fallaise" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Schwab" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blanchon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Belinck" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614154v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIC.2006.71" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596351v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596248v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596339v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596242v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070184v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tayeb-Bey" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Emptoz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.1998.711882" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075439v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11562931_37" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TC4L08LH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075551v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Saidi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Tayeb-Bey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0033261" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075562v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saidi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-63791-5_12" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-8CXW8BTZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075444v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boulicaut" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-55844-6_134" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076913v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0054058" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146445v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Saidi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lun Shao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Zine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ichchou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075446v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Lu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Chen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351600v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianfeng Gu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146376v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Malek Zine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vibration8010007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02712320v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chai" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Droz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. You" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-019-02381-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02712239v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weizhen You" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vehicles2010007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145171v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19816-9_16" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351587v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dellandr&#233;a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhong Wang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2017.2705760" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070194v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weizhen. You" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaopin Zhong" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201824101023" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351656v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire d'Agostino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Scouarnec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2015.2399415" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075618v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2010.05.004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075649v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Zhong" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gillot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/19/4/045007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2414096F1B45786C2605C42154ADF507A84C68EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146468v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146444v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146452v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146374v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146779v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weizhen Hou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146381v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070162v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoxiang Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025032" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070141v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2014.6856440" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070155v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2013.6728486" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959141v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Skaff" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rouquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dellandrea" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Falaise" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bellynck" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381599v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Fallaise" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Schwab" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blanchon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Belinck" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614154v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIC.2006.71" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596351v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596248v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596339v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596242v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070184v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tayeb-Bey" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Emptoz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.1998.711882" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075439v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11562931_37" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TC4L08LH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075551v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Saidi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Tayeb-Bey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0033261" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075562v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saidi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-63791-5_12" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-8CXW8BTZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075444v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boulicaut" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-55844-6_134" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076913v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0054058" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>