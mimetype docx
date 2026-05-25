--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -207,216 +207,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Transport for Deep Joint Transfer Learning</w:t>
+                <w:t xml:space="preserve">Brenier approach for optimal transportation between a quasi-discrete measure and a discrete measure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Saidi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianfeng Gu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02075446v1</w:t>
+                <w:t xml:space="preserve">hal-02351600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brenier approach for optimal transportation between a quasi-discrete measure and a discrete measure</w:t>
+                <w:t xml:space="preserve">Optimal Transport for Deep Joint Transfer Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Saidi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xianfeng Gu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-02351600v1</w:t>
+                <w:t xml:space="preserve">hal-02075446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -545,278 +545,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of uncertainty quantification process using statistical and data mining algorithms</w:t>
+                <w:t xml:space="preserve">Mechanical Reliability Assessment by Ensemble Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Chai</w:t>
+                <w:t xml:space="preserve">Weizhen You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Malek Zine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ichchou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00158-019-02381-w⟩</w:t>
+              <w:t xml:space="preserve">Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (1), pp.126-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/vehicles2010007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02712320v1</w:t>
+                <w:t xml:space="preserve">hal-02712239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Reliability Assessment by Ensemble Learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of uncertainty quantification process using statistical and data mining algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Chai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Zine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Droz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weizhen You</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">W. You</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vehicles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2 (1), pp.126-141. </w:t>
+              <w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 61 (2), pp.587-598. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/vehicles2010007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00158-019-02381-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02712239v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02712320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brenier Approach for Optimal Transportation Between a Quasi-discrete Measure and a Discrete Measure</w:t>
               </w:r>
@@ -841,51 +841,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xianfeng Gu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LNCS Series, Spinger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Communications in Computer and Information Science, 842, pp.204-212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1889,51 +1889,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine learning based reliability analysis of uncertain structures under stochastic excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weizhen You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2105,51 +2105,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine learning to handle different kinds of uncertainties: an application in structural reliability analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weizhen You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3977,51 +3977,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146445v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Saidi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lun Shao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Zine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ichchou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075446v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Lu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Chen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351600v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianfeng Gu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146376v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Malek Zine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vibration8010007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02712320v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chai" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Droz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. You" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-019-02381-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02712239v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weizhen You" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vehicles2010007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145171v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19816-9_16" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351587v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dellandr&#233;a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhong Wang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2017.2705760" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070194v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weizhen. You" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaopin Zhong" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201824101023" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351656v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire d'Agostino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Scouarnec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2015.2399415" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075618v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2010.05.004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075649v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Zhong" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gillot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/19/4/045007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2414096F1B45786C2605C42154ADF507A84C68EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146468v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146444v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146452v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146374v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146779v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weizhen Hou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146381v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070162v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoxiang Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025032" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070141v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2014.6856440" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070155v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2013.6728486" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959141v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Skaff" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rouquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dellandrea" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Falaise" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bellynck" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381599v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Fallaise" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Schwab" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blanchon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Belinck" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614154v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIC.2006.71" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596351v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596248v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596339v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596242v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070184v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tayeb-Bey" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Emptoz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.1998.711882" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075439v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11562931_37" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TC4L08LH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075551v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Saidi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Tayeb-Bey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0033261" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075562v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saidi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-63791-5_12" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-8CXW8BTZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075444v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boulicaut" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-55844-6_134" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076913v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0054058" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146445v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Saidi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lun Shao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Zine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ichchou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351600v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Lu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Chen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianfeng Gu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075446v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146376v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Malek Zine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vibration8010007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02712239v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weizhen You" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vehicles2010007" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02712320v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chai" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Droz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. You" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-019-02381-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145171v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19816-9_16" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351587v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dellandr&#233;a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhong Wang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2017.2705760" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070194v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weizhen. You" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaopin Zhong" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201824101023" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351656v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire d'Agostino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Scouarnec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2015.2399415" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075618v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2010.05.004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075649v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Zhong" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gillot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/19/4/045007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2414096F1B45786C2605C42154ADF507A84C68EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146468v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146444v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146452v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146374v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146779v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weizhen Hou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146381v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070162v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoxiang Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025032" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070141v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2014.6856440" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070155v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2013.6728486" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959141v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Skaff" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rouquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dellandrea" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Falaise" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bellynck" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381599v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Fallaise" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Schwab" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blanchon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Belinck" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614154v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIC.2006.71" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596351v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596248v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596339v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596242v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070184v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tayeb-Bey" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Emptoz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.1998.711882" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075439v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11562931_37" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TC4L08LH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075551v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Saidi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Tayeb-Bey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0033261" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075562v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saidi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-63791-5_12" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-8CXW8BTZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075444v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boulicaut" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-55844-6_134" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076913v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0054058" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>