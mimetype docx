--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -130,235 +130,235 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Agri-Environmental Schemes to cope with uncertainty</w:t>
+                <w:t xml:space="preserve">Ex post analysis of the crop diversification measure of CAP greening in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2022.107610⟩</w:t>
+              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50 (2), pp.717-742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/erae/jbac022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03811624v1</w:t>
+                <w:t xml:space="preserve">hal-03763587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ex post analysis of the crop diversification measure of CAP greening in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designing Agri-Environmental Schemes to cope with uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenolé Le Velly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douadia Bougherara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Préget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 50 (2), pp.717-742. </w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 203, pp.107610. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/erae/jbac022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2022.107610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03763587v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual and strategic behaviors in a dynamic extraction problem: results from a within-subject experiment in continuous time</w:t>
               </w:r>
@@ -370,51 +370,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anmina Murielle Djiguemde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -487,51 +487,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anmina Murielle Djiguemde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -569,90 +569,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do farmers prefer increasing, decreasing, or stable payments in Agri-Environmental Schemes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Préget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 183, pp.106946. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -680,265 +680,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03103886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PES Impact and Leakages over Several Cohorts: The Case of the PSA-H in Yucatan, Mexico</w:t>
+                <w:t xml:space="preserve">Does legal system matter for directed technical change? Evidence from the auto industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenole Le Velly</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Per G. Fredriksson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sauquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sergio Cortina-Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3368/le.93.2.230⟩</w:t>
+              <w:t xml:space="preserve">Applied Economics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (15), pp.1080-1083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13504851.2016.1254334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01511649v1</w:t>
+                <w:t xml:space="preserve">hal-01605123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does legal system matter for directed technical change? Evidence from the auto industry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PES Impact and Leakages over Several Cohorts: The Case of the PSA-H in Yucatan, Mexico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenole Le Velly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Per G. Fredriksson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Sauquet</w:t>
+                <w:t xml:space="preserve">Sergio Cortina-Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 24 (15), pp.1080-1083. </w:t>
+              <w:t xml:space="preserve">Land Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 93 (2), pp.230-257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13504851.2016.1254334⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3368/le.93.2.230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605123v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01511649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do elections affect international cooperation? Evidence from environmental treaty participation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public Choice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 162 (3-4), pp.263-285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -972,51 +972,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the nature of inter-country interactions in the process of ratifying international environmental agreements: the case of the Kyoto Protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public Choice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 159 (1-2), pp.141-158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1050,51 +1050,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protected areas, local governments, and strategic interactions: The case of the ICMS-Ecológico in the Brazilian state of Paraná</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1148,315 +1148,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating Armington elasticities for sawnwood and application to the French Forest Sector Model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paying for forest carbon or stimulating fuelwood demand? Insights from the French Forest Sector Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Lecocq</w:t>
+                <w:t xml:space="preserve">Franck F. Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sylvain S. Caurla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philippe Delacote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Barkaoui</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ahmed A. Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre A. Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resource and Energy Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.reseneeco.2011.04.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Forest Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (2), pp.157-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfe.2011.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01018987v1</w:t>
+                <w:t xml:space="preserve">hal-01000716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paying for forest carbon or stimulating fuelwood demand? Insights from the French Forest Sector Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck F. Lecocq</w:t>
+                <w:t xml:space="preserve">Estimating Armington elasticities for sawnwood and application to the French Forest Sector Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain S. Caurla</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Franck Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delacote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed A. Barkaoui</w:t>
+                <w:t xml:space="preserve">Sylvain Caurla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre A. Sauquet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ahmed Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Forest Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 17 (2), pp.157-168. </w:t>
+              <w:t xml:space="preserve">Resource and Energy Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33 (4), pp.771-781. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfe.2011.02.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.reseneeco.2011.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000716v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1474,103 +1474,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retributing forest carbon vs. stimulating fuelwood demand insights from the french forest sector model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Caurla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Caurla</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Delacote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">26 p., 2010, Documents de Travail. INRA Laboratoire d'Economie Forestière (LEF), 2010-02</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1943,51 +1943,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2042,51 +2042,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Democracy, Political Institutions, and Environmental Policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.G. Fredriksson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. Wollscheid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2191,51 +2191,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coiffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Deperrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Subervie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2260,211 +2260,211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04675772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ex-post analysis of the crop diversification policy ofthe CAP Greening in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designing Agri-Environmental Schemes to cope with uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gwenolé Le Velly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douadia Bougherara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Préget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03455548v1</w:t>
+                <w:t xml:space="preserve">hal-03349026v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Agri-Environmental Schemes to cope with uncertainty</w:t>
+                <w:t xml:space="preserve">Ex-post analysis of the crop diversification policy ofthe CAP Greening in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Lapierre</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03349026v2</w:t>
+                <w:t xml:space="preserve">hal-03455548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous versus Discrete Time in Dynamic Common Pool Resource Game Experiments</w:t>
               </w:r>
@@ -2476,51 +2476,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anmina Murielle Djiguemde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2555,90 +2555,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do farmers prefer increasing, decreasing, or stable payments in Agri-Environmental Schemes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Préget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
@@ -2654,263 +2654,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02892858v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Providing technical assistance to peer networks to reduce pesticide use in Europe: Evidence from the French Ecophyto plan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the modeling and testing of groundwater resource models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Djiguemde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Lapierre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Subervie</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02190979v2</w:t>
+                <w:t xml:space="preserve">hal-02316729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the modeling and testing of groundwater resource models</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Providing technical assistance to peer networks to reduce pesticide use in Europe: Evidence from the French Ecophyto plan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Subervie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murielle Djiguemde</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-02316729v1</w:t>
+                <w:t xml:space="preserve">hal-02190979v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving farm environmental performance through technical assistance: empirical evidence from pesticide use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Subervie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2945,77 +2945,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PES Impact and Leakages over Several Cohorts: The Case of PSA-H in Yucatan, Mexico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenole Le Velly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Cortina-Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3046,51 +3046,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When does cooperation win and why? Political cycles and participation in international environmental agreements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3108,51 +3108,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Nature of Strategic Interactions in the Ratification Process of the Kyoto Protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3170,51 +3170,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological Fiscal Incentives and Spatial Strategic Interactions: the Case of the ICMS-E in the Brazilian state of Paraná</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3427,51 +3427,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alexandresauquet.weebly.com/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811624v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lapierre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Le Velly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douadia Bougherara" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Pr&#233;get" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sauquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2022.107610" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763587v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbac022" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777931v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anmina Murielle Djiguemde" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dubois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Tidball" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2022.2129576" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664156v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103886v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.106946" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511649v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenole Le Velly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Cortina-Villar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3368/le.93.2.230" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605123v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per G. Fredriksson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2016.1254334" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601557v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cazals" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-014-0221-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601501v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-012-0033-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601436v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marchand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gustavo F&#233;res" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2014.09.008" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018987v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lecocq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delacote" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caurla" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Barkaoui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2011.04.001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7H9PXK8K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000716v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Lecocq" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Caurla" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed A. Barkaoui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Sauquet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfe.2011.02.011" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7J39V42W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189419v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971434v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bazoche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carpentier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Fadhuile" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Femenia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gendre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1721/9782759233113/zero-pesticide" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612024v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1721/9782759233106/zero-pesticide" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788255v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Gueye" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605835v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Fredriksson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Wollscheid" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-409548-9.09714-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675772v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coiffard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Deperrois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Subervie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03455548v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349026v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03214973v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02892858v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190979v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02316729v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Djiguemde" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790998v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228371v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00903653v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607785v3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700474v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gustavo Feres" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alexandresauquet.weebly.com/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763587v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sauquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbac022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811624v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lapierre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Le Velly" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douadia Bougherara" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Pr&#233;get" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2022.107610" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777931v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anmina Murielle Djiguemde" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dubois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Tidball" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2022.2129576" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664156v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103886v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.106946" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605123v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per G. Fredriksson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2016.1254334" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511649v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenole Le Velly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Cortina-Villar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3368/le.93.2.230" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601557v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cazals" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-014-0221-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601501v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-012-0033-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601436v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marchand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gustavo F&#233;res" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2014.09.008" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000716v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Lecocq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Caurla" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delacote" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed A. Barkaoui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Sauquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfe.2011.02.011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7J39V42W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018987v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lecocq" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caurla" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Barkaoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2011.04.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7H9PXK8K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189419v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971434v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bazoche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carpentier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Fadhuile" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Femenia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gendre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1721/9782759233113/zero-pesticide" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612024v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1721/9782759233106/zero-pesticide" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788255v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Gueye" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605835v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Fredriksson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Wollscheid" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-409548-9.09714-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675772v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coiffard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Deperrois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Subervie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349026v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03455548v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03214973v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02892858v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02316729v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Djiguemde" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190979v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790998v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228371v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00903653v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607785v3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700474v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gustavo Feres" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>