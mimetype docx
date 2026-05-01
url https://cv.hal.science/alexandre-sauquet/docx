--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -680,222 +680,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03103886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does legal system matter for directed technical change? Evidence from the auto industry</w:t>
+                <w:t xml:space="preserve">PES Impact and Leakages over Several Cohorts: The Case of the PSA-H in Yucatan, Mexico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Per G. Fredriksson</w:t>
+                <w:t xml:space="preserve">Gwenole Le Velly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Cortina-Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13504851.2016.1254334⟩</w:t>
+              <w:t xml:space="preserve">Land Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 93 (2), pp.230-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3368/le.93.2.230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605123v1</w:t>
+                <w:t xml:space="preserve">halshs-01511649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PES Impact and Leakages over Several Cohorts: The Case of the PSA-H in Yucatan, Mexico</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwenole Le Velly</w:t>
+                <w:t xml:space="preserve">Does legal system matter for directed technical change? Evidence from the auto industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per G. Fredriksson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sauquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sergio Cortina-Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 93 (2), pp.230-257. </w:t>
+              <w:t xml:space="preserve">Applied Economics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (15), pp.1080-1083. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3368/le.93.2.230⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13504851.2016.1254334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01511649v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do elections affect international cooperation? Evidence from environmental treaty participation</w:t>
               </w:r>
@@ -1148,315 +1148,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paying for forest carbon or stimulating fuelwood demand? Insights from the French Forest Sector Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating Armington elasticities for sawnwood and application to the French Forest Sector Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck F. Lecocq</w:t>
+                <w:t xml:space="preserve">Franck Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain S. Caurla</w:t>
+                <w:t xml:space="preserve">Philippe Delacote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Delacote</w:t>
+                <w:t xml:space="preserve">Sylvain Caurla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed A. Barkaoui</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ahmed Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Forest Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Resource and Energy Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33 (4), pp.771-781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.reseneeco.2011.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfe.2011.02.011⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000716v1</w:t>
+                <w:t xml:space="preserve">hal-01018987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating Armington elasticities for sawnwood and application to the French Forest Sector Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Sauquet</w:t>
+                <w:t xml:space="preserve">Paying for forest carbon or stimulating fuelwood demand? Insights from the French Forest Sector Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck F. Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Lecocq</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Sylvain S. Caurla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delacote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Caurla</w:t>
+                <w:t xml:space="preserve">Ahmed A. Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Barkaoui</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandre A. Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resource and Energy Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 33 (4), pp.771-781. </w:t>
+              <w:t xml:space="preserve">Journal of Forest Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (2), pp.157-168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.reseneeco.2011.04.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfe.2011.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01018987v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1474,90 +1474,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retributing forest carbon vs. stimulating fuelwood demand insights from the french forest sector model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Caurla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delacote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2125,1162 +2125,1237 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (12)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Replication Study of &amp;quot;Coase and cap-and-trade&amp;quot; (Zaklan 2023)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rose Deperrois</w:t>
+                <w:t xml:space="preserve">Imperfect Regulation and Prior Incentives: Evidence from Nitrogen Pollution Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenolé Le Velly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sauquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04675772v1</w:t>
+                <w:t xml:space="preserve">hal-05596689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Agri-Environmental Schemes to cope with uncertainty</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Raphaële Préget</w:t>
+                <w:t xml:space="preserve">Replication Study of &amp;quot;Coase and cap-and-trade&amp;quot; (Zaklan 2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Coiffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Deperrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sauquet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Subervie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03349026v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ex-post analysis of the crop diversification policy ofthe CAP Greening in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designing Agri-Environmental Schemes to cope with uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenolé Le Velly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douadia Bougherara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Préget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03455548v1</w:t>
+                <w:t xml:space="preserve">hal-03349026v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous versus Discrete Time in Dynamic Common Pool Resource Game Experiments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ex-post analysis of the crop diversification policy ofthe CAP Greening in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sauquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03214973v1</w:t>
+                <w:t xml:space="preserve">hal-03455548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do farmers prefer increasing, decreasing, or stable payments in Agri-Environmental Schemes?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raphaële Préget</w:t>
+                <w:t xml:space="preserve">Continuous versus Discrete Time in Dynamic Common Pool Resource Game Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anmina Murielle Djiguemde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sauquet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabel Tidball</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02892858v2</w:t>
+                <w:t xml:space="preserve">hal-03214973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the modeling and testing of groundwater resource models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Dubois</w:t>
+                <w:t xml:space="preserve">Do farmers prefer increasing, decreasing, or stable payments in Agri-Environmental Schemes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douadia Bougherara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sauquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02316729v1</w:t>
+                <w:t xml:space="preserve">hal-02892858v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Providing technical assistance to peer networks to reduce pesticide use in Europe: Evidence from the French Ecophyto plan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margaux Lapierre</w:t>
+                <w:t xml:space="preserve">On the modeling and testing of groundwater resource models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Djiguemde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Subervie</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02190979v2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving farm environmental performance through technical assistance: empirical evidence from pesticide use</w:t>
+                <w:t xml:space="preserve">Providing technical assistance to peer networks to reduce pesticide use in Europe: Evidence from the French Ecophyto plan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Subervie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790998v1</w:t>
+                <w:t xml:space="preserve">hal-02190979v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PES Impact and Leakages over Several Cohorts: The Case of PSA-H in Yucatan, Mexico</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwenole Le Velly</w:t>
+                <w:t xml:space="preserve">Improving farm environmental performance through technical assistance: empirical evidence from pesticide use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Subervie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01228371v1</w:t>
+                <w:t xml:space="preserve">hal-02790998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When does cooperation win and why? Political cycles and participation in international environmental agreements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Cazals</w:t>
+                <w:t xml:space="preserve">PES Impact and Leakages over Several Cohorts: The Case of PSA-H in Yucatan, Mexico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenole Le Velly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sauquet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Cortina-Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00903653v1</w:t>
+                <w:t xml:space="preserve">halshs-01228371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Nature of Strategic Interactions in the Ratification Process of the Kyoto Protocol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">When does cooperation win and why? Political cycles and participation in international environmental agreements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2012</w:t>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00607785v3</w:t>
+                <w:t xml:space="preserve">halshs-00903653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Exploring the Nature of Strategic Interactions in the Ratification Process of the Kyoto Protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00607785v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ecological Fiscal Incentives and Spatial Strategic Interactions: the Case of the ICMS-E in the Brazilian state of Paraná</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Gustavo Feres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00700474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId91"/>
+      <w:footerReference w:type="default" r:id="rId92"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3427,51 +3502,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alexandresauquet.weebly.com/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763587v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sauquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbac022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811624v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lapierre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Le Velly" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douadia Bougherara" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Pr&#233;get" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2022.107610" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777931v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anmina Murielle Djiguemde" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dubois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Tidball" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2022.2129576" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664156v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103886v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.106946" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605123v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per G. Fredriksson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2016.1254334" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511649v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenole Le Velly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Cortina-Villar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3368/le.93.2.230" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601557v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cazals" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-014-0221-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601501v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-012-0033-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601436v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marchand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gustavo F&#233;res" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2014.09.008" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000716v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Lecocq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Caurla" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delacote" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed A. Barkaoui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Sauquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfe.2011.02.011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7J39V42W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018987v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lecocq" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caurla" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Barkaoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2011.04.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7H9PXK8K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189419v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971434v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bazoche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carpentier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Fadhuile" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Femenia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gendre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1721/9782759233113/zero-pesticide" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612024v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1721/9782759233106/zero-pesticide" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788255v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Gueye" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605835v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Fredriksson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Wollscheid" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-409548-9.09714-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675772v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coiffard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Deperrois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Subervie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349026v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03455548v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03214973v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02892858v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02316729v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Djiguemde" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190979v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790998v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228371v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00903653v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607785v3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700474v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gustavo Feres" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alexandresauquet.weebly.com/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763587v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sauquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbac022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811624v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lapierre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Le Velly" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douadia Bougherara" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Pr&#233;get" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2022.107610" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777931v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anmina Murielle Djiguemde" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dubois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Tidball" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2022.2129576" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664156v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103886v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.106946" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511649v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenole Le Velly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Cortina-Villar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3368/le.93.2.230" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605123v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per G. Fredriksson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2016.1254334" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601557v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cazals" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-014-0221-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601501v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-012-0033-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601436v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marchand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gustavo F&#233;res" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2014.09.008" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018987v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lecocq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delacote" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caurla" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Barkaoui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2011.04.001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7H9PXK8K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000716v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Lecocq" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Caurla" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed A. Barkaoui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Sauquet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfe.2011.02.011" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7J39V42W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189419v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971434v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bazoche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carpentier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Fadhuile" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Femenia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gendre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1721/9782759233113/zero-pesticide" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612024v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1721/9782759233106/zero-pesticide" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788255v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Gueye" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605835v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Fredriksson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Wollscheid" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-409548-9.09714-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05596689v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675772v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coiffard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Deperrois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Subervie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349026v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03455548v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03214973v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02892858v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02316729v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Djiguemde" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190979v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790998v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228371v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00903653v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607785v3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700474v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gustavo Feres" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>