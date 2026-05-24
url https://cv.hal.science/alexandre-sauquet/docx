--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -130,235 +130,235 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ex post analysis of the crop diversification measure of CAP greening in France</w:t>
+                <w:t xml:space="preserve">Designing Agri-Environmental Schemes to cope with uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenolé Le Velly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douadia Bougherara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Préget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/erae/jbac022⟩</w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 203, pp.107610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2022.107610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03763587v1</w:t>
+                <w:t xml:space="preserve">hal-03811624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Agri-Environmental Schemes to cope with uncertainty</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ex post analysis of the crop diversification measure of CAP greening in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 203, pp.107610. </w:t>
+              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50 (2), pp.717-742. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2022.107610⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/erae/jbac022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811624v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual and strategic behaviors in a dynamic extraction problem: results from a within-subject experiment in continuous time</w:t>
               </w:r>
@@ -370,51 +370,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anmina Murielle Djiguemde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -487,51 +487,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anmina Murielle Djiguemde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -569,90 +569,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do farmers prefer increasing, decreasing, or stable payments in Agri-Environmental Schemes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Lapierre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 183, pp.106946. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -699,51 +699,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PES Impact and Leakages over Several Cohorts: The Case of the PSA-H in Yucatan, Mexico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenole Le Velly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Cortina-Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -803,51 +803,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does legal system matter for directed technical change? Evidence from the auto industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Per G. Fredriksson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Economics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 24 (15), pp.1080-1083. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -894,51 +894,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do elections affect international cooperation? Evidence from environmental treaty participation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public Choice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 162 (3-4), pp.263-285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -972,51 +972,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the nature of inter-country interactions in the process of ratifying international environmental agreements: the case of the Kyoto Protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public Choice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 159 (1-2), pp.141-158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1050,51 +1050,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protected areas, local governments, and strategic interactions: The case of the ICMS-Ecológico in the Brazilian state of Paraná</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1154,51 +1154,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating Armington elasticities for sawnwood and application to the French Forest Sector Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1526,51 +1526,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delacote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">26 p., 2010, Documents de Travail. INRA Laboratoire d'Economie Forestière (LEF), 2010-02</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1943,51 +1943,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2042,51 +2042,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Democracy, Political Institutions, and Environmental Policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.G. Fredriksson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. Wollscheid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2165,64 +2165,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imperfect Regulation and Prior Incentives: Evidence from Nitrogen Pollution Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenolé Le Velly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2266,51 +2266,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coiffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Deperrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Subervie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2341,103 +2341,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing Agri-Environmental Schemes to cope with uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenolé Le Velly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douadia Bougherara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Lapierre</w:t>
+                <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
@@ -2459,51 +2459,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ex-post analysis of the crop diversification policy ofthe CAP Greening in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
@@ -2551,51 +2551,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anmina Murielle Djiguemde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2630,90 +2630,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do farmers prefer increasing, decreasing, or stable payments in Agri-Environmental Schemes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Lapierre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
@@ -2761,51 +2761,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Djiguemde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2840,64 +2840,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Providing technical assistance to peer networks to reduce pesticide use in Europe: Evidence from the French Ecophyto plan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Subervie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2928,64 +2928,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving farm environmental performance through technical assistance: empirical evidence from pesticide use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Subervie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3033,51 +3033,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PES Impact and Leakages over Several Cohorts: The Case of PSA-H in Yucatan, Mexico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenole Le Velly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Cortina-Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3121,51 +3121,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When does cooperation win and why? Political cycles and participation in international environmental agreements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3183,51 +3183,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Nature of Strategic Interactions in the Ratification Process of the Kyoto Protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3245,51 +3245,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological Fiscal Incentives and Spatial Strategic Interactions: the Case of the ICMS-E in the Brazilian state of Paraná</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3502,51 +3502,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alexandresauquet.weebly.com/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763587v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sauquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbac022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811624v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lapierre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Le Velly" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douadia Bougherara" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Pr&#233;get" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2022.107610" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777931v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anmina Murielle Djiguemde" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dubois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Tidball" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2022.2129576" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664156v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103886v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.106946" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511649v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenole Le Velly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Cortina-Villar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3368/le.93.2.230" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605123v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per G. Fredriksson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2016.1254334" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601557v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cazals" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-014-0221-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601501v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-012-0033-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601436v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marchand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gustavo F&#233;res" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2014.09.008" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018987v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lecocq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delacote" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caurla" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Barkaoui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2011.04.001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7H9PXK8K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000716v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Lecocq" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Caurla" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed A. Barkaoui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Sauquet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfe.2011.02.011" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7J39V42W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189419v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971434v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bazoche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carpentier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Fadhuile" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Femenia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gendre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1721/9782759233113/zero-pesticide" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612024v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1721/9782759233106/zero-pesticide" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788255v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Gueye" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605835v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Fredriksson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Wollscheid" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-409548-9.09714-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05596689v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675772v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coiffard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Deperrois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Subervie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349026v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03455548v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03214973v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02892858v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02316729v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Djiguemde" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190979v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790998v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228371v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00903653v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607785v3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700474v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gustavo Feres" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alexandresauquet.weebly.com/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811624v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lapierre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Le Velly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douadia Bougherara" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Pr&#233;get" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sauquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2022.107610" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763587v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbac022" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777931v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anmina Murielle Djiguemde" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dubois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Tidball" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2022.2129576" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664156v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103886v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.106946" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511649v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenole Le Velly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Cortina-Villar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3368/le.93.2.230" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605123v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per G. Fredriksson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2016.1254334" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601557v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cazals" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-014-0221-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601501v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-012-0033-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601436v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marchand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gustavo F&#233;res" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2014.09.008" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018987v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lecocq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delacote" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caurla" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Barkaoui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2011.04.001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7H9PXK8K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000716v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Lecocq" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Caurla" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed A. Barkaoui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Sauquet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfe.2011.02.011" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7J39V42W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189419v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971434v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bazoche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carpentier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Fadhuile" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Femenia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gendre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1721/9782759233113/zero-pesticide" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612024v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1721/9782759233106/zero-pesticide" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788255v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Gueye" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605835v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Fredriksson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Wollscheid" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-409548-9.09714-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05596689v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675772v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coiffard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Deperrois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Subervie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349026v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03455548v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03214973v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02892858v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02316729v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Djiguemde" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190979v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790998v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228371v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00903653v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607785v3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700474v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gustavo Feres" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>