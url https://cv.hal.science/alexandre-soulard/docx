--- v0 (2026-04-07)
+++ v1 (2026-04-30)
@@ -72,1971 +72,2105 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candida albicans Hexokinase 2 Challenges the Saccharomyces cerevisiae Moonlight Protein Model</w:t>
+                <w:t xml:space="preserve">Outils d’évaluation et de reconnaissance de la santé mentale dans le sport (SMHAT-1 et SMHRT-1) : synthèse ReFORM de la position de consensus du Comité International Olympique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Laurian</w:t>
+                <w:t xml:space="preserve">Alexis Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jade Ravent</w:t>
+                <w:t xml:space="preserve">K. Seil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Dementhon</w:t>
+                <w:t xml:space="preserve">A. Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Lemaire</w:t>
+                <w:t xml:space="preserve">P. Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Soulard</w:t>
+                <w:t xml:space="preserve">S. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (4), pp.848. </w:t>
+              <w:t xml:space="preserve">Science &amp; Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38 (7), pp.746-748. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9040848⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scispo.2023.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03199412v1</w:t>
+                <w:t xml:space="preserve">hal-05606493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hypoxic expression of the glucose transporter RAG1 reveals the role of the bHLH transcription factor Sck1 as a novel hypoxic modulator in Kluyveromyces lactis</w:t>
+                <w:t xml:space="preserve">Candida albicans Hexokinase 2 Challenges the Saccharomyces cerevisiae Moonlight Protein Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosa Santomartino</w:t>
+                <w:t xml:space="preserve">Romain Laurian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Ottaviano</w:t>
+                <w:t xml:space="preserve">Jade Ravent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilaria Camponeschi</w:t>
+                <w:t xml:space="preserve">Karine Dementhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracy Ann Alcarpio Landicho</w:t>
+                <w:t xml:space="preserve">Marc Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Falato</w:t>
+                <w:t xml:space="preserve">Alexandre Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Yeast Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19 (4), pp.foz041. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (4), pp.848. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/femsyr/foz041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9040848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318791v1</w:t>
+                <w:t xml:space="preserve">hal-03199412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hexokinase and Glucokinases Are Essential for Fitness and Virulence in the Pathogenic Yeast Candida albicans</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The hypoxic expression of the glucose transporter RAG1 reveals the role of the bHLH transcription factor Sck1 as a novel hypoxic modulator in Kluyveromyces lactis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Doumèche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Soulard</w:t>
+                <w:t xml:space="preserve">Rosa Santomartino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Noël</w:t>
+                <w:t xml:space="preserve">Daniela Ottaviano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Camponeschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracy Ann Alcarpio Landicho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Falato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.00327⟩</w:t>
+              <w:t xml:space="preserve">FEMS Yeast Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (4), pp.foz041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsyr/foz041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02049126v1</w:t>
+                <w:t xml:space="preserve">hal-02318791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper transporters are responsible for copper isotopic fractionation in eukaryotic cells</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Hexokinase and Glucokinases Are Essential for Fitness and Virulence in the Pathogenic Yeast Candida albicans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Laurian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dementhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Doumèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Toshiyuki Fujii</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep44533⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.00327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01632761v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycolysis Controls Plasma Membrane Glucose Sensors To Promote Glucose Signaling in Yeasts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Copper transporters are responsible for copper isotopic fractionation in eukaryotic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Deffaud</w:t>
+                <w:t xml:space="preserve">Jean-Loup Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micheline Wésolowski-Louvel</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sylvain Pichat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor P. Bondanese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Soulard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshiyuki Fujii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/MCB.00515-14⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep44533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01632752v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring causal metabolic signals that regulate the dynamic TORC1-dependent transcriptome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Paula Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sotiris Dimopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Giovanni Busetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Christen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhard Dechant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11 (4), pp.802. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15252/msb.20145475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01632756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SWI/SNF KlSnf2 Subunit Controls the Glucose Signaling Pathway To Coordinate Glycolysis and Glucose Transport in Kluyveromyces lactis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Glycolysis Controls Plasma Membrane Glucose Sensors To Promote Glucose Signaling in Yeasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cairey-Remonnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Wésolowski-Louvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Soulard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eukaryotic Cell</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (4), pp.747 - 757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/MCB.00515-14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/EC.00210-12⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01632734v1</w:t>
+                <w:t xml:space="preserve">hal-01632752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Rapamycin-sensitive Phosphoproteome Reveals That TOR Controls Protein Kinase A Toward Some But Not All Substrates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The SWI/SNF KlSnf2 Subunit Controls the Glucose Signaling Pathway To Coordinate Glycolysis and Glucose Transport in Kluyveromyces lactis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Cotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzette Moes</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Micheline Wésolowski-Louvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1091/mbc.E10-03-0182⟩</w:t>
+              <w:t xml:space="preserve">Eukaryotic Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (11), pp.1382 - 1390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/EC.00210-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01632679v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TOR signaling in invertebrates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The Rapamycin-sensitive Phosphoproteome Reveals That TOR Controls Protein Kinase A Toward Some But Not All Substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael N. Hall</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alessio Cremonesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzette Moes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Schütz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Jenö</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceb.2009.08.007⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21 (19), pp.3475 - 3486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1091/mbc.E10-03-0182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01632674v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The WASP/Las17p-interacting protein Bzz1p functions with Myo5p in an early stage of endocytosis.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Fitterer</w:t>
+                <w:t xml:space="preserve">TOR signaling in invertebrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Orange</w:t>
+                <w:t xml:space="preserve">Adiel Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Kaneva</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michael N. Hall</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protoplasma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 226 (1-2), pp.89-101. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21 (6), pp.825 - 836. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00709-005-0108-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ceb.2009.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00153221v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SH3 domain-containing proteins and the actin cytoskeleton in yeast.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The WASP/Las17p-interacting protein Bzz1p functions with Myo5p in an early stage of endocytosis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Friant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gladys Mirey</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">C. Fitterer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kaneva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Society Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/BST20051247⟩</w:t>
+              <w:t xml:space="preserve">Protoplasma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 226 (1-2), pp.89-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00709-005-0108-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00153215v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00153221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TOR Regulates Ribosomal Protein Gene Expression via PKA and the Forkhead Transcription Factor FHL1</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">SH3 domain-containing proteins and the actin cytoskeleton in yeast.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Mirey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael N. Hall</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Friant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Winsor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemical Society Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 33 (Pt 6), pp.1247-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BST20051247⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2004.11.047⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01759564v1</w:t>
+                <w:t xml:space="preserve">hal-00153215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saccharomyces cerevisiae Bzz1p Is Implicated with Type I Myosins in Actin Patch Polarization and Is Able To Recruit Actin-Polymerizing Machinery In Vitro</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TOR Regulates Ribosomal Protein Gene Expression via PKA and the Forkhead Transcription Factor FHL1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Shevchenko</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dietmar Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael N. Hall</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 22 (22), pp.7889 - 7906. </w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 119 (7), pp.969 - 979. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/MCB.22.22.7889–7906.2002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2004.11.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01632640v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Roles for Cyclin-Dependent Kinase Inhibitors p21 and p16 in the Mechanisms of Senescence and Differentiation in Human Fibroblasts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Saccharomyces cerevisiae Bzz1p Is Implicated with Type I Myosins in Actin Patch Polarization and Is Able To Recruit Actin-Polymerizing Machinery In Vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gretchen H Stein</w:t>
+                <w:t xml:space="preserve">Terry Lechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda F Drullinger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Soulard</w:t>
+                <w:t xml:space="preserve">Vladislav Spiridonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vjekoslav Dulić</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andrej Shevchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Shevchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 19 (3), pp.270 - 7306</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, 22 (22), pp.7889 - 7906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/MCB.22.22.7889–7906.2002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01632700v1</w:t>
+                <w:t xml:space="preserve">hal-01632640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Differential Roles for Cyclin-Dependent Kinase Inhibitors p21 and p16 in the Mechanisms of Senescence and Differentiation in Human Fibroblasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gretchen H Stein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda F Drullinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vjekoslav Dulić</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 19 (3), pp.270 - 7306</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Saccharomyces cerevisiae Homologue of Human Wiskott–Aldrich Syndrome Protein Las17p Interacts with the Arp2/3 Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Madania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroko Kitamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Schärer-Brodbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 10, pp.3521 - 3538</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01632703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId87"/>
+      <w:footerReference w:type="default" r:id="rId93"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2183,51 +2317,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199412v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laurian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Ravent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dementhon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lemaire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soulard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9040848" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318791v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Santomartino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Ottaviano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Camponeschi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Ann Alcarpio Landicho" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Falato" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/foz041" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049126v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Doum&#232;che" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry No&#235;l" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00327" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632761v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Cadiou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pichat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor P. Bondanese" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiyuki Fujii" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44533" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632752v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cairey-Remonnay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deffaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline W&#233;solowski-Louvel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00515-14" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632756v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Oliveira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris Dimopoulos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Giovanni Busetto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Christen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Dechant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.20145475" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632734v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cotton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.00210-12" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632679v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Cremonesi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzette Moes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sch&#252;tz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jen&#246;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E10-03-0182" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632674v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adiel Cohen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael N. Hall" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceb.2009.08.007" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153221v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soulard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Friant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fitterer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Orange" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kaneva" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00709-005-0108-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W5CKPZLJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153215v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mirey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Winsor" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20051247" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759564v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Martin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2004.11.047" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632640v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Lechler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Spiridonov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Shevchenko" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Shevchenko" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.22.22.7889&#8211;7906.2002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632700v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gretchen H Stein" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda F Drullinger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vjekoslav Duli&#263;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632703v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Madania" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumoulin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grava" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Kitamoto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Sch&#228;rer-Brodbeck" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606493v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ruffault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Seil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soulard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Edouard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leclerc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2023.06.001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199412v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laurian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Ravent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dementhon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lemaire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soulard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9040848" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318791v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Santomartino" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Ottaviano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Camponeschi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Ann Alcarpio Landicho" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Falato" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/foz041" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049126v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Doum&#232;che" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry No&#235;l" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00327" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632761v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Cadiou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pichat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor P. Bondanese" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiyuki Fujii" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44533" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632756v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Oliveira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris Dimopoulos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Giovanni Busetto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Christen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Dechant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.20145475" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632752v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cairey-Remonnay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deffaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline W&#233;solowski-Louvel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00515-14" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632734v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cotton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.00210-12" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632679v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Cremonesi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzette Moes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sch&#252;tz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jen&#246;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E10-03-0182" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632674v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adiel Cohen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael N. Hall" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceb.2009.08.007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153221v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Friant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fitterer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Orange" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kaneva" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00709-005-0108-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W5CKPZLJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153215v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mirey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Winsor" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20051247" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759564v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Martin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2004.11.047" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632640v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Lechler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Spiridonov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Shevchenko" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Shevchenko" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.22.22.7889&#8211;7906.2002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632700v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gretchen H Stein" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda F Drullinger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vjekoslav Duli&#263;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632703v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Madania" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumoulin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grava" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Kitamoto" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Sch&#228;rer-Brodbeck" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>