--- v0 (2026-03-23)
+++ v1 (2026-05-07)
@@ -471,511 +471,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03475293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment évoluer vers davantage d’autonomie au sein des systèmes de polyculture-élevage ? : l’expérience d’une ferme expérimentale en marais</w:t>
+                <w:t xml:space="preserve">Utilization of common reed (Phragmites australis) as bedding for housed suckler cows: practical and economic aspects for farmers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Durant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tricheur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (12), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/resources9120140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03140216v1</w:t>
+                <w:t xml:space="preserve">hal-03130308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilization of common reed (Phragmites australis) as bedding for housed suckler cows: practical and economic aspects for farmers</w:t>
+                <w:t xml:space="preserve">Comment évoluer vers davantage d’autonomie au sein des systèmes de polyculture-élevage ? : l’expérience d’une ferme expérimentale en marais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Durant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chataigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Farruggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kernéïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resources</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 241, pp.21-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03130308v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi du pâturage avec un appareil photo grand public et des logiciels libres : méthode et validation</w:t>
+                <w:t xml:space="preserve">Cattle exposure to chlordecone through soil intake. The case-study of tropical grazing practices in the French West Indies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Claire Collas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tricheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéfan Jurjanz</w:t>
+                <w:t xml:space="preserve">Nadia Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Collas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 668, pp.161-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.02.384⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620613v1</w:t>
+                <w:t xml:space="preserve">hal-02061610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cattle exposure to chlordecone through soil intake. The case-study of tropical grazing practices in the French West Indies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Suivi du pâturage avec un appareil photo grand public et des logiciels libres : méthode et validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Arquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tricheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfan Jurjanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Collas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 240, pp.335-340</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02061610v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une litière à base de roseau pour les vaches allaitantes : est-ce envisageable ?</w:t>
               </w:r>
@@ -2027,51 +2027,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05480239v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrand Burel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambrogio Costanzo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tricheur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure de Cordoue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Viguier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol109-art08" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051524v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475293v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/1780-4507.19164" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140216v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chataigner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kern&#233;&#239;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130308v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/resources9120140" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620613v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Mahieu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Jurjanz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Collas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02061610v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.02.384" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148615v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308341v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Clement" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Mzali" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.126948" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523256v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prieur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196056v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148639v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148518v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079585v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791408v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05480239v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrand Burel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambrogio Costanzo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tricheur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure de Cordoue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Viguier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol109-art08" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051524v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475293v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/1780-4507.19164" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130308v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/resources9120140" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140216v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chataigner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kern&#233;&#239;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02061610v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Collas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Mahieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.02.384" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620613v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Jurjanz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148615v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308341v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Clement" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Mzali" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.126948" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523256v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prieur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196056v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148639v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148518v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079585v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791408v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>