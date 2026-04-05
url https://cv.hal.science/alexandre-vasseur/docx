--- v0 (2026-03-04)
+++ v1 (2026-04-05)
@@ -901,291 +901,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platinum–(phosphinito–phosphinous acid) complexes as bi-talented catalysts for oxidative fragmentation of piperidinols: an entry to primary amines</w:t>
+                <w:t xml:space="preserve">General methodology for the chemoselective N-alkylation of (2,2,6,6)-tetramethylpiperidin-4-ol: Contribution of microwave irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Membrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Moraleda</w:t>
+                <w:t xml:space="preserve">Laurent Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Michaud-Chevallier</w:t>
+                <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Martinez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didier Nuel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (65), pp.37825-37829. </w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60 (3), pp.240-243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9RA08709E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2018.12.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02373357v1</w:t>
+                <w:t xml:space="preserve">hal-01969189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General methodology for the chemoselective N-alkylation of (2,2,6,6)-tetramethylpiperidin-4-ol: Contribution of microwave irradiation</w:t>
+                <w:t xml:space="preserve">Platinum–(phosphinito–phosphinous acid) complexes as bi-talented catalysts for oxidative fragmentation of piperidinols: an entry to primary amines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Membrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Giordano</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Delphine Moraleda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Michaud-Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 60 (3), pp.240-243. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (65), pp.37825-37829. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2018.12.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C9RA08709E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01969189v1</w:t>
+                <w:t xml:space="preserve">hal-02373357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphinous Acid Platinum Complex as Robust Catalyst for Oxidation: Comparison with Palladium and Mechanistic Investigations</w:t>
               </w:r>
@@ -1197,77 +1197,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Membrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Nuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2018 (39), pp.5427-5434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1591,51 +1591,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Palpacelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Nuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 54 (72), pp.10132 - 10135. </w:t>
@@ -1667,278 +1667,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01870774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary Phosphine Oxides as Multitalented Preligands En Route to the Chemoselective Palladium-Catalyzed Oxidation of Alcohols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A unique Pd-catalysed Heck arylation as a remote trigger for cyclopropane selective ring-opening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sukhdev Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Bruffaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilan Marek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.201601261⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms14200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682727v1</w:t>
+                <w:t xml:space="preserve">hal-01780964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unique Pd-catalysed Heck arylation as a remote trigger for cyclopropane selective ring-opening</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Secondary Phosphine Oxides as Multitalented Preligands En Route to the Chemoselective Palladium-Catalyzed Oxidation of Alcohols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Membrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gatineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alphonse Tenaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Nuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8, </w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (5), pp.728 - 732. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms14200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201601261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780964v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merging allylic C–H bond activation and C–C bond cleavage en route to the formation of a quaternary carbon stereocenter in acyclic systems</w:t>
               </w:r>
@@ -3315,51 +3315,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05448010v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Akhssas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem El Malamy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Illi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Hertzog" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sc09778a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296469v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajun Wu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Chugh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachlan Sharp-Bucknall" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Abdellah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vasseur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202515903" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05146771v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pierret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Magra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lopez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kauffmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Denhez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC01079A" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04760697v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Membrat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;t&#233; Etonam Kondo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Agostini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nava" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29214999" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272875v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lefebvre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C Gros" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202301110" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768996v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gros" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202200475" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02373357v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moraleda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Michaud-Chevallier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martinez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9RA08709E" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01969189v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Giordano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Nuel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2018.12.020" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905995v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201801040" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006430v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Bruffaerts" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukhdev Singh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Masarwa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Didier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.7b03115" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780966v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Marek" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201701481" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870774v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Palpacelli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc06283h" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682727v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gatineau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Tenaglia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201601261" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780964v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14200" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780962v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2016.161" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780960v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.2445" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02109108v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Muzart" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Bras" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201500080" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FEEC7A41AA7D560F1849B9A766C77A99DF8E241F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152129v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Eisenstein" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SC00445D" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02109118v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laugel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harakat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201403475" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/377F8D23A491E00C4193892AB34D133B33B9AB04/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02109125v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201200787" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ED6C2BD21862FFB9D2C3D2B25B9EC7DD538215DE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02109127v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo300921s" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02109134v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201101992" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L0H8KD1N-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780954v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780956v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-05443366v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05448010v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Akhssas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem El Malamy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Illi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Hertzog" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sc09778a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296469v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajun Wu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Chugh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachlan Sharp-Bucknall" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Abdellah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vasseur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202515903" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05146771v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pierret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Magra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lopez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kauffmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Denhez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC01079A" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04760697v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Membrat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;t&#233; Etonam Kondo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Agostini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nava" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29214999" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272875v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lefebvre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C Gros" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202301110" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768996v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gros" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202200475" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01969189v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Giordano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martinez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Nuel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2018.12.020" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02373357v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moraleda" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Michaud-Chevallier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9RA08709E" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905995v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201801040" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006430v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Bruffaerts" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukhdev Singh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Masarwa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Didier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.7b03115" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780966v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Marek" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201701481" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870774v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Palpacelli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc06283h" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780964v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14200" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682727v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gatineau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Tenaglia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201601261" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780962v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2016.161" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780960v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.2445" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02109108v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Muzart" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Bras" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201500080" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FEEC7A41AA7D560F1849B9A766C77A99DF8E241F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152129v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Eisenstein" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SC00445D" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02109118v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laugel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harakat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201403475" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/377F8D23A491E00C4193892AB34D133B33B9AB04/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02109125v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201200787" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ED6C2BD21862FFB9D2C3D2B25B9EC7DD538215DE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02109127v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo300921s" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02109134v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201101992" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L0H8KD1N-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780954v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780956v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-05443366v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>