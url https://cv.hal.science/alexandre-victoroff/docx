--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -66,1642 +66,1711 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aide juridictionnelle et délai d’appel : le dies a quo désormais fixé à la désignation du dernier avocat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Victoroff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Assignation à jour fixe comportant copie de la mauvaise déclaration d'appel : esprit du formalisme excessif es-tu là ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Victoroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 3, pp.70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05494022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Aide juridictionnelle et délai d’appel : le dies a quo désormais fixé à la désignation du dernier avocat</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ordonnance sur requête : le visa de la requête vaut adoption des motifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Victoroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pas de péremption en l'absence de diligences mises à la charge des parties : extension explicite en procédure orale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Victoroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 3, pp.62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05494023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demande d’honoraires après le retrait de l’aide juridictionnelle : pas besoin d’attendre que la décision soit devenue irrévocable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Victoroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexbase Avocats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, pp.N3881B37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elément déclencheur du contrôle du formalisme excessif : illustration par comparaison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Victoroff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14, pp.67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05036093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irrecevabilité de l'appel incident interjeté dans le but de retarder le prononcé du divorce par une partie ayant obtenu pleine satisfaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Victoroff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2, pp.74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irrecevabilité de la tierce opposition à la récusation d’un expert formée par une partie à l’instance principale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Victoroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 32, pp.65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05301544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Irrecevabilité de l'appel incident interjeté dans le but de retarder le prononcé du divorce par une partie ayant obtenu pleine satisfaction</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changement de représentant durant l’instance : les conclusions déposées par le défenseur syndical saisissent la Cour, même quand l’avocat ne conclut pas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Victoroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 2, pp.74</w:t>
+              <w:t xml:space="preserve">, 2025, 25, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Elément déclencheur du contrôle du formalisme excessif : illustration par comparaison</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05181220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Excès de pouvoir du juge de la mise en état révisant une pension alimentaire : deux scénarios alternatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Victoroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 14, pp.67</w:t>
+              <w:t xml:space="preserve">, 2025, 23, pp.55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Changement de représentant durant l’instance : les conclusions déposées par le défenseur syndical saisissent la Cour, même quand l’avocat ne conclut pas</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05301549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commet un excès de pouvoir le conseiller de la mise en état qui enjoint les appelants à synthétiser leurs écritures à peine de radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Victoroff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05252210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tierce opposition : une conception équilibrée de l’intérêt à agir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Victoroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 25, pp.29</w:t>
+              <w:t xml:space="preserve">, 2025, 25, pp.43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Excès de pouvoir du juge de la mise en état révisant une pension alimentaire : deux scénarios alternatifs</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05181199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assignation délivrée à plusieurs personnes : un seul enrôlement suffit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Victoroff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05100802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas de péremption encourue en l’absence de diligences mises à la charge des parties : la généralisation se poursuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Victoroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 23, pp.55</w:t>
+              <w:t xml:space="preserve">, 2025, 14, pp.54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Commet un excès de pouvoir le conseiller de la mise en état qui enjoint les appelants à synthétiser leurs écritures à peine de radiation</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05036090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas de péremption encourue en l'absence de diligences mises à la charge des parties : jusqu'où généraliser ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Victoroff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2, pp.69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La société n’ayant pas encore fait le choix d’un nouveau siège social mentionne valablement son adresse inscrite au registre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Victoroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Tierce opposition : une conception équilibrée de l’intérêt à agir</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05132503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La saisine de la juridiction de renvoi après cassation n’introduit pas une nouvelle instance : effets sur l’application des revirements de jurisprudence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Victoroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 25, pp.43</w:t>
+              <w:t xml:space="preserve">, 2025, 25, pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Assignation délivrée à plusieurs personnes : un seul enrôlement suffit</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05181210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas d'appel immédiat contre l'ordonnance du juge de la mise en état accordant une provision ad litem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Victoroff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45, pp.1216</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05357874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enseignement du contrôle de proportionnalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Victoroff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33, pp.1626</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04704794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La tierce opposition doit contester ce qui a été jugé dans la décision à laquelle elle s’oppose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Victoroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pas de péremption encourue en l’absence de diligences mises à la charge des parties : la généralisation se poursuit</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarifications sur la recevabilité de pièces étayant une note en délibéré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Victoroff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Option tacite pour le droit viager au logement : une précision qui appelle des précisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Victoroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 14, pp.54</w:t>
+              <w:t xml:space="preserve">, 2024, pp.GPL 16 janv. 2024, n° GPL457x3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 2, pp.69</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Condamnation par la CEDH du refus de régularisation d’un dépôt de pièce par la Cour de cassation : où commence le formalisme excessif ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Victoroff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorsque la comparaison est raison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Victoroff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 194 (2024-2), pp.639</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...551 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05076131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1711,194 +1780,194 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'influence de l'enseignement du syllogisme juridique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Victoroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'image du droit transmise à l'université</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Delphine Louis-Caporal, Feb 2026, Perpignan - Université de Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05514935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le juge, un créateur de pratiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Champain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Victoroff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le juge, un créateur de pratiques ? du cycle "Identité du juge en questions"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire IRDP de Nantes Université, Apr 2025, NANTES, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05485595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId34"/>
+      <w:footerReference w:type="default" r:id="rId35"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2045,51 +2114,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494022v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Victoroff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452540v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494023v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538816v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301544v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922175v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036093v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181220v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301549v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252210v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181199v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100802v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036090v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922184v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132503v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181210v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357874v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922201v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922196v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704794v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605845v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922208v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076131v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514935v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485595v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Champain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452540v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Victoroff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494022v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562819v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494023v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538816v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036093v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922175v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301544v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181220v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301549v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252210v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181199v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100802v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036090v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922184v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132503v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181210v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357874v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704794v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922201v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922196v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605845v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922208v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076131v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514935v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485595v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Champain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>