--- v1 (2026-04-05)
+++ v2 (2026-05-13)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -238,1539 +238,1608 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05494022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'erreur matérielle rectifiée par le juge peut se trouver aussi bien dans les motifs que dans le dispositif de la décision de justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Victoroff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 14, pp.52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ordonnance sur requête : le visa de la requête vaut adoption des motifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Victoroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05562819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pas de péremption en l'absence de diligences mises à la charge des parties : extension explicite en procédure orale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Victoroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 3, pp.62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05494023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demande d’honoraires après le retrait de l’aide juridictionnelle : pas besoin d’attendre que la décision soit devenue irrévocable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Victoroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexbase Avocats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, pp.N3881B37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elément déclencheur du contrôle du formalisme excessif : illustration par comparaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Victoroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 14, pp.67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05036093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irrecevabilité de l'appel incident interjeté dans le but de retarder le prononcé du divorce par une partie ayant obtenu pleine satisfaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Victoroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 2, pp.74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04922175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changement de représentant durant l’instance : les conclusions déposées par le défenseur syndical saisissent la Cour, même quand l’avocat ne conclut pas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Victoroff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25, pp.29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05181220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irrecevabilité de la tierce opposition à la récusation d’un expert formée par une partie à l’instance principale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Victoroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 32, pp.65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05301544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Changement de représentant durant l’instance : les conclusions déposées par le défenseur syndical saisissent la Cour, même quand l’avocat ne conclut pas</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Excès de pouvoir du juge de la mise en état révisant une pension alimentaire : deux scénarios alternatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Victoroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 25, pp.29</w:t>
+              <w:t xml:space="preserve">, 2025, 23, pp.55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Excès de pouvoir du juge de la mise en état révisant une pension alimentaire : deux scénarios alternatifs</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05301549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commet un excès de pouvoir le conseiller de la mise en état qui enjoint les appelants à synthétiser leurs écritures à peine de radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Victoroff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05252210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tierce opposition : une conception équilibrée de l’intérêt à agir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Victoroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 23, pp.55</w:t>
+              <w:t xml:space="preserve">, 2025, 25, pp.43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Commet un excès de pouvoir le conseiller de la mise en état qui enjoint les appelants à synthétiser leurs écritures à peine de radiation</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05181199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assignation délivrée à plusieurs personnes : un seul enrôlement suffit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Victoroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Tierce opposition : une conception équilibrée de l’intérêt à agir</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05100802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas de péremption encourue en l’absence de diligences mises à la charge des parties : la généralisation se poursuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Victoroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 25, pp.43</w:t>
+              <w:t xml:space="preserve">, 2025, 14, pp.54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Assignation délivrée à plusieurs personnes : un seul enrôlement suffit</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05036090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas de péremption encourue en l'absence de diligences mises à la charge des parties : jusqu'où généraliser ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Victoroff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2, pp.69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La société n’ayant pas encore fait le choix d’un nouveau siège social mentionne valablement son adresse inscrite au registre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Victoroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pas de péremption encourue en l’absence de diligences mises à la charge des parties : la généralisation se poursuit</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05132503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas d'appel immédiat contre l'ordonnance du juge de la mise en état accordant une provision ad litem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Victoroff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45, pp.1216</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05357874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La saisine de la juridiction de renvoi après cassation n’introduit pas une nouvelle instance : effets sur l’application des revirements de jurisprudence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Victoroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 14, pp.54</w:t>
+              <w:t xml:space="preserve">, 2025, 25, pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pas de péremption encourue en l'absence de diligences mises à la charge des parties : jusqu'où généraliser ?</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05181210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enseignement du contrôle de proportionnalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Victoroff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33, pp.1626</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04704794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La tierce opposition doit contester ce qui a été jugé dans la décision à laquelle elle s’oppose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Victoroff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarifications sur la recevabilité de pièces étayant une note en délibéré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Victoroff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Option tacite pour le droit viager au logement : une précision qui appelle des précisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Victoroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 2, pp.69</w:t>
+              <w:t xml:space="preserve">, 2024, pp.GPL 16 janv. 2024, n° GPL457x3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La société n’ayant pas encore fait le choix d’un nouveau siège social mentionne valablement son adresse inscrite au registre</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Condamnation par la CEDH du refus de régularisation d’un dépôt de pièce par la Cour de cassation : où commence le formalisme excessif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Victoroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25, pp.40</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorsque la comparaison est raison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Victoroff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 194 (2024-2), pp.639</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...482 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05076131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1780,194 +1849,194 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'influence de l'enseignement du syllogisme juridique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Victoroff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'image du droit transmise à l'université</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Delphine Louis-Caporal, Feb 2026, Perpignan - Université de Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05514935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le juge, un créateur de pratiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Champain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Victoroff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le juge, un créateur de pratiques ? du cycle "Identité du juge en questions"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire IRDP de Nantes Université, Apr 2025, NANTES, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05485595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId35"/>
+      <w:footerReference w:type="default" r:id="rId36"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2114,51 +2183,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452540v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Victoroff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494022v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562819v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494023v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538816v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036093v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922175v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301544v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181220v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301549v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252210v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181199v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100802v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036090v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922184v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132503v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181210v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357874v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704794v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922201v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922196v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605845v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922208v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076131v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514935v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485595v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Champain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452540v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Victoroff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494022v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605762v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562819v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494023v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538816v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036093v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922175v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181220v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301544v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301549v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252210v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181199v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100802v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036090v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922184v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132503v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357874v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181210v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704794v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922201v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922196v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605845v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922208v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076131v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514935v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485595v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Champain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>