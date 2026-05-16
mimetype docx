--- v0 (2026-03-15)
+++ v1 (2026-05-16)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -502,2215 +502,2215 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03907685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where do thrushes migrating to France come from? Within-France distribution and temporal changes over 70 years</w:t>
+                <w:t xml:space="preserve">Habitats, agricultural practices, and population dynamics of a threatened species: The European turtle dove in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Lahournat</w:t>
+                <w:t xml:space="preserve">Christophe Sauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Jiguet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Villers</w:t>
+                <w:t xml:space="preserve">Loïc Commagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Eraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Henry</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matthieu Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Wildlife Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10344-021-01525-y⟩</w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 274, pp.109730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2022.109730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03879392v1</w:t>
+                <w:t xml:space="preserve">hal-05614364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A real‐world implementation of a nationwide, long‐term monitoring program to assess the impact of agrochemicals and agricultural practices on biodiversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camila Andrade</w:t>
+                <w:t xml:space="preserve">Where do thrushes migrating to France come from? Within-France distribution and temporal changes over 70 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lahournat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Villers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Avner Bar-Hen</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Eraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Chadoeuf</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre-Yves Henry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (9), pp.3771-3793. </w:t>
+              <w:t xml:space="preserve">European Journal of Wildlife Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 67 (6), pp.95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.6459⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10344-021-01525-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169155v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">popharvest: An R package to assess the sustainability of harvesting regimes of bird populations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A real‐world implementation of a nationwide, long‐term monitoring program to assess the impact of agrochemicals and agricultural practices on biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Devaux</w:t>
+                <w:t xml:space="preserve">Camila Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Villers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fred A Johnson</w:t>
+                <w:t xml:space="preserve">Gerard Balent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Francesiaz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Avner Bar-Hen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Chadoeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.8212⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 11 (9), pp.3771-3793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.6459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03457223v1</w:t>
+                <w:t xml:space="preserve">hal-03169155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premiers résultats du réseau Biovigilance 500 ENI sur le suivi des effets non-intentionnels des pratiques agricoles sur la biodiversité.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fried</w:t>
+                <w:t xml:space="preserve">popharvest: An R package to assess the sustainability of harvesting regimes of bird populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Eraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camilla Andrade</w:t>
+                <w:t xml:space="preserve">Tiphaine Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Villers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
+                <w:t xml:space="preserve">Fred A Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Cylly</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charlotte Francesiaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 75, pp.87-98. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/tmdo06⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.8212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392219v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03457223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term decline despite conservation efforts questions Eurasian Stone-curlew population viability in intensive farmlands</w:t>
+                <w:t xml:space="preserve">Disentangling the effects of environmental conditions on wintering and breeding grounds on age-specific survival rates in a trans-Saharan migratory raptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Gaget</w:t>
+                <w:t xml:space="preserve">Alexandre Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Fay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Villers</w:t>
+                <w:t xml:space="preserve">Cécile Danovaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Printemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almut Schlaich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ibis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ibi.12646⟩</w:t>
+              <w:t xml:space="preserve">Journal of Avian Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 50 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jav.02233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02013687v1</w:t>
+                <w:t xml:space="preserve">hal-02472269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape homogenization due to agricultural intensification disrupts the relationship between reproductive success and main prey abundance in an avian predator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Sumasgutner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Terraube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Villers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nayden Chakarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Zoology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 16 (1), pp.31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12983-019-0331-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02934340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the effects of environmental conditions on wintering and breeding grounds on age-specific survival rates in a trans-Saharan migratory raptor</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Premiers résultats du réseau Biovigilance 500 ENI sur le suivi des effets non-intentionnels des pratiques agricoles sur la biodiversité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Printemps</w:t>
+                <w:t xml:space="preserve">Guillaume Fried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Leroux</w:t>
+                <w:t xml:space="preserve">Camilla Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Villers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Almut Schlaich</w:t>
+                <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cylly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Avian Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jav.02233⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 75, pp.87-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/tmdo06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02472269v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticides threaten an endemic raptor in an overseas French territory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+                <w:t xml:space="preserve">Long-term decline despite conservation efforts questions Eurasian Stone-curlew population viability in intensive farmlands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Augiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Villers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2019.03.022⟩</w:t>
+              <w:t xml:space="preserve">Ibis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 161 (2), pp.359-371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ibi.12646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02077041v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-scale genetic structure in a high dispersal capacity raptor, the Montagu’s harrier (Circus pygargus), revealed by a set of novel microsatellite loci</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pesticides threaten an endemic raptor in an overseas French territory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Villers</w:t>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Villers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Augiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ruault</w:t>
+                <w:t xml:space="preserve">Mickaël Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Bretagnolle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Picard</w:t>
+                <w:t xml:space="preserve">François-Xavier Couzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10709-019-00053-7⟩</w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 234, pp.37-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2019.03.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108814v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are farming and birds irreconcilable? A 21-year study of bustard nesting ecology in intensive agroecosystems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fine-scale genetic structure in a high dispersal capacity raptor, the Montagu’s harrier (Circus pygargus), revealed by a set of novel microsatellite loci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent V. Bretagnolle</w:t>
+                <w:t xml:space="preserve">A. Villers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léopold Denonfoux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Ruault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2018.09.031⟩</w:t>
+              <w:t xml:space="preserve">Genetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 147 (1), pp.69-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10709-019-00053-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02108889v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing non-intended effects of farming practices on field margin vegetation with a functional approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fried</w:t>
+                <w:t xml:space="preserve">Are farming and birds irreconcilable? A 21-year study of bustard nesting ecology in intensive agroecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold Denonfoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Villers</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 228, pp.27-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2018.09.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2018.03.021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01763788v1</w:t>
+                <w:t xml:space="preserve">hal-02108889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predation risk landscape modifies flying and red squirrel nest site occupancy independently of habitat amount</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erkki Korpimäki</w:t>
+                <w:t xml:space="preserve">Assessing non-intended effects of farming practices on field margin vegetation with a functional approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Villers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marco Festa-Bianchet</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (3), pp.e0194624. </w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 261, pp.33-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0194624⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2018.03.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01767503v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan de dix ans de marquage des jeunes Busards cendrés Circus pygargus en France</w:t>
+                <w:t xml:space="preserve">Predation risk landscape modifies flying and red squirrel nest site occupancy independently of habitat amount</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐luc Bourrioux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Printemps</w:t>
+                <w:t xml:space="preserve">Tytti Turkia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît van Hecke</w:t>
+                <w:t xml:space="preserve">Erkki Korpimäki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Villers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vesa Selonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Festa-Bianchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ornithos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (3), pp.e0194624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0194624⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01787489v1</w:t>
+                <w:t xml:space="preserve">hal-01767503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed food resources, but not forest cover, determines lifetime reproductive success in a forest-dwelling rodent</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katrine S. Hoset</w:t>
+                <w:t xml:space="preserve">Bilan de dix ans de marquage des jeunes Busards cendrés Circus pygargus en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐luc Bourrioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Printemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît van Hecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Villers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Chadoeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ornithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2656.12715⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01595206v1</w:t>
+                <w:t xml:space="preserve">hal-01787489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-fledging movements of white-tailed eagles: Conservation implications for wind-energy development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabio Balotari-Chiebao</w:t>
+                <w:t xml:space="preserve">Pulsed food resources, but not forest cover, determines lifetime reproductive success in a forest-dwelling rodent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrine S. Hoset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Villers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sari Repka</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ralf Wistbacka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vesa Selonen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 45 (7), pp.831-840. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 86 (5), pp.1235-1245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13280-016-0783-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.12715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393281v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How individual Montagu's Harriers cope with Moreau's Paradox during the Sahelian winter</w:t>
+                <w:t xml:space="preserve">Post-fledging movements of white-tailed eagles: Conservation implications for wind-energy development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Almut Ellinor Schlaich</w:t>
+                <w:t xml:space="preserve">Fabio Balotari-Chiebao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Villers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raymond H. G. Klaassen</w:t>
+                <w:t xml:space="preserve">Asko Ijä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willem Bouten</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent V. Bretagnolle</w:t>
+                <w:t xml:space="preserve">Otso Ovaskainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ben Johannes Koks</w:t>
+                <w:t xml:space="preserve">Sari Repka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 85, pp.1491-1501. </w:t>
+              <w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (7), pp.831-840. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2656.12583⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13280-016-0783-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01450683v1</w:t>
+                <w:t xml:space="preserve">hal-01393281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avian top predator and the landscape of fear: responses of mammalian mesopredators to risk imposed by the golden eagle</w:t>
+                <w:t xml:space="preserve">How individual Montagu's Harriers cope with Moreau's Paradox during the Sahelian winter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie S. Lyly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Villers</w:t>
+                <w:t xml:space="preserve">Almut Ellinor Schlaich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elina Koivisto</w:t>
+                <w:t xml:space="preserve">Raymond H. G. Klaassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pekka Helle</w:t>
+                <w:t xml:space="preserve">Willem Bouten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuomo Ollila</w:t>
+                <w:t xml:space="preserve">Ben Johannes Koks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5, pp.503-514. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 85, pp.1491-1501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.1370⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.12583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01359473v1</w:t>
+                <w:t xml:space="preserve">hal-01450683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winter spatial distribution of threatened acridivorous avian predators:Implications for their conservation in a changing landscape</w:t>
               </w:r>
@@ -2824,601 +2824,735 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01081180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eradication of invasive herbivores: usefulness and limits for biological conservation in a changing world response</w:t>
+                <w:t xml:space="preserve">Avian top predator and the landscape of fear: responses of mammalian mesopredators to risk imposed by the golden eagle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Chapuis</w:t>
+                <w:t xml:space="preserve">Marie S. Lyly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Villers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Pisanu</w:t>
+                <w:t xml:space="preserve">Elina Koivisto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Brodier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Villers</w:t>
+                <w:t xml:space="preserve">Pekka Helle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Pettex</w:t>
+                <w:t xml:space="preserve">Tuomo Ollila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 14 (5), pp.471-473. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.503-514. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1469-1795.2011.00499.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.1370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00645494v1</w:t>
+                <w:t xml:space="preserve">hal-01359473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid recovery of a depleted population of Little Bustards Tetrax tetrax following provision of alfalfa through an agri-environment scheme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
+                <w:t xml:space="preserve">Eradication of invasive herbivores: usefulness and limits for biological conservation in a changing world response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Pisanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Villers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pablo Inchausti</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Pettex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ibis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1474-919X.2010.01092.x⟩</w:t>
+              <w:t xml:space="preserve">Animal Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14 (5), pp.471-473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-1795.2011.00499.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00560925v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term breeding demography and density dependence in an increasing population of Golden Eagles Aquila chrysaetos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paolo Fasce</w:t>
+                <w:t xml:space="preserve">Rapid recovery of a depleted population of Little Bustards Tetrax tetrax following provision of alfalfa through an agri-environment scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Villers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold Denonfoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Fasce</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Villers</w:t>
+                <w:t xml:space="preserve">Thomas Cornulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franco Bergese</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pablo Inchausti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ibis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 153, pp.581-591. </w:t>
+              <w:t xml:space="preserve">, 2011, 153 (1), pp.4-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1474-919X.2011.01125.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1474-919X.2010.01092.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00611709v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00560925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Long-term breeding demography and density dependence in an increasing population of Golden Eagles Aquila chrysaetos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Fasce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Fasce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Villers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Bergese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ibis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 153, pp.581-591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1474-919X.2011.01125.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00611709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Carotenoids in nestling Montagu's harriers: variations according to age, sex, body condition and evidence for diet-related limitations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Sternalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Eraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Gangloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Villers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Comparative Physiology B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 180, pp.33-43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00360-009-0384-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00410268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3428,154 +3562,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Printemps silencieux » sur l’île de la Réunion, un rapace endémique menacé par l’utilisation de pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Villers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Augiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Couzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49ème Congrès du Groupe Français de recherche sur les Pesticides (GFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04957236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3585,311 +3719,429 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term population monitoring reveals an alarming decline in the endangered endemic Réunion Harrier Circus maillardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Villers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cornulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Eraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05412019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (1)</w:t>
+        <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rapport technique 2025 du projet COGEMIMI visant à renforcer la conservation du moqueur gorge blanche Ramphocinclus brachyurus (Vieillot, 1818) par la gestion de ses prédateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Tableau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Pisanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Helies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Rateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Office Francais de la Biodiversité. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05551331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Perspectives de gestion des prédateurs exotiques envahissants du moqueur gorge blanche Ramphocinclus brachyurus (Vieillot, 1818). Rapport de la première mission du Projet OFB-COGEMIMI : abondance / densité, occupation de l’espace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Rateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsiou Grelot-Valade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélie Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Villers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Office Francais de la Biodiversité. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId159"/>
+      <w:footerReference w:type="default" r:id="rId168"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4036,51 +4288,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340872v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dedeban" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Lagrange" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Villers" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Augiron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chiron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ace-02772-200105" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04903038v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Bouchez-Zacria" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Calenge" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lecollinet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Gonzalez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.513" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907685v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Serrano-Davies" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Traba" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Arroyo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mougeot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Cusc&#243;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959270922000430" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879392v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lahournat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jiguet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Eraud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Henry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-021-01525-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169155v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Andrade" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Balent" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chadoeuf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6459" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03457223v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Devaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred A Johnson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Francesiaz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8212" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392219v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Andrade" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Porcher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cylly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/tmdo06" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013687v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Gaget" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Fay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ibi.12646" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02934340v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Sumasgutner" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Terraube" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayden Chakarov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12983-019-0331-z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02472269v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Millon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Danovaro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Printemps" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Leroux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almut Schlaich" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jav.02233" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077041v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Sage" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Couzi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.03.022" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108814v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ribout" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villers" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bretagnolle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-019-00053-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108889v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Bretagnolle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Denonfoux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2018.09.031" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SG6TZXD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763788v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2018.03.021" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767503v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tytti Turkia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erkki Korpim&#228;ki" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesa Selonen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Festa-Bianchet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0194624" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787489v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Bourrioux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t van Hecke" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595206v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrine S. Hoset" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Wistbacka" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12715" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393281v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Balotari-Chiebao" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asko Ij&#228;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otso Ovaskainen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sari Repka" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-016-0783-8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450683v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almut Ellinor Schlaich" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond H. G. Klaassen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Bouten" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Johannes Koks" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12583" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359473v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie S. Lyly" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Koivisto" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pekka Helle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomo Ollila" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1370" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081180v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gangloff" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salomon Brodier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chevreux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blanc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2014.10.001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645494v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chapuis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pisanu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brodier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pettex" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-1795.2011.00499.x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4W439M23-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560925v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cornulier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Inchausti" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1474-919X.2010.01092.x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TM33H9P6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611709v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Fasce" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fasce" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Bergese" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1474-919X.2011.01125.x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D425C5ZK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410268v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sternalski" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gangloff" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00360-009-0384-y" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8C74FRFD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04957236v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Coeurdassier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Augiron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sage" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05412019v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Couturier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Ferret" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480235v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Rateau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsiou Grelot-Valade" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Paris" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Maillard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340872v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dedeban" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Lagrange" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Villers" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Augiron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chiron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ace-02772-200105" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04903038v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Bouchez-Zacria" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Calenge" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lecollinet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Gonzalez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.513" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907685v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Serrano-Davies" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Traba" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Arroyo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mougeot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Cusc&#243;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959270922000430" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614364v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauser" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Commagnac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Eraud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guillemain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Morin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2022.109730" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879392v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lahournat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jiguet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Henry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-021-01525-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169155v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Andrade" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Balent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chadoeuf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6459" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03457223v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Devaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred A Johnson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Francesiaz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8212" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02472269v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Millon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Danovaro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Printemps" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Leroux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almut Schlaich" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jav.02233" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02934340v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Sumasgutner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Terraube" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayden Chakarov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12983-019-0331-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392219v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Andrade" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Porcher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cylly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/tmdo06" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013687v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Gaget" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Fay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ibi.12646" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077041v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Sage" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Couzi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.03.022" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108814v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ribout" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villers" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bretagnolle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-019-00053-7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108889v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Bretagnolle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Denonfoux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2018.09.031" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SG6TZXD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763788v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2018.03.021" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767503v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tytti Turkia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erkki Korpim&#228;ki" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesa Selonen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Festa-Bianchet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0194624" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787489v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Bourrioux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t van Hecke" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595206v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrine S. Hoset" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Wistbacka" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12715" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393281v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Balotari-Chiebao" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asko Ij&#228;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otso Ovaskainen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sari Repka" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-016-0783-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450683v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almut Ellinor Schlaich" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond H. G. Klaassen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Bouten" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Johannes Koks" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12583" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081180v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gangloff" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salomon Brodier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chevreux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blanc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2014.10.001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359473v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie S. Lyly" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Koivisto" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pekka Helle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomo Ollila" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1370" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645494v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chapuis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pisanu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brodier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pettex" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-1795.2011.00499.x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4W439M23-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560925v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cornulier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Inchausti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1474-919X.2010.01092.x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TM33H9P6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611709v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Fasce" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fasce" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Bergese" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1474-919X.2011.01125.x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D425C5ZK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410268v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sternalski" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gangloff" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00360-009-0384-y" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8C74FRFD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04957236v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Coeurdassier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Augiron" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sage" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05412019v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Couturier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Ferret" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05551331v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Maillard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Tableau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Helies" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Rateau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480235v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsiou Grelot-Valade" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Paris" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>