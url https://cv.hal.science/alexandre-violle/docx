--- v0 (2026-03-03)
+++ v1 (2026-04-29)
@@ -66,1116 +66,1194 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des minéraux pour la transition. Comment les études de criticité posent la question environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Solé-Pomies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Violle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24 (3), pp.153-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ers.2025.1860⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05096961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What makes minerals critical? Problematizing sovereignty in times of crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Solé-Pomies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Violle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Extractive Industries and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24, pp.101720</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787445v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The territorialisation of industry in times of transition: ecosystems, infrastructures and hubs in the green hydrogen sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Violle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Environmental Policy and Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1523908x.2024.2324425⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scaling Up or Deep Scaling? Problematizing the Scalability Imperative in Technological Innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Violle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science, Technology, and Human Values</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/01622439241259411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une stabilité financière pour quelle Europe ? Controverses juridiques et conflits de souverainetés dans la fabrique des compétences de supervision de la Banque centrale européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Violle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 79 (1), pp.132-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/poeu.079.0132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05409568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exercising knowledge of costs: behavioural politics of economic restraint in French public service reform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Alauzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Muniesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Violle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (1), p. 65-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/s41253-020-00131-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02937977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agir en européen. Forme et présence de l’État dans la fabrique des décisions de supervision des acteurs de l’union bancaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Violle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 178 (2), pp.277-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfap.178.0021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05538567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formuler l'action publique en termes de tests. Les stress tests européens comme réponse aux crises financières et nucléaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basak Saraç-Lesavre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Violle,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 85, pp.63-83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Banking supervision and the politics of verification: the 2014 stress test in the European Banking Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Violle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economy and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1 - 20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03085147.2017.1408216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion de l'ouvrage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Déterritorialiser l’euro. La Banque centrale européenne à l’épreuve de l’harmonisation des circuits de crédit nationaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Violle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie des circuits financiers. Les infrastructures de l’argent et leurs politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 978-2-7574-4366-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05450178v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05409597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterritorialiser l’euro. La Banque centrale européenne à l’épreuve de l’harmonisation des circuits de crédit nationaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Conclusion de l'ouvrage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Violle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie des circuits financiers. Les infrastructures de l’argent et leurs politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 978-2-7574-4366-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...799 lines deleted...]
-                <w:t xml:space="preserve">hal-01679080v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05450178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie des circuits financiers. Les infrastructures de l’argent et leurs politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ève Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Violle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires du Septentrion, 2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13j1t⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05409577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1185,469 +1263,469 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economizing the Underground: The Contrasted Futures of “Critical Materials”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Solé-Pomies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Violle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EASST-4S 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La friction des intérêts souverains dans l’écriture des décisions collectives de supervision au sein de la nouvelle Union bancaire européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Violle,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e congrès de l'AFSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Science Politique (AFSP), Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les stress tests bancaires européens comme dispositifs de gouvernement de la Banque centrale européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Violle,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Congrès de l'AFS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFS (Association Française de Sociologie), Jul 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01679085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les superviseurs deviennent diplomates: Le nouveau travail de diplomatie des agents de l’Autorité de contrôle prudentielle et de résolution (ACPR) après la mise en place de l’Union bancaire européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Violle,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'Etudes "Ethnographie du travail de bureau"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSI (Mines-ParisTech) &amp; IRISSO (Université Paris-Dauphine), Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01679110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Banking Supervision and the politics of verification: the 2014 stress test in the European Banking Union.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Violle,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politics in a World of Inequality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IPSA/AISP (Internation Political Science Association), Jul 2016, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01427873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La loi française portant régulation et séparation des activités bancaires du 26 juillet 2013 : un instrument de redistribution des responsabilités de la crise financière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Violle,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La théorie de la régulation à l'épreuve des crises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Recherche et Régulation Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01258534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1657,98 +1735,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constituer un territoire de gouvernement pour la finance. Enquête sur l’expertise de supervision au sein de l’Union bancaire européenne. Compte rendu de thèse,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Violle,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.255-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03085848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1758,114 +1836,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constituer un territoire de gouvernement pour la finance : enquête sur l’expertise de supervision au sein de l’Union bancaire européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Violle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université Paris sciences et lettres, 2019. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019PSLEM043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02454085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId44"/>
+      <w:footerReference w:type="default" r:id="rId46"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2012,51 +2090,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450178v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Chiapello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Violle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409597v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787445v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Laurent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Louvet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Sol&#233;-Pomies" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05096961v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2025.1860" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726761v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01622439241259411" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510603v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1523908x.2024.2324425" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409568v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.079.0132" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937977v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alauzen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Muniesa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-020-00131-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02367969v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basak Sara&#231;-Lesavre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Violle," TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01679080v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03085147.2017.1408216" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409577v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Chiapello" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13j1t" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889896v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02436657v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01679085v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01679110v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01427873v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258534v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03085848v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-02454085v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019PSLEM043" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05096961v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Laurent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Louvet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Sol&#233;-Pomies" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Violle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2025.1860" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787445v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510603v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1523908x.2024.2324425" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726761v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01622439241259411" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409568v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.079.0132" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937977v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alauzen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Muniesa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-020-00131-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538567v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.178.0021" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02367969v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basak Sara&#231;-Lesavre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Violle," TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01679080v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03085147.2017.1408216" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409597v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450178v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Chiapello" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409577v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Chiapello" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13j1t" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889896v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02436657v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01679085v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01679110v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01427873v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258534v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03085848v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-02454085v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019PSLEM043" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>