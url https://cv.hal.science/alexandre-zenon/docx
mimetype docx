--- v0 (2026-03-13)
+++ v1 (2026-04-20)
@@ -434,51 +434,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bixente Dilharreguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valery Ozenne</w:t>
+                <w:t xml:space="preserve">Valéry Ozenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Chanraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -493,51 +493,51 @@
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s42003-023-04527-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04290024v1</w:t>
+                <w:t xml:space="preserve">hal-04766064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural fatigue by passive induction: repeated stimulus exposure results in cognitive fatigue and altered representations in task-relevant networks</w:t>
               </w:r>
@@ -568,51 +568,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bixente Dilharreguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valéry Ozenne</w:t>
+                <w:t xml:space="preserve">Valery Ozenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Chanraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -627,51 +627,51 @@
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s42003-023-04527-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04766064v1</w:t>
+                <w:t xml:space="preserve">hal-04290024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue and Human Performance: An Updated Framework</w:t>
               </w:r>
@@ -889,1625 +889,1625 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03853091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The predictive role of eye movements in mental arithmetic</w:t>
+                <w:t xml:space="preserve">Pupil size variations reveal covert shifts of attention induced by numbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Salvaggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Michael Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Zenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Masson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 240 (5), pp.1331-1340. </w:t>
+              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (5), pp.1844-1853. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00221-022-06329-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3758/s13423-022-02094-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03853120v1</w:t>
+                <w:t xml:space="preserve">hal-03853126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pupil size variations reveal covert shifts of attention induced by numbers</w:t>
+                <w:t xml:space="preserve">The predictive role of eye movements in mental arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Salvaggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Zenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Michael Andres</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 29 (5), pp.1844-1853. </w:t>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 240 (5), pp.1331-1340. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/s13423-022-02094-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00221-022-06329-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03853126v1</w:t>
+                <w:t xml:space="preserve">hal-03853120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mental fatigue correlates with depression of task-related network and augmented DMN activity but spares the reward circuit</w:t>
+                <w:t xml:space="preserve">Preparing to React: A Behavioral Study on the Interplay between Proactive and Reactive Action Inhibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mόnika Gergelyfi</w:t>
+                <w:t xml:space="preserve">Stefania C Ficarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ernesto J Sanz-Arigita</w:t>
+                <w:t xml:space="preserve">Andrea Desantis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Zenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleg Solopchuk</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Boris Burle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2021.118532⟩</w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci11060680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375725v1</w:t>
+                <w:t xml:space="preserve">hal-03233158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information rate in humans during visuomotor tracking</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Zénon</w:t>
+                <w:t xml:space="preserve">Active sensing with artificial neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Solopchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zénon Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/e23020228⟩</w:t>
+              <w:t xml:space="preserve">Neural Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 143, pp.751 - 758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neunet.2021.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03088793v2</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conscious awareness of motor fluidity improves performance and decreases cognitive effort in sequence learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefano Ioannucci</w:t>
+                <w:t xml:space="preserve">Mental fatigue correlates with depression of task-related network and augmented DMN activity but spares the reward circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mόnika Gergelyfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Boutin</w:t>
+                <w:t xml:space="preserve">Ernesto J Sanz-Arigita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Solopchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Michelet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benvenuto Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consciousness and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.concog.2021.103220⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 243, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2021.118532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03431620v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active sensing with artificial neural networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oleg Solopchuk</w:t>
+                <w:t xml:space="preserve">Conscious awareness of motor fluidity improves performance and decreases cognitive effort in sequence learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Ioannucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zénon Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Badets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neunet.2021.08.007⟩</w:t>
+              <w:t xml:space="preserve">Consciousness and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 95, pp.103220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.concog.2021.103220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375728v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparing to React: A Behavioral Study on the Interplay between Proactive and Reactive Action Inhibition</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Information rate in humans during visuomotor tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Burle</w:t>
+                <w:t xml:space="preserve">Sze-Ying Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Zénon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11, pp.680. </w:t>
+              <w:t xml:space="preserve">Entropy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (2), pp.228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/brainsci11060680⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/e23020228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03233158v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088793v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning and forgetting using reinforced Bayesian change detection</w:t>
+                <w:t xml:space="preserve">Effects of subthalamic nucleus stimulation and levodopa on decision‐making in Parkinson's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Moens</w:t>
+                <w:t xml:space="preserve">Cyril Atkinson‐clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Cavazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Zénon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Witjas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Fluchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1006713⟩</w:t>
+              <w:t xml:space="preserve">Movement Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (3), pp.377-385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mds.27625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02407890v1</w:t>
+                <w:t xml:space="preserve">hal-02327359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pupil-Linked Arousal Responds to Unconscious Surprisal</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eye pupil signals information gain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Zénon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3010-18.2019⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 286 (1911), pp.20191593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2019.1593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03093426v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eye pupil signals information gain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pupil-Linked Arousal Responds to Unconscious Surprisal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Alamia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rufin Vanrullen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Pasqualotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mouraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Zénon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2019.1593⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39 (27), pp.5369-5376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3010-18.2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407884v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03093426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implicit visual cues tune oscillatory motor activity during decision-making</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Alamia</w:t>
+                <w:t xml:space="preserve">Learning and forgetting using reinforced Bayesian change detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Zénon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gerard Derosiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (4), pp.e1006713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1006713⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2018.11.027⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02355577v1</w:t>
+                <w:t xml:space="preserve">hal-02407890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An information-theoretic perspective on the costs of cognition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implicit visual cues tune oscillatory motor activity during decision-making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Alamia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Zénon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Pezzulo</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rufin Vanrullen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Duque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Derosiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 186, pp.424-436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2018.11.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2018.09.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02407870v1</w:t>
+                <w:t xml:space="preserve">hal-02355577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive task avoidance correlates with fatigue-induced performance decrement but not with subjective fatigue</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">An information-theoretic perspective on the costs of cognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Zénon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Solopchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Pezzulo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 123, pp.30-40. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2018.06.017⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 123, pp.5-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2018.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407891v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of subthalamic nucleus stimulation and levodopa on decision‐making in Parkinson's disease</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cognitive task avoidance correlates with fatigue-induced performance decrement but not with subjective fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Cavazzini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Zénon</w:t>
+                <w:t xml:space="preserve">Charles-Etienne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Solopchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Borragán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Witjas</w:t>
+                <w:t xml:space="preserve">Alice Carbonnelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Fluchère</w:t>
+                <w:t xml:space="preserve">Sophie van Durme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 34 (3), pp.377-385. </w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123, pp.30-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mds.27625⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2018.06.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327359v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The human subthalamic nucleus encodes the subjective value of reward and the cost of effort during decision-making</w:t>
               </w:r>
@@ -2532,51 +2532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Witjas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Baunez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2992,263 +2992,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05355489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fronto-motor circuits linked to subclinical apathy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Delinte</w:t>
+                <w:t xml:space="preserve">Transcutaneous Vagus Nerve Stimulation Boosts Post-Error Accuracy During Perceptual Decision-Making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiyong Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vanvoorden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Denmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Zénon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Braconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04784979v1</w:t>
+                <w:t xml:space="preserve">hal-04785136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcutaneous Vagus Nerve Stimulation Boosts Post-Error Accuracy During Perceptual Decision-Making</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clara Braconnier</w:t>
+                <w:t xml:space="preserve">Fronto-motor circuits linked to subclinical apathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Derosiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vassiliadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Dessain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04785136v1</w:t>
+                <w:t xml:space="preserve">hal-04784979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural fatigue by passive induction</w:t>
               </w:r>
@@ -3322,51 +3322,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recurrent Auto-Encoding Drift Diffusion Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zénon Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3566,51 +3566,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242426v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Derosi&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vassiliadis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dricot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dessain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delinte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08780-8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351928v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyong Su" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vanvoorden" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Denmat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Z&#233;non" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Braconnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2025.04.020" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290024v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ioannucci" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Chirokoff" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bixente Dilharreguy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Ozenne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chanraud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-04527-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766064v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Ozenne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853112v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Behrens" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gube" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmi Chaabene" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Prieske" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;non Alexandre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-022-01748-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853091v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Borrag&#225;n" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0001224" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853120v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Salvaggio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Masson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zenon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Andres" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-022-06329-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853126v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-022-02094-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375725v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#972;nika Gergelyfi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto J Sanz-Arigita" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Solopchuk" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benvenuto Jacob" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.118532" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088793v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sze-Ying Lam" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e23020228" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431620v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boutin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Michelet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Badets" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2021.103220" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375728v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2021.08.007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233158v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania C Ficarella" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Desantis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Burle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11060680" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407890v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moens" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006713" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093426v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Alamia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rufin Vanrullen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Pasqualotto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mouraux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3010-18.2019" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407884v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.1593" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355577v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duque" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Derosiere" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.11.027" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407870v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Pezzulo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2018.09.013" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407891v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Etienne Benoit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Carbonnelle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie van Durme" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2018.06.017" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327359v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Atkinson&#8208;clement" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cavazzini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Witjas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Fluch&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.27625" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351914v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Duclos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Baunez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/aww075" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196675v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hubert Courjon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Urquizar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Olivier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2015.00109" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440439v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Filali-Sadouk" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/10.4.21" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355489v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boylan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sze Ying Lam" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784979v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785136v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094432v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088803v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242426v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Derosi&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vassiliadis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dricot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dessain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delinte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08780-8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351928v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyong Su" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vanvoorden" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Denmat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Z&#233;non" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Braconnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2025.04.020" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766064v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ioannucci" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Chirokoff" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bixente Dilharreguy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Ozenne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chanraud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-04527-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290024v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Ozenne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853112v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Behrens" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gube" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmi Chaabene" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Prieske" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;non Alexandre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-022-01748-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853091v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Borrag&#225;n" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0001224" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853126v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Salvaggio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Andres" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zenon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Masson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-022-02094-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853120v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-022-06329-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233158v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania C Ficarella" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Desantis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Burle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11060680" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375728v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Solopchuk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2021.08.007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375725v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#972;nika Gergelyfi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto J Sanz-Arigita" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benvenuto Jacob" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.118532" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431620v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boutin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Michelet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Badets" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2021.103220" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088793v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sze-Ying Lam" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e23020228" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327359v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Atkinson&#8208;clement" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cavazzini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Witjas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Fluch&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.27625" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407884v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.1593" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093426v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Alamia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rufin Vanrullen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Pasqualotto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mouraux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3010-18.2019" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407890v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moens" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006713" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355577v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duque" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Derosiere" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.11.027" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407870v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Pezzulo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2018.09.013" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407891v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Etienne Benoit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Carbonnelle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie van Durme" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2018.06.017" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351914v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Duclos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Baunez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/aww075" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196675v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hubert Courjon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Urquizar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Olivier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2015.00109" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440439v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Filali-Sadouk" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/10.4.21" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355489v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boylan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sze Ying Lam" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785136v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784979v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094432v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088803v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>