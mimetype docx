--- v1 (2026-04-20)
+++ v2 (2026-06-04)
@@ -434,51 +434,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bixente Dilharreguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valéry Ozenne</w:t>
+                <w:t xml:space="preserve">Valery Ozenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Chanraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -493,51 +493,51 @@
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s42003-023-04527-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04766064v1</w:t>
+                <w:t xml:space="preserve">hal-04290024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural fatigue by passive induction: repeated stimulus exposure results in cognitive fatigue and altered representations in task-relevant networks</w:t>
               </w:r>
@@ -568,51 +568,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bixente Dilharreguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valery Ozenne</w:t>
+                <w:t xml:space="preserve">Valéry Ozenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Chanraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -627,51 +627,51 @@
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s42003-023-04527-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04290024v1</w:t>
+                <w:t xml:space="preserve">hal-04766064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue and Human Performance: An Updated Framework</w:t>
               </w:r>
@@ -889,1625 +889,1625 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03853091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pupil size variations reveal covert shifts of attention induced by numbers</w:t>
+                <w:t xml:space="preserve">The predictive role of eye movements in mental arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Salvaggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Zenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Michael Andres</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 29 (5), pp.1844-1853. </w:t>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 240 (5), pp.1331-1340. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/s13423-022-02094-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00221-022-06329-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03853126v1</w:t>
+                <w:t xml:space="preserve">hal-03853120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The predictive role of eye movements in mental arithmetic</w:t>
+                <w:t xml:space="preserve">Pupil size variations reveal covert shifts of attention induced by numbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Salvaggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Michael Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Zenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Masson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 240 (5), pp.1331-1340. </w:t>
+              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (5), pp.1844-1853. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00221-022-06329-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3758/s13423-022-02094-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03853120v1</w:t>
+                <w:t xml:space="preserve">hal-03853126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparing to React: A Behavioral Study on the Interplay between Proactive and Reactive Action Inhibition</w:t>
+                <w:t xml:space="preserve">Mental fatigue correlates with depression of task-related network and augmented DMN activity but spares the reward circuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefania C Ficarella</w:t>
+                <w:t xml:space="preserve">Mόnika Gergelyfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Desantis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Zenon</w:t>
+                <w:t xml:space="preserve">Ernesto J Sanz-Arigita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Burle</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oleg Solopchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benvenuto Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/brainsci11060680⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 243, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2021.118532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03233158v1</w:t>
+                <w:t xml:space="preserve">hal-03375725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active sensing with artificial neural networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oleg Solopchuk</w:t>
+                <w:t xml:space="preserve">Conscious awareness of motor fluidity improves performance and decreases cognitive effort in sequence learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Ioannucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zénon Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Badets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neunet.2021.08.007⟩</w:t>
+              <w:t xml:space="preserve">Consciousness and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 95, pp.103220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.concog.2021.103220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375728v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mental fatigue correlates with depression of task-related network and augmented DMN activity but spares the reward circuit</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Information rate in humans during visuomotor tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sze-Ying Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Zénon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2021.118532⟩</w:t>
+              <w:t xml:space="preserve">Entropy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (2), pp.228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/e23020228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375725v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088793v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conscious awareness of motor fluidity improves performance and decreases cognitive effort in sequence learning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Michelet</w:t>
+                <w:t xml:space="preserve">Active sensing with artificial neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Solopchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zénon Alexandre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Badets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consciousness and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.concog.2021.103220⟩</w:t>
+              <w:t xml:space="preserve">Neural Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 143, pp.751 - 758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neunet.2021.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03431620v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information rate in humans during visuomotor tracking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preparing to React: A Behavioral Study on the Interplay between Proactive and Reactive Action Inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania C Ficarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Desantis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Zenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sze-Ying Lam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Zénon</w:t>
+                <w:t xml:space="preserve">Boris Burle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 23 (2), pp.228. </w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.680. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/e23020228⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/brainsci11060680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03088793v2</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03233158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of subthalamic nucleus stimulation and levodopa on decision‐making in Parkinson's disease</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eye pupil signals information gain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Zénon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mds.27625⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 286 (1911), pp.20191593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2019.1593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02327359v1</w:t>
+                <w:t xml:space="preserve">hal-02407884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eye pupil signals information gain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pupil-Linked Arousal Responds to Unconscious Surprisal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Alamia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rufin Vanrullen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Pasqualotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mouraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Zénon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 286 (1911), pp.20191593. </w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39 (27), pp.5369-5376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2019.1593⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3010-18.2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407884v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03093426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pupil-Linked Arousal Responds to Unconscious Surprisal</w:t>
+                <w:t xml:space="preserve">Learning and forgetting using reinforced Bayesian change detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Alamia</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">André Mouraux</w:t>
+                <w:t xml:space="preserve">Vincent Moens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Zénon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3010-18.2019⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (4), pp.e1006713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1006713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03093426v1</w:t>
+                <w:t xml:space="preserve">hal-02407890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning and forgetting using reinforced Bayesian change detection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An information-theoretic perspective on the costs of cognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Zénon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Solopchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Pezzulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1006713⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123, pp.5-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2018.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407890v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implicit visual cues tune oscillatory motor activity during decision-making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Alamia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Zénon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rufin Vanrullen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Duque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Derosiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 186, pp.424-436. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2018.11.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02355577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An information-theoretic perspective on the costs of cognition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Cognitive task avoidance correlates with fatigue-induced performance decrement but not with subjective fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Etienne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Solopchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Borragán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Carbonnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie van Durme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 123, pp.5-18. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2018.09.013⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 123, pp.30-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2018.06.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407870v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive task avoidance correlates with fatigue-induced performance decrement but not with subjective fatigue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of subthalamic nucleus stimulation and levodopa on decision‐making in Parkinson's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Atkinson‐clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-Etienne Benoit</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillermo Borragán</w:t>
+                <w:t xml:space="preserve">Émilie Cavazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Zénon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Carbonnelle</w:t>
+                <w:t xml:space="preserve">Tatiana Witjas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie van Durme</w:t>
+                <w:t xml:space="preserve">Frédérique Fluchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 123, pp.30-40. </w:t>
+              <w:t xml:space="preserve">Movement Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (3), pp.377-385. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2018.06.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mds.27625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407891v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The human subthalamic nucleus encodes the subjective value of reward and the cost of effort during decision-making</w:t>
               </w:r>
@@ -2532,51 +2532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Witjas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Baunez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3116,51 +3116,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fronto-motor circuits linked to subclinical apathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Derosiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vassiliadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3322,51 +3322,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recurrent Auto-Encoding Drift Diffusion Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zénon Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3566,51 +3566,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242426v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Derosi&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vassiliadis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dricot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dessain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delinte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08780-8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351928v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyong Su" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vanvoorden" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Denmat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Z&#233;non" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Braconnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2025.04.020" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766064v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ioannucci" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Chirokoff" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bixente Dilharreguy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Ozenne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chanraud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-04527-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290024v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Ozenne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853112v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Behrens" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gube" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmi Chaabene" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Prieske" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;non Alexandre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-022-01748-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853091v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Borrag&#225;n" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0001224" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853126v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Salvaggio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Andres" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zenon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Masson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-022-02094-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853120v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-022-06329-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233158v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania C Ficarella" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Desantis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Burle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11060680" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375728v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Solopchuk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2021.08.007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375725v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#972;nika Gergelyfi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto J Sanz-Arigita" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benvenuto Jacob" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.118532" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431620v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boutin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Michelet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Badets" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2021.103220" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088793v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sze-Ying Lam" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e23020228" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327359v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Atkinson&#8208;clement" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cavazzini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Witjas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Fluch&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.27625" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407884v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.1593" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093426v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Alamia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rufin Vanrullen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Pasqualotto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mouraux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3010-18.2019" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407890v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moens" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006713" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355577v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duque" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Derosiere" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.11.027" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407870v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Pezzulo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2018.09.013" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407891v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Etienne Benoit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Carbonnelle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie van Durme" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2018.06.017" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351914v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Duclos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Baunez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/aww075" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196675v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hubert Courjon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Urquizar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Olivier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2015.00109" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440439v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Filali-Sadouk" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/10.4.21" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355489v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boylan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sze Ying Lam" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785136v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784979v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094432v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088803v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242426v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Derosi&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vassiliadis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dricot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dessain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delinte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08780-8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351928v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyong Su" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vanvoorden" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Denmat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Z&#233;non" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Braconnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2025.04.020" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290024v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ioannucci" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Chirokoff" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bixente Dilharreguy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Ozenne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chanraud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-04527-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766064v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Ozenne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853112v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Behrens" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gube" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmi Chaabene" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Prieske" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;non Alexandre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-022-01748-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853091v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Borrag&#225;n" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0001224" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853120v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Salvaggio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Masson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zenon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Andres" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-022-06329-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853126v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-022-02094-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375725v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#972;nika Gergelyfi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto J Sanz-Arigita" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Solopchuk" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benvenuto Jacob" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.118532" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431620v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boutin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Michelet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Badets" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2021.103220" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088793v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sze-Ying Lam" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e23020228" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375728v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2021.08.007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233158v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania C Ficarella" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Desantis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Burle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11060680" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407884v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.1593" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093426v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Alamia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rufin Vanrullen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Pasqualotto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mouraux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3010-18.2019" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407890v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moens" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006713" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407870v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Pezzulo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2018.09.013" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355577v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duque" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Derosiere" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.11.027" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407891v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Etienne Benoit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Carbonnelle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie van Durme" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2018.06.017" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327359v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Atkinson&#8208;clement" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cavazzini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Witjas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Fluch&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.27625" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351914v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Duclos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Baunez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/aww075" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196675v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hubert Courjon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Urquizar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Olivier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2015.00109" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440439v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Filali-Sadouk" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/10.4.21" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355489v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boylan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sze Ying Lam" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785136v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784979v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094432v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088803v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>