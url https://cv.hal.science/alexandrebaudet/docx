--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -243,364 +243,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05076930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudomonas aeruginosa Infections in Patients with Severe COVID-19 in Intensive Care Units: A Retrospective Study</w:t>
+                <w:t xml:space="preserve">Initial waterline contamination by Pseudomonas aeruginosa in newly installed dental chairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Regad</w:t>
+                <w:t xml:space="preserve">Julie Lizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Gibot</w:t>
+                <w:t xml:space="preserve">Arnaud Florentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élodie Conrath</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Éric Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antibiotics13050390⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (6), pp.e0396223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.03962-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637535v1</w:t>
+                <w:t xml:space="preserve">hal-04558240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hospital antimicrobial stewardship team perceptions and usability of a computerized clinical decision support system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
+                <w:t xml:space="preserve">Alexandre Charmillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Charmillon</w:t>
+                <w:t xml:space="preserve">Florence Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pulcini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Medical Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 192, pp.105653. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2024.105653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04756064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptions of infection control professionals toward electronic surveillance software supporting inpatient infections: A mixed methods study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Regad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -615,2047 +598,2064 @@
               <w:t xml:space="preserve">International Journal of Medical Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 186, pp.105419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2024.105419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial contamination of new dental unit waterlines and efficacy of shock disinfection</w:t>
+                <w:t xml:space="preserve">Pseudomonas aeruginosa Infections in Patients with Severe COVID-19 in Intensive Care Units: A Retrospective Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Regad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gibot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Conrath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12866-024-03678-7⟩</w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (5), pp.390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics13050390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04848513v1</w:t>
+                <w:t xml:space="preserve">hal-04637535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial waterline contamination by Pseudomonas aeruginosa in newly installed dental chairs</w:t>
+                <w:t xml:space="preserve">Bacterial contamination of new dental unit waterlines and efficacy of shock disinfection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lozniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Florentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Mortier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (6), pp.e0396223. </w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), pp.529. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/spectrum.03962-23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12866-024-03678-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04558240v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empathy of dental students and educators in French hospitals: A cross‐sectional study</w:t>
+                <w:t xml:space="preserve">Teledentistry and management protocol in a pediatric dental department during the first COVID-19 lockdown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yara‐gaëlle Haddad</w:t>
+                <w:t xml:space="preserve">C. Damoiselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livia Sturzu</w:t>
+                <w:t xml:space="preserve">T. Veynachter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Bisch</w:t>
+                <w:t xml:space="preserve">Stéphanie Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kazutoyo Yasukawa</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nursing and Health Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nhs.13017⟩</w:t>
+              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (1), pp.20-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arcped.2022.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04185406v1</w:t>
+                <w:t xml:space="preserve">hal-03882451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic performance of two teledentistry tools in elderly care facilities: the ONE-1 protocol for a pilot prospective diagnostic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Veynachter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yelda Sural</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Remen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13, pp.e063906. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/bmjopen-2022-063906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04063897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teledentistry and management protocol in a pediatric dental department during the first COVID-19 lockdown</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Empathy of dental students and educators in French hospitals: A cross‐sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Veynachter</w:t>
+                <w:t xml:space="preserve">Yara‐gaëlle Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Jager</w:t>
+                <w:t xml:space="preserve">Livia Sturzu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Baudet</w:t>
+                <w:t xml:space="preserve">Michaël Bisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Hernandez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kazutoyo Yasukawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 30 (1), pp.20-24. </w:t>
+              <w:t xml:space="preserve">Nursing and Health Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (2), pp.209-215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.arcped.2022.11.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nhs.13017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03882451v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An unprecedented and large-scale support mission to assist residential care facilities during the COVID-19 pandemic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indoor Carbon Dioxide, Fine Particulate Matter and Total Volatile Organic Compounds in Private Healthcare and Elderly Care Facilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Colas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie Regad</w:t>
+                <w:t xml:space="preserve">Estelle Baurès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Conrath</w:t>
+                <w:t xml:space="preserve">Olivier Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Colombo</w:t>
+                <w:t xml:space="preserve">Pierre Le Cann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gangneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection Prevention in Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.infpip.2022.100234⟩</w:t>
+              <w:t xml:space="preserve">Toxics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (3), pp.136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxics10030136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03882470v1</w:t>
+                <w:t xml:space="preserve">hal-03620295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Health Risk Assessment of the Chronic Inhalation of Chemical Compounds in Healthcare and Elderly Care Facilities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Colas</w:t>
+                <w:t xml:space="preserve">Recurrent oral granuloma gravidarum during two pregnancies of a patient with orthodontic treatment: A case report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Veynachter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Blanchard</w:t>
+                <w:t xml:space="preserve">Paolo Di Patrizio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Gangneux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Bisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Clément</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxics10030141⟩</w:t>
+              <w:t xml:space="preserve">Journal of Family Medicine and Primary Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (7), pp.3980-3983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4103/jfmpc.jfmpc_1971_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03617632v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La qualité de l’air intérieur des structures médico-sociales et libérales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Baurès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Guillaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 612, pp.48-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04002050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recurrent oral granuloma gravidarum during two pregnancies of a patient with orthodontic treatment: A case report</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Veynachter</w:t>
+                <w:t xml:space="preserve">An unprecedented and large-scale support mission to assist residential care facilities during the COVID-19 pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paolo Di Patrizio</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Regad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Bisson</w:t>
+                <w:t xml:space="preserve">Elodie Conrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Clément</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Muriel Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Family Medicine and Primary Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (7), pp.3980-3983. </w:t>
+              <w:t xml:space="preserve">Infection Prevention in Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (3), pp.100234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4103/jfmpc.jfmpc_1971_21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.infpip.2022.100234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03882460v1</w:t>
+                <w:t xml:space="preserve">hal-03882470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barodontalgia and Dental Barotrauma Among Scuba Divers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kazutoyo Yasukawa</w:t>
+                <w:t xml:space="preserve">Quantitative Health Risk Assessment of the Chronic Inhalation of Chemical Compounds in Healthcare and Elderly Care Facilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baudet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Cann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gangneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerospace Medicine and Human Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3357/AMHP.6045.2022⟩</w:t>
+              <w:t xml:space="preserve">Toxics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (3), pp.141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxics10030141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03880780v1</w:t>
+                <w:t xml:space="preserve">hal-03617632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating antibiotic stewardship and healthcare-associated infections surveillance assisted by computer: protocol for an interrupted time series study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Barodontalgia and Dental Barotrauma Among Scuba Divers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazutoyo Yasukawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baudet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-056125⟩</w:t>
+              <w:t xml:space="preserve">Aerospace Medicine and Human Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 93 (5), pp.421-425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3357/AMHP.6045.2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03735973v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor Carbon Dioxide, Fine Particulate Matter and Total Volatile Organic Compounds in Private Healthcare and Elderly Care Facilities</w:t>
+                <w:t xml:space="preserve">Evaluating antibiotic stewardship and healthcare-associated infections surveillance assisted by computer: protocol for an interrupted time series study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Gangneux</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Agrinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Charmillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pulcini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lozniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (3), pp.136. </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (4), pp.e056125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/toxics10030136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-056125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03620295v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03735973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 and Dentistry in 72 Questions: An Overview of the Literature</w:t>
+                <w:t xml:space="preserve">Prevalence of orofacial trauma and the attitude towards mouthguard use in handball players: A survey in Lorraine, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Derruau</w:t>
+                <w:t xml:space="preserve">Manon Hacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Bouchet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ali Nassif</w:t>
+                <w:t xml:space="preserve">Phi Linh Nguyen‐thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazutoyo Yasukawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baudet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm10040779⟩</w:t>
+              <w:t xml:space="preserve">Dental Traumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/EDT.12688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03163226v1</w:t>
+                <w:t xml:space="preserve">hal-03251290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiological Contamination of the Office Environment in Dental and Medical Practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Guillaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonie Grimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Regad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Florentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antibiotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (11), pp.1375. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/antibiotics10111375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03882481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of orofacial trauma and the attitude towards mouthguard use in handball players: A survey in Lorraine, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">COVID-19 and Dentistry in 72 Questions: An Overview of the Literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Derruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Hacquin</w:t>
+                <w:t xml:space="preserve">Jerome Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phi Linh Nguyen‐thi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Ali Nassif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazutoyo Yasukawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dental Traumatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (4), pp.779. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/EDT.12688⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jcm10040779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03251290v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indoor Air Quality in Healthcare and Care Facilities: Chemical Pollutants and Microbiological Contaminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Baurès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Guillaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2700,511 +2700,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03412471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of Gingival Bleeding by People and Healthcare Professionals: A Multicentre Study in an Adult French Population</w:t>
+                <w:t xml:space="preserve">Efficacy of BRS® and Alpron®/Bilpron® Disinfectants for Dental Unit Waterlines: A Six-Year Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Veynachter</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Rousseau</w:t>
+                <w:t xml:space="preserve">Jean-Marc Martrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fani Anagnostou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Jeanne</w:t>
+                <w:t xml:space="preserve">Frédéric Camelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Florentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 17 (16), pp.5982. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph17165982⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 17 (8), pp.2634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph17082634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02987404v1</w:t>
+                <w:t xml:space="preserve">hal-03232838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibiotic use and resistance: a nationwide questionnaire survey among French dentists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Kichenbrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Kichenbrand</w:t>
+                <w:t xml:space="preserve">C. Pulcini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Pulcini</w:t>
+                <w:t xml:space="preserve">V Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Lesclous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 39 (7), pp.1295-1303. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10096-020-03849-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02917051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of BRS® and Alpron®/Bilpron® Disinfectants for Dental Unit Waterlines: A Six-Year Study</w:t>
+                <w:t xml:space="preserve">Perception of Gingival Bleeding by People and Healthcare Professionals: A Multicentre Study in an Adult French Population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Lizon</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Veynachter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Martrette</w:t>
+                <w:t xml:space="preserve">Fani Anagnostou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Camelot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Florentin</w:t>
+                <w:t xml:space="preserve">Sylvie Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 17 (8), pp.2634. </w:t>
+              <w:t xml:space="preserve">, 2020, 17 (16), pp.5982. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph17082634⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph17165982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03232838v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dental Unit Waterlines: A Survey of Practices in Eastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Martrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Camelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Florentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 16 (21), pp.4242. </w:t>
@@ -3377,77 +3377,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indoor air quality in medical-social and liberal facilities: chemical and microbiological contamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Baurès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Gangneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3774,51 +3774,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076930v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;louise Constant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kimmoun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baudet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lef&#232;vre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thilly" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eje.13092" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637535v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Regad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gibot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Conrath" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lizon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics13050390" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04756064v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Brennstuhl" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Charmillon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Meyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pulcini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2024.105653" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637537v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2024.105419" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848513v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lozniewski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Florentin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mortier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-024-03678-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558240v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.03962-23" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185406v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara&#8208;ga&#235;lle Haddad" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Sturzu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bisch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazutoyo Yasukawa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nhs.13017" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063897v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Veynachter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelda Sural" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baudot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Remen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-063906" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882451v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Damoiselet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Veynachter" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jager" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baudet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hernandez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2022.11.005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882470v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Colas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Conrath" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Colombo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infpip.2022.100234" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03617632v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanchard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gangneux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10030141" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04002050v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Baur&#232;s" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guegan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Guillaso" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882460v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di Patrizio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bisson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cl&#233;ment" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/jfmpc.jfmpc_1971_21" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880780v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gougeon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3357/AMHP.6045.2022" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03735973v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Agrinier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-056125" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03620295v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10030136" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163226v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Derruau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bouchet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nassif" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10040779" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882481v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Grimmer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics10111375" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251290v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hacquin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phi Linh Nguyen&#8208;thi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/EDT.12688" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03412471v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12101337" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02987404v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rousseau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fani Anagnostou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jeanne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17165982" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02917051v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kichenbrand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pulcini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Descroix" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lesclous" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-020-03849-0" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232838v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Martrette" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Camelot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17082634" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02458104v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16214242" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04866577v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024LORR0156" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04595395v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gangneux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guegan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2020-19707" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01731708v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076930v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;louise Constant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kimmoun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baudet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lef&#232;vre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thilly" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eje.13092" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558240v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lizon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Florentin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mortier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.03962-23" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04756064v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Brennstuhl" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Charmillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Meyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pulcini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2024.105653" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637537v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Regad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2024.105419" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637535v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gibot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Conrath" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics13050390" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848513v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lozniewski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-024-03678-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882451v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Damoiselet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Veynachter" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jager" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baudet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hernandez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2022.11.005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063897v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Veynachter" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelda Sural" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baudot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Remen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-063906" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185406v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara&#8208;ga&#235;lle Haddad" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Sturzu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bisch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazutoyo Yasukawa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nhs.13017" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03620295v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Baur&#232;s" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanchard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gangneux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10030136" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882460v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di Patrizio" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bisson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cl&#233;ment" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/jfmpc.jfmpc_1971_21" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04002050v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guegan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Guillaso" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882470v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Colas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Conrath" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Colombo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infpip.2022.100234" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03617632v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10030141" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880780v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gougeon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3357/AMHP.6045.2022" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03735973v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Agrinier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-056125" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251290v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hacquin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phi Linh Nguyen&#8208;thi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/EDT.12688" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882481v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Grimmer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics10111375" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163226v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Derruau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bouchet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nassif" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10040779" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03412471v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12101337" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232838v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Martrette" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Camelot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17082634" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02917051v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kichenbrand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pulcini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Descroix" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lesclous" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-020-03849-0" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02987404v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rousseau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fani Anagnostou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jeanne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17165982" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02458104v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16214242" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04866577v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024LORR0156" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04595395v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gangneux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guegan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2020-19707" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01731708v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>