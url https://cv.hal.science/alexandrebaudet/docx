--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -243,944 +243,944 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05076930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial waterline contamination by Pseudomonas aeruginosa in newly installed dental chairs</w:t>
+                <w:t xml:space="preserve">Pseudomonas aeruginosa Infections in Patients with Severe COVID-19 in Intensive Care Units: A Retrospective Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie Regad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gibot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Conrath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julie Lizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/spectrum.03962-23⟩</w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (5), pp.390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics13050390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04558240v1</w:t>
+                <w:t xml:space="preserve">hal-04637535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hospital antimicrobial stewardship team perceptions and usability of a computerized clinical decision support system</w:t>
+                <w:t xml:space="preserve">Perceptions of infection control professionals toward electronic surveillance software supporting inpatient infections: A mixed methods study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Céline Pulcini</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Regad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Medical Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 192, pp.105653. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2024.105653⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 186, pp.105419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2024.105419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04756064v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions of infection control professionals toward electronic surveillance software supporting inpatient infections: A mixed methods study</w:t>
+                <w:t xml:space="preserve">Hospital antimicrobial stewardship team perceptions and usability of a computerized clinical decision support system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Lizon</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Charmillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Regad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Thilly</w:t>
+                <w:t xml:space="preserve">Céline Pulcini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Medical Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 186, pp.105419. </w:t>
+              <w:t xml:space="preserve">, 2024, 192, pp.105653. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2024.105419⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2024.105653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637537v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudomonas aeruginosa Infections in Patients with Severe COVID-19 in Intensive Care Units: A Retrospective Study</w:t>
+                <w:t xml:space="preserve">Bacterial contamination of new dental unit waterlines and efficacy of shock disinfection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Regad</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Gibot</w:t>
+                <w:t xml:space="preserve">Alain Lozniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élodie Conrath</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnaud Florentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antibiotics13050390⟩</w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), pp.529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12866-024-03678-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637535v1</w:t>
+                <w:t xml:space="preserve">hal-04848513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial contamination of new dental unit waterlines and efficacy of shock disinfection</w:t>
+                <w:t xml:space="preserve">Initial waterline contamination by Pseudomonas aeruginosa in newly installed dental chairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Florentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Mortier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24 (1), pp.529. </w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (6), pp.e0396223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12866-024-03678-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.03962-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04848513v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04558240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teledentistry and management protocol in a pediatric dental department during the first COVID-19 lockdown</w:t>
+                <w:t xml:space="preserve">Diagnostic performance of two teledentistry tools in elderly care facilities: the ONE-1 protocol for a pilot prospective diagnostic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Damoiselet</w:t>
+                <w:t xml:space="preserve">Thomas Veynachter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Veynachter</w:t>
+                <w:t xml:space="preserve">Yelda Sural</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Jager</w:t>
+                <w:t xml:space="preserve">Patrick Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Baudet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magali Hernandez</w:t>
+                <w:t xml:space="preserve">Thomas Remen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.arcped.2022.11.005⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.e063906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2022-063906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03882451v1</w:t>
+                <w:t xml:space="preserve">hal-04063897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic performance of two teledentistry tools in elderly care facilities: the ONE-1 protocol for a pilot prospective diagnostic study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Teledentistry and management protocol in a pediatric dental department during the first COVID-19 lockdown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Damoiselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Veynachter</w:t>
+                <w:t xml:space="preserve">T. Veynachter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yelda Sural</w:t>
+                <w:t xml:space="preserve">Stéphanie Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Baudot</w:t>
+                <w:t xml:space="preserve">A. Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Remen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Baudet</w:t>
+                <w:t xml:space="preserve">Magali Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13, pp.e063906. </w:t>
+              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (1), pp.20-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2022-063906⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.arcped.2022.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04063897v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empathy of dental students and educators in French hospitals: A cross‐sectional study</w:t>
               </w:r>
@@ -1290,1303 +1290,1303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04185406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor Carbon Dioxide, Fine Particulate Matter and Total Volatile Organic Compounds in Private Healthcare and Elderly Care Facilities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La qualité de l’air intérieur des structures médico-sociales et libérales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Baurès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hélène Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Gangneux</w:t>
+                <w:t xml:space="preserve">Monique Guillaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 612, pp.48-53</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03620295v1</w:t>
+                <w:t xml:space="preserve">hal-04002050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recurrent oral granuloma gravidarum during two pregnancies of a patient with orthodontic treatment: A case report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Veynachter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Di Patrizio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Di Patrizio</w:t>
+                <w:t xml:space="preserve">Catherine Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Family Medicine and Primary Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (7), pp.3980-3983. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4103/jfmpc.jfmpc_1971_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03882460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La qualité de l’air intérieur des structures médico-sociales et libérales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Baurès</w:t>
+                <w:t xml:space="preserve">An unprecedented and large-scale support mission to assist residential care facilities during the COVID-19 pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Regad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Guegan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Blanchard</w:t>
+                <w:t xml:space="preserve">Elodie Conrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Guillaso</w:t>
+                <w:t xml:space="preserve">Muriel Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Infection Prevention in Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (3), pp.100234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.infpip.2022.100234⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04002050v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An unprecedented and large-scale support mission to assist residential care facilities during the COVID-19 pandemic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Quantitative Health Risk Assessment of the Chronic Inhalation of Chemical Compounds in Healthcare and Elderly Care Facilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Conrath</w:t>
+                <w:t xml:space="preserve">Pierre Le Cann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Colombo</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Gangneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection Prevention in Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 4 (3), pp.100234. </w:t>
+              <w:t xml:space="preserve">Toxics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (3), pp.141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.infpip.2022.100234⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/toxics10030141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03882470v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03617632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Health Risk Assessment of the Chronic Inhalation of Chemical Compounds in Healthcare and Elderly Care Facilities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Colas</w:t>
+                <w:t xml:space="preserve">Barodontalgia and Dental Barotrauma Among Scuba Divers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazutoyo Yasukawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baudet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxics10030141⟩</w:t>
+              <w:t xml:space="preserve">Aerospace Medicine and Human Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 93 (5), pp.421-425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3357/AMHP.6045.2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03617632v1</w:t>
+                <w:t xml:space="preserve">hal-03880780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barodontalgia and Dental Barotrauma Among Scuba Divers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluating antibiotic stewardship and healthcare-associated infections surveillance assisted by computer: protocol for an interrupted time series study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baudet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Agrinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Charmillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pulcini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lozniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerospace Medicine and Human Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3357/AMHP.6045.2022⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (4), pp.e056125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-056125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03880780v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03735973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating antibiotic stewardship and healthcare-associated infections surveillance assisted by computer: protocol for an interrupted time series study</w:t>
+                <w:t xml:space="preserve">Indoor Carbon Dioxide, Fine Particulate Matter and Total Volatile Organic Compounds in Private Healthcare and Elderly Care Facilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alain Lozniewski</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Baurès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Cann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gangneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (4), pp.e056125. </w:t>
+              <w:t xml:space="preserve">Toxics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (3), pp.136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-056125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/toxics10030136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03735973v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03620295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of orofacial trauma and the attitude towards mouthguard use in handball players: A survey in Lorraine, France</w:t>
+                <w:t xml:space="preserve">COVID-19 and Dentistry in 72 Questions: An Overview of the Literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Hacquin</w:t>
+                <w:t xml:space="preserve">Stéphane Derruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phi Linh Nguyen‐thi</w:t>
+                <w:t xml:space="preserve">Jerome Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Nassif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazutoyo Yasukawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dental Traumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/EDT.12688⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (4), pp.779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm10040779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03251290v1</w:t>
+                <w:t xml:space="preserve">hal-03163226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiological Contamination of the Office Environment in Dental and Medical Practice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prevalence of orofacial trauma and the attitude towards mouthguard use in handball players: A survey in Lorraine, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Hacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phi Linh Nguyen‐thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazutoyo Yasukawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baudet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Florentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antibiotics10111375⟩</w:t>
+              <w:t xml:space="preserve">Dental Traumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/EDT.12688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03882481v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 and Dentistry in 72 Questions: An Overview of the Literature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jerome Bouchet</w:t>
+                <w:t xml:space="preserve">Microbiological Contamination of the Office Environment in Dental and Medical Practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Guillaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Nassif</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Léonie Grimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Regad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Florentin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (4), pp.779. </w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (11), pp.1375. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm10040779⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics10111375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03163226v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indoor Air Quality in Healthcare and Care Facilities: Chemical Pollutants and Microbiological Contaminants</w:t>
               </w:r>
@@ -2598,77 +2598,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Baurès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Guillaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (10), pp.1337. </w:t>
@@ -2700,511 +2700,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03412471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of BRS® and Alpron®/Bilpron® Disinfectants for Dental Unit Waterlines: A Six-Year Study</w:t>
+                <w:t xml:space="preserve">Perception of Gingival Bleeding by People and Healthcare Professionals: A Multicentre Study in an Adult French Population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Lizon</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Veynachter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Martrette</w:t>
+                <w:t xml:space="preserve">Hélène Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Camelot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Florentin</w:t>
+                <w:t xml:space="preserve">Fani Anagnostou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 17 (8), pp.2634. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph17082634⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 17 (16), pp.5982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph17165982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03232838v1</w:t>
+                <w:t xml:space="preserve">hal-02987404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibiotic use and resistance: a nationwide questionnaire survey among French dentists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Kichenbrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pulcini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Lesclous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 39 (7), pp.1295-1303. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10096-020-03849-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02917051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of Gingival Bleeding by People and Healthcare Professionals: A Multicentre Study in an Adult French Population</w:t>
+                <w:t xml:space="preserve">Efficacy of BRS® and Alpron®/Bilpron® Disinfectants for Dental Unit Waterlines: A Six-Year Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hélène Rousseau</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fani Anagnostou</w:t>
+                <w:t xml:space="preserve">Jean-Marc Martrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Jeanne</w:t>
+                <w:t xml:space="preserve">Frédéric Camelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Florentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 17 (16), pp.5982. </w:t>
+              <w:t xml:space="preserve">, 2020, 17 (8), pp.2634. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph17165982⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph17082634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02987404v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dental Unit Waterlines: A Survey of Practices in Eastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Martrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Camelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Florentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 16 (21), pp.4242. </w:t>
@@ -3377,77 +3377,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indoor air quality in medical-social and liberal facilities: chemical and microbiological contamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Baurès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Gangneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3774,51 +3774,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076930v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;louise Constant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kimmoun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baudet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lef&#232;vre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thilly" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eje.13092" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558240v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lizon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Florentin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mortier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.03962-23" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04756064v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Brennstuhl" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Charmillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Meyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pulcini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2024.105653" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637537v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Regad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2024.105419" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637535v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gibot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Conrath" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics13050390" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848513v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lozniewski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-024-03678-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882451v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Damoiselet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Veynachter" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jager" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baudet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hernandez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2022.11.005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063897v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Veynachter" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelda Sural" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baudot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Remen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-063906" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185406v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara&#8208;ga&#235;lle Haddad" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Sturzu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bisch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazutoyo Yasukawa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nhs.13017" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03620295v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Baur&#232;s" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanchard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gangneux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10030136" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882460v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di Patrizio" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bisson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cl&#233;ment" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/jfmpc.jfmpc_1971_21" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04002050v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guegan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Guillaso" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882470v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Colas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Conrath" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Colombo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infpip.2022.100234" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03617632v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10030141" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880780v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gougeon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3357/AMHP.6045.2022" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03735973v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Agrinier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-056125" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251290v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hacquin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phi Linh Nguyen&#8208;thi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/EDT.12688" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882481v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Grimmer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics10111375" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163226v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Derruau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bouchet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nassif" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10040779" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03412471v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12101337" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232838v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Martrette" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Camelot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17082634" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02917051v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kichenbrand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pulcini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Descroix" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lesclous" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-020-03849-0" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02987404v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rousseau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fani Anagnostou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jeanne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17165982" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02458104v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16214242" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04866577v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024LORR0156" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04595395v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gangneux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guegan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2020-19707" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01731708v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076930v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;louise Constant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kimmoun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baudet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lef&#232;vre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thilly" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eje.13092" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637535v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Regad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gibot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Conrath" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lizon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics13050390" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637537v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Brennstuhl" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2024.105419" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04756064v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Charmillon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Meyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pulcini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2024.105653" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848513v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lozniewski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Florentin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mortier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-024-03678-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558240v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.03962-23" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063897v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Veynachter" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelda Sural" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baudot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Remen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-063906" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882451v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Damoiselet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Veynachter" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jager" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baudet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hernandez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2022.11.005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185406v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara&#8208;ga&#235;lle Haddad" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Sturzu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bisch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazutoyo Yasukawa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nhs.13017" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04002050v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Baur&#232;s" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guegan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanchard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Guillaso" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882460v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di Patrizio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bisson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cl&#233;ment" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/jfmpc.jfmpc_1971_21" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882470v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Colas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Conrath" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Colombo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infpip.2022.100234" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03617632v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gangneux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10030141" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880780v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gougeon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3357/AMHP.6045.2022" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03735973v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Agrinier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-056125" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03620295v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10030136" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163226v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Derruau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bouchet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nassif" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10040779" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251290v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hacquin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phi Linh Nguyen&#8208;thi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/EDT.12688" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882481v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Grimmer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics10111375" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03412471v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12101337" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02987404v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rousseau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fani Anagnostou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jeanne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17165982" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02917051v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kichenbrand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pulcini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Descroix" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lesclous" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-020-03849-0" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232838v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Martrette" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Camelot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17082634" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02458104v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16214242" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04866577v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024LORR0156" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04595395v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gangneux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guegan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2020-19707" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01731708v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>