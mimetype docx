--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -243,676 +243,676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05076930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudomonas aeruginosa Infections in Patients with Severe COVID-19 in Intensive Care Units: A Retrospective Study</w:t>
+                <w:t xml:space="preserve">Initial waterline contamination by Pseudomonas aeruginosa in newly installed dental chairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Regad</w:t>
+                <w:t xml:space="preserve">Julie Lizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Gibot</w:t>
+                <w:t xml:space="preserve">Arnaud Florentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élodie Conrath</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Éric Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antibiotics13050390⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (6), pp.e0396223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.03962-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637535v1</w:t>
+                <w:t xml:space="preserve">hal-04558240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions of infection control professionals toward electronic surveillance software supporting inpatient infections: A mixed methods study</w:t>
+                <w:t xml:space="preserve">Pseudomonas aeruginosa Infections in Patients with Severe COVID-19 in Intensive Care Units: A Retrospective Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Regad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Sébastien Gibot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Conrath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lizon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Medical Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2024.105419⟩</w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (5), pp.390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics13050390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637537v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hospital antimicrobial stewardship team perceptions and usability of a computerized clinical decision support system</w:t>
+                <w:t xml:space="preserve">Perceptions of infection control professionals toward electronic surveillance software supporting inpatient infections: A mixed methods study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Céline Pulcini</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Regad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Medical Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 192, pp.105653. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2024.105653⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 186, pp.105419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2024.105419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04756064v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial contamination of new dental unit waterlines and efficacy of shock disinfection</w:t>
+                <w:t xml:space="preserve">Hospital antimicrobial stewardship team perceptions and usability of a computerized clinical decision support system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Lizon</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jo Brennstuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Charmillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Lozniewski</w:t>
+                <w:t xml:space="preserve">Florence Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Florentin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Céline Pulcini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12866-024-03678-7⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Medical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 192, pp.105653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2024.105653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04848513v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial waterline contamination by Pseudomonas aeruginosa in newly installed dental chairs</w:t>
+                <w:t xml:space="preserve">Bacterial contamination of new dental unit waterlines and efficacy of shock disinfection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lozniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Florentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Mortier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (6), pp.e0396223. </w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), pp.529. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/spectrum.03962-23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12866-024-03678-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04558240v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic performance of two teledentistry tools in elderly care facilities: the ONE-1 protocol for a pilot prospective diagnostic study</w:t>
               </w:r>
@@ -1290,922 +1290,922 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04185406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La qualité de l’air intérieur des structures médico-sociales et libérales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indoor Carbon Dioxide, Fine Particulate Matter and Total Volatile Organic Compounds in Private Healthcare and Elderly Care Facilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Baurès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Guegan</w:t>
+                <w:t xml:space="preserve">Olivier Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Blanchard</w:t>
+                <w:t xml:space="preserve">Pierre Le Cann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Guillaso</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Gangneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Toxics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (3), pp.136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxics10030136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04002050v1</w:t>
+                <w:t xml:space="preserve">hal-03620295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recurrent oral granuloma gravidarum during two pregnancies of a patient with orthodontic treatment: A case report</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Veynachter</w:t>
+                <w:t xml:space="preserve">La qualité de l’air intérieur des structures médico-sociales et libérales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Baurès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Bisson</w:t>
+                <w:t xml:space="preserve">Hélène Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Clément</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Monique Guillaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Family Medicine and Primary Care</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 612, pp.48-53</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03882460v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04002050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An unprecedented and large-scale support mission to assist residential care facilities during the COVID-19 pandemic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recurrent oral granuloma gravidarum during two pregnancies of a patient with orthodontic treatment: A case report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Veynachter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Di Patrizio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Colas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie Regad</w:t>
+                <w:t xml:space="preserve">Catherine Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Conrath</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Céline Clément</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection Prevention in Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.infpip.2022.100234⟩</w:t>
+              <w:t xml:space="preserve">Journal of Family Medicine and Primary Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (7), pp.3980-3983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4103/jfmpc.jfmpc_1971_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03882470v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Health Risk Assessment of the Chronic Inhalation of Chemical Compounds in Healthcare and Elderly Care Facilities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">An unprecedented and large-scale support mission to assist residential care facilities during the COVID-19 pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Regad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Le Cann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Blanchard</w:t>
+                <w:t xml:space="preserve">Elodie Conrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Gangneux</w:t>
+                <w:t xml:space="preserve">Muriel Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (3), pp.141. </w:t>
+              <w:t xml:space="preserve">Infection Prevention in Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (3), pp.100234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/toxics10030141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.infpip.2022.100234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03617632v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barodontalgia and Dental Barotrauma Among Scuba Divers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kazutoyo Yasukawa</w:t>
+                <w:t xml:space="preserve">Quantitative Health Risk Assessment of the Chronic Inhalation of Chemical Compounds in Healthcare and Elderly Care Facilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baudet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Cann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gangneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerospace Medicine and Human Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3357/AMHP.6045.2022⟩</w:t>
+              <w:t xml:space="preserve">Toxics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (3), pp.141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxics10030141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03880780v1</w:t>
+                <w:t xml:space="preserve">hal-03617632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating antibiotic stewardship and healthcare-associated infections surveillance assisted by computer: protocol for an interrupted time series study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Barodontalgia and Dental Barotrauma Among Scuba Divers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazutoyo Yasukawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baudet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-056125⟩</w:t>
+              <w:t xml:space="preserve">Aerospace Medicine and Human Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 93 (5), pp.421-425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3357/AMHP.6045.2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03735973v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor Carbon Dioxide, Fine Particulate Matter and Total Volatile Organic Compounds in Private Healthcare and Elderly Care Facilities</w:t>
+                <w:t xml:space="preserve">Evaluating antibiotic stewardship and healthcare-associated infections surveillance assisted by computer: protocol for an interrupted time series study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Gangneux</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Agrinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Charmillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pulcini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lozniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (3), pp.136. </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (4), pp.e056125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/toxics10030136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-056125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03620295v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03735973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COVID-19 and Dentistry in 72 Questions: An Overview of the Literature</w:t>
               </w:r>
@@ -2455,90 +2455,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiological Contamination of the Office Environment in Dental and Medical Practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Guillaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonie Grimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Regad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Florentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antibiotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (11), pp.1375. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2598,77 +2598,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Baurès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Guegan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Guillaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (10), pp.1337. </w:t>
@@ -2987,90 +2987,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy of BRS® and Alpron®/Bilpron® Disinfectants for Dental Unit Waterlines: A Six-Year Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Martrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Camelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Florentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17 (8), pp.2634. </w:t>
@@ -3121,90 +3121,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dental Unit Waterlines: A Survey of Practices in Eastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Martrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Camelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Florentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 16 (21), pp.4242. </w:t>
@@ -3403,51 +3403,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Baurès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Gangneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3774,51 +3774,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076930v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;louise Constant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kimmoun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baudet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lef&#232;vre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thilly" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eje.13092" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637535v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Regad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gibot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Conrath" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lizon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics13050390" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637537v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Brennstuhl" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2024.105419" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04756064v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Charmillon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Meyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pulcini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2024.105653" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848513v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lozniewski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Florentin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mortier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-024-03678-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558240v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.03962-23" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063897v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Veynachter" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelda Sural" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baudot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Remen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-063906" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882451v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Damoiselet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Veynachter" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jager" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baudet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hernandez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2022.11.005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185406v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara&#8208;ga&#235;lle Haddad" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Sturzu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bisch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazutoyo Yasukawa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nhs.13017" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04002050v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Baur&#232;s" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guegan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanchard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Guillaso" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882460v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di Patrizio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bisson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cl&#233;ment" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/jfmpc.jfmpc_1971_21" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882470v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Colas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Conrath" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Colombo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infpip.2022.100234" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03617632v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gangneux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10030141" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880780v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gougeon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3357/AMHP.6045.2022" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03735973v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Agrinier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-056125" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03620295v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10030136" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163226v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Derruau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bouchet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nassif" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10040779" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251290v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hacquin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phi Linh Nguyen&#8208;thi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/EDT.12688" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882481v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Grimmer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics10111375" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03412471v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12101337" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02987404v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rousseau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fani Anagnostou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jeanne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17165982" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02917051v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kichenbrand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pulcini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Descroix" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lesclous" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-020-03849-0" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232838v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Martrette" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Camelot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17082634" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02458104v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16214242" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04866577v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024LORR0156" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04595395v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gangneux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guegan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2020-19707" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01731708v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076930v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;louise Constant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kimmoun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baudet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lef&#232;vre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thilly" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eje.13092" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558240v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lizon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Florentin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mortier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.03962-23" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637535v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Regad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gibot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Conrath" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics13050390" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637537v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Brennstuhl" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2024.105419" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04756064v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Charmillon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Meyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pulcini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2024.105653" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848513v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lozniewski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-024-03678-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063897v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Veynachter" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelda Sural" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baudot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Remen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-063906" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882451v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Damoiselet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Veynachter" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jager" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baudet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hernandez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2022.11.005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185406v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara&#8208;ga&#235;lle Haddad" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Sturzu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bisch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazutoyo Yasukawa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nhs.13017" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03620295v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Baur&#232;s" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanchard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gangneux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10030136" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04002050v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guegan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Guillaso" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882460v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di Patrizio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bisson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cl&#233;ment" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/jfmpc.jfmpc_1971_21" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882470v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Colas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Conrath" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Colombo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infpip.2022.100234" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03617632v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10030141" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880780v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gougeon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3357/AMHP.6045.2022" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03735973v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Agrinier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-056125" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163226v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Derruau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bouchet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nassif" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10040779" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251290v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hacquin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phi Linh Nguyen&#8208;thi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/EDT.12688" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882481v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Grimmer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics10111375" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03412471v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12101337" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02987404v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rousseau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fani Anagnostou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jeanne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17165982" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02917051v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kichenbrand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pulcini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Descroix" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lesclous" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-020-03849-0" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232838v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Martrette" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Camelot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17082634" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02458104v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16214242" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04866577v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024LORR0156" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04595395v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gangneux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guegan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2020-19707" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01731708v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>