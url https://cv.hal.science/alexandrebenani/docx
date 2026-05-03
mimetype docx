--- v0 (2026-03-17)
+++ v1 (2026-05-03)
@@ -66,8071 +66,7907 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (62)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (60)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À table ! Comment le cerveau gère notre appétit ?</w:t>
+                <w:t xml:space="preserve">Impaired peroxisomal beta-oxidation in microglia triggers oxidative stress and impacts neurons and oligodendrocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Benani</w:t>
+                <w:t xml:space="preserve">Ali Tawbeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Delle-Vedove</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catherine Gondcaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Raas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Loichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cuisine et Vins de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18, pp.1542938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnmol.2025.1542938⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05025553v1</w:t>
+                <w:t xml:space="preserve">hal-04958543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired peroxisomal beta-oxidation in microglia triggers oxidative stress and impacts neurons and oligodendrocytes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Weight cycling deregulates eating behavior in mice via the induction of durable gut dysbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Hamon</w:t>
+                <w:t xml:space="preserve">Mélanie Fouesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélie Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Ribes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Monnoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Champeil-Potokar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnmol.2025.1542938⟩</w:t>
+              <w:t xml:space="preserve">Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (32), pp.e01214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/advs.202501214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04958543v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05147348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weight cycling deregulates eating behavior in mice via the induction of durable gut dysbiosis</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Glucose and energy metabolism are impaired in mice deficient for orexins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Champeil-Potokar</w:t>
+                <w:t xml:space="preserve">Mélodie Devère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saloua Takhlidjt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Godefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Do Rego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Do Rego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/advs.202501214⟩</w:t>
+              <w:t xml:space="preserve">Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 265 (2), pp.e240329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/joe-24-0329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05147348v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal diet and vulnerability to cognitive impairment in adulthood: possible link with Alzheimer’s disease?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marialetizia Rastelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Datiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vejux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Jacquin-Piques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroendocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 115 (2), pp.242-265. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1159/000543499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04894421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucose and energy metabolism are impaired in mice deficient for orexins</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LEAP2: from feeding regulation to its implications in eating disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Do Rego</w:t>
+                <w:t xml:space="preserve">Francesca Mariuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Landré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Tezenas Du Montcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Benani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/joe-24-0329⟩</w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 300, pp.115013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2025.115013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05003491v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05200498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le goût façonné</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Preterm birth: A neuroinflammatory origin for metabolic diseases?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihao Diao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette van Steenwinckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magazine santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain, Behavior &amp; Immunity - Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37, pp.100745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbih.2024.100745⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05506857v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04519223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LEAP2: from feeding regulation to its implications in eating disorders</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Developmental programming of obesity in a mouse model of encephalopathy of prematurity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Diao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guenoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Sautet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bienvenu</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.-P. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Glia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 71 (supplement 1), pp.T06-009A</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05200498v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preterm birth: A neuroinflammatory origin for metabolic diseases?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Juliette van Steenwinckel</w:t>
+                <w:t xml:space="preserve">Microgliosis: a double‐edged sword in the control of food intake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Salvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Andreoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Audinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eglantine Balland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Ben Fradj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain, Behavior &amp; Immunity - Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbih.2024.100745⟩</w:t>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 291 (4), pp.615-631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/febs.16583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04519223v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental programming of obesity in a mouse model of encephalopathy of prematurity</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Exploring the Role of Apigenin in Neuroinflammation: Insights and Implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Charrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Perrignon-Sommet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Lizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S.-P. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (9), pp.5041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms25095041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04543660v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microgliosis: a double‐edged sword in the control of food intake</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Dietary fatty acid composition drives neuroinflammation and impaired behavior in obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Noser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Salvi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Selma Ben Fradj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/febs.16583⟩</w:t>
+              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 117, pp.330-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbi.2024.01.216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03739689v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Role of Apigenin in Neuroinflammation: Insights and Implications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Benani</w:t>
+                <w:t xml:space="preserve">Interactions between the regulatory peptide 26RFa (QRFP) and insulin in the regulation of glucose homeostasis in two complementary models: The high fat 26RFa-deficient mice and the streptozotocin insulin-deficient mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Le Solliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Arabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saloua Takhlidjt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Maucotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Devère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms25095041⟩</w:t>
+              <w:t xml:space="preserve">Neuropeptides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 98, pp.102326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.npep.2023.102326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04666378v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary fatty acid composition drives neuroinflammation and impaired behavior in obesity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Juliette Salvi</w:t>
+                <w:t xml:space="preserve">Immune response of BV-2 microglial cells is impacted by peroxisomal beta-oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tawbeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Raas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Tahri-Joutey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Keime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbi.2024.01.216⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16, pp.1299314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnmol.2023.1299314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04553998v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between the regulatory peptide 26RFa (QRFP) and insulin in the regulation of glucose homeostasis in two complementary models: The high fat 26RFa-deficient mice and the streptozotocin insulin-deficient mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Le Solliec</w:t>
+                <w:t xml:space="preserve">Peroxisomal defects in microglial cells induce a disease-associated microglial signature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Raas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tawbeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Arabo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Saloua Takhlidjt</w:t>
+                <w:t xml:space="preserve">Mounia Tahri-Joutey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gondcaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Maucotel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélodie Devère</w:t>
+                <w:t xml:space="preserve">Céline Keime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropeptides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.npep.2023.102326⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (Sec. Brain Disease Mechanisms), pp.1170313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnmol.2023.1170313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04270208v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune response of BV-2 microglial cells is impacted by peroxisomal beta-oxidation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Kaiser</w:t>
+                <w:t xml:space="preserve">Two Argan Oil Phytosterols, Schottenol and Spinasterol, Attenuate Oxidative Stress and Restore LPS-Dysregulated Peroxisomal Functions in &amp;lt;i&amp;gt;Acox1&amp;lt;sup&amp;gt;−/−&amp;lt;/sup&amp;gt;&amp;lt;/i&amp;gt; and Wild-Type BV-2 Microglial Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soukaina Essadek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gondcaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Samadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Vamecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnmol.2023.1299314⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (1), pp.168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox12010168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04352894v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03994321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peroxisomal defects in microglial cells induce a disease-associated microglial signature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Keime</w:t>
+                <w:t xml:space="preserve">The hepatocyte insulin receptor is required to program the liver clock and rhythmic gene expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Fougeray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Polizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fougerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ellero-Simatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnmol.2023.1170313⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (2), pp.110674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2022.110674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04092819v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Argan Oil Phytosterols, Schottenol and Spinasterol, Attenuate Oxidative Stress and Restore LPS-Dysregulated Peroxisomal Functions in &amp;lt;i&amp;gt;Acox1&amp;lt;sup&amp;gt;−/−&amp;lt;/sup&amp;gt;&amp;lt;/i&amp;gt; and Wild-Type BV-2 Microglial Cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joseph Vamecq</w:t>
+                <w:t xml:space="preserve">Acute but Not Chronic Central Administration of the Neuropeptide 26RFa (QRFP) Improves Glucose Homeostasis in Obese/Diabetic Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Le Solliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Arabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saloua Takhlidjt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Maucotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Devère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antiox12010168⟩</w:t>
+              <w:t xml:space="preserve">Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 112 (11), pp.1104-1115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000522287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03994321v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03564780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hepatocyte insulin receptor is required to program the liver clock and rhythmic gene expression</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Ellero-Simatos</w:t>
+                <w:t xml:space="preserve">The 26RFa (QRFP)/GPR103 neuropeptidergic system in mice relays insulin signalling into the brain to regulate glucose homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna El Mehdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saloua Takhlidjt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Devère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Arabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Le Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2022.110674⟩</w:t>
+              <w:t xml:space="preserve">Diabetologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 65 (7), pp.1198-1211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00125-022-05706-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03647009v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03712879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute but Not Chronic Central Administration of the Neuropeptide 26RFa (QRFP) Improves Glucose Homeostasis in Obese/Diabetic Mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mélodie Devère</w:t>
+                <w:t xml:space="preserve">Evidence for constitutive microbiota-dependent short-term control of food intake in mice: Is there a link with inflammation, oxidative stress, endotoxemia, and Glp-1?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Ben Fradj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Nédélec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Salvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Fouesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Huillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroendocrinology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (4-6), pp.349-369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/ars.2021.0095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000522287⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03564780v1</w:t>
+                <w:t xml:space="preserve">hal-03594297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 26RFa (QRFP)/GPR103 neuropeptidergic system in mice relays insulin signalling into the brain to regulate glucose homeostasis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Le Solliec</w:t>
+                <w:t xml:space="preserve">Normal and Pathological NRF2 Signalling in the Central Nervous System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Heurtaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David S. Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Benani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Helgueta Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin B. M. Frauenknecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00125-022-05706-5⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (8), pp.1426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox11081426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03712879v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03744948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for constitutive microbiota-dependent short-term control of food intake in mice: Is there a link with inflammation, oxidative stress, endotoxemia, and Glp-1?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marine Huillet</w:t>
+                <w:t xml:space="preserve">Dietary fat exacerbates postprandial hypothalamic inflammation involving glial fibrillary acidic protein-positive cells and microglia in male mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cansell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Stobbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélia Le Thuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie-Anne Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/ars.2021.0095⟩</w:t>
+              <w:t xml:space="preserve">Glia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 69 (1), pp.42-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/glia.23882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03594297v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normal and Pathological NRF2 Signalling in the Central Nervous System</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Katrin B. M. Frauenknecht</w:t>
+                <w:t xml:space="preserve">Évaluation des effets centraux du neuropeptide 26RFa sur la régulation de la glycémie chez la souris high fat diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Le Solliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Maucotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Arabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Takhlidjt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antiox11081426⟩</w:t>
+              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 82 (5), pp.267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ando.2021.08.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03744948v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary fat exacerbates postprandial hypothalamic inflammation involving glial fibrillary acidic protein-positive cells and microglia in male mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Coralie-Anne Mosser</w:t>
+                <w:t xml:space="preserve">Dietary switch to Western diet induces hypothalamic adaptation associated with gut microbiota dysbiosis in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Fouesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Zoppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Le Gleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/glia.23882⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45 (6), pp.1271-1283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41366-021-00796-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899910v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary switch to Western diet induces hypothalamic adaptation associated with gut microbiota dysbiosis in rats</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vervormde hersencellen na maaltijd geven vol gevoel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelies Bes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Benani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Obesity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">KIJK magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03171983v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05039941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des effets centraux du neuropeptide 26RFa sur la régulation de la glycémie chez la souris high fat diet</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plus faim ? C'est aussi dans votre tête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Aurias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Benani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 559, 1 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03793302v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05039889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vervormde hersencellen na maaltijd geven vol gevoel</w:t>
+                <w:t xml:space="preserve">Centrifugal projections to the main olfactory bulb revealed by trans‐synaptic retrograde tracing in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annelies Bes</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Nanette Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto L. Epstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Viollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benani</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KIJK magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Comparative Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 528 (11), pp.1805-1819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cne.24846⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05039941v1</w:t>
+                <w:t xml:space="preserve">hal-02620936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plus faim ? C'est aussi dans votre tête</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Glucose homeostasis is impaired in mice deficient in the neuropeptide 26RFa (QRFP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna El-Mehdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saloua Takhlidjt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayrouz Khiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Do Rego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Recherche</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMJ Open Diab Res Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (1), pp.2019-000942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjdrc-2019-000942⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05039889v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrifugal projections to the main olfactory bulb revealed by trans‐synaptic retrograde tracing in mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Benani</w:t>
+                <w:t xml:space="preserve">Postprandial hyperglycemia stimulates neuroglial plasticity in hypothalamic POMC neurons after a balanced meal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danae Nuzzaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cansell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Liénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Nédélec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Ben Fradj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cne.24846⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (9), pp.3067-3078.e5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2020.02.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620936v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02520973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucose homeostasis is impaired in mice deficient in the neuropeptide 26RFa (QRFP)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">The neuropeptide 26RFa in the human gut and pancreas: potential involvement in glucose homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Do Rego</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Le Solliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Arabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Berrahmoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open Diab Res Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjdrc-2019-000942⟩</w:t>
+              <w:t xml:space="preserve">Endocrine Connections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (7), pp.941-951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/ec-19-0247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02884077v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postprandial hyperglycemia stimulates neuroglial plasticity in hypothalamic POMC neurons after a balanced meal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neuropeptide 26RFa (QRFP) is a key regulator of glucose homeostasis and its activity is markedly altered in obese/hyperglycemic mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Arabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Le Solliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Bons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danae Nuzzaci</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Selma Ben Fradj</w:t>
+                <w:t xml:space="preserve">Marie Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2020.02.029⟩</w:t>
+              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 317 (1), pp.E147-E157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpendo.00540.2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02520973v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The neuropeptide 26RFa in the human gut and pancreas: potential involvement in glucose homeostasis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hind Berrahmoune</w:t>
+                <w:t xml:space="preserve">Chicken adaptive response to low energy diet: main role of the hypothalamic lipid metabolism revealed by a phenotypic and multi-tissue transcriptomic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Désert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Brenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Rau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrine Connections</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-019-6384-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1530/ec-19-0247⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02330439v1</w:t>
+                <w:t xml:space="preserve">hal-02463367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuropeptide 26RFa (QRFP) is a key regulator of glucose homeostasis and its activity is markedly altered in obese/hyperglycemic mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Picot</w:t>
+                <w:t xml:space="preserve">Lack of Hypothalamus Polysialylation Inducibility Correlates With Maladaptive Eating Behaviors and Predisposition to Obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brenachot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Ben Fradj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Boudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Douard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpendo.00540.2018⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, pp.125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2018.00125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330443v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chicken adaptive response to low energy diet: main role of the hypothalamic lipid metabolism revealed by a phenotypic and multi-tissue transcriptomic approach</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brain Control of Plasma Cholesterol Involves Polysialic Acid Molecules in the Hypothalamus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Brenet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrea Rau</w:t>
+                <w:t xml:space="preserve">Xavier Brenachot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Nédélec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Laderrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-019-6384-8⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, pp.245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2017.00245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02463367v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01541079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lack of Hypothalamus Polysialylation Inducibility Correlates With Maladaptive Eating Behaviors and Predisposition to Obesity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Détection cérébrale du glucose, plasticité neuronale et métabolisme énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Benani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Brenachot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Véronique Douard</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Carneiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnut.2018.00125⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52 (1), pp.19-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2016.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998042v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection cérébrale du glucose, plasticité neuronale et métabolisme énergétique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Transient Receptor Potential Canonical 3 (TRPC3) Channels Are Required for Hypothalamic Glucose Detection and Energy Homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Carneiro</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Fenech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Liénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2016.09.006⟩</w:t>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 66 (2), pp.314 - 324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2337/db16-1114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623095v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01477491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain Control of Plasma Cholesterol Involves Polysialic Acid Molecules in the Hypothalamus.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">Plasticity of the melanocortin system: Determinants and possible consequences on food intake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danaé Nuzzaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Laderrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleth Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2017.00245⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (article 143), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fendo.2015.00143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01541079v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient Receptor Potential Canonical 3 (TRPC3) Channels Are Required for Hypothalamic Glucose Detection and Energy Homeostasis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charlène Chevalier</w:t>
+                <w:t xml:space="preserve">The histone acetyltransferase MOF activates hypothalamic polysialylation to prevent diet-induced obesity in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brenachot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Laderrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tasneem Khanam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2337/db16-1114⟩</w:t>
+              <w:t xml:space="preserve">Molecular metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (6), pp.619-629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molmet.2014.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01477491v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticity of the melanocortin system: Determinants and possible consequences on food intake</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luc Pénicaud</w:t>
+                <w:t xml:space="preserve">Hypothalamic apelin/reactive oxygen species signaling controls hepatic glucose metabolism in the onset of diabetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Drougard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duparc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brenachot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Carneiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Gouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fendo.2015.00143⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (4), pp.557 - 573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/ars.2013.5182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220062v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The histone acetyltransferase MOF activates hypothalamic polysialylation to prevent diet-induced obesity in mice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Hypothalamic eIF2 alpha signaling regulates food intake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Benani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lorsignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Brenachot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Tasneem Khanam</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molmet.2014.05.006⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (3), pp.438-444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2014.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01185024v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypothalamic apelin/reactive oxygen species signaling controls hepatic glucose metabolism in the onset of diabetes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A high-fat diet increases l-carnitine synthesis through a differential maturation of the Bbox1 mRNAs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassim Tazir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Benani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Demarquoy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/ars.2013.5182⟩</w:t>
+              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1831 (2), pp.370-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbalip.2012.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211084v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypothalamic eIF2 alpha signaling regulates food intake</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Cerebral cell renewal in adult mice controls the onset of obesity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Gouazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Brenachot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Parry</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Krezymon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rauche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2014.01.006⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (8), pp.e72029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0072029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635326v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00866271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high-fat diet increases l-carnitine synthesis through a differential maturation of the Bbox1 mRNAs.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Hypothalamus-olfactory system crosstalk: orexin a immunostaining in mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleth Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Datiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbalip.2012.10.007⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroanatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6, pp.44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnana.2012.00044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00787886v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebral cell renewal in adult mice controls the onset of obesity.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Food intake adaptation to dietary fat involves PSA-dependent rewiring of the arcuate melanocortin system in mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Benani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Hryhorczuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Gouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fioramonti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Brenachot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Camille Rauche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (35), pp.11970-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0624-12.2012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0072029⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00866271v1</w:t>
+                <w:t xml:space="preserve">hal-00760988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food intake adaptation to dietary fat involves PSA-dependent rewiring of the arcuate melanocortin system in mice.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Anti-obesity sodium tungstate treatment triggers axonal and glial plasticity in hypothalamic feeding centers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Amigó-Correig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sílvia Barceló-Batllori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guadalupe Soria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Krezymon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benani</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xavier Brenachot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (7), pp.e39087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0039087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0624-12.2012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00760988v1</w:t>
+                <w:t xml:space="preserve">hal-00723092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypothalamus-olfactory system crosstalk: orexin a immunostaining in mice.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Inactivation of Socs3 in the hypothalamus enhances the hindbrain response to endogenous satiety signals via oxytocin signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Matarazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Schaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Nédélec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroanatomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnana.2012.00044⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (48), pp.17097-17107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1669-12.2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787862v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-obesity sodium tungstate treatment triggers axonal and glial plasticity in hypothalamic feeding centers.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Apelin treatment increases complete Fatty Acid oxidation, mitochondrial oxidative capacity, and biogenesis in muscle of insulin-resistant mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Attané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Foussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Gonidec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Daviaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0039087⟩</w:t>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 61 (2), pp.310-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2337/db11-0100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00723092v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00723095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inactivation of Socs3 in the hypothalamus enhances the hindbrain response to endogenous satiety signals via oxytocin signaling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luc Pénicaud</w:t>
+                <w:t xml:space="preserve">Early effects of high-fat diet on hypothalamic cell proliferation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gouaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Brenachot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Krezymon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (S1), pp.32-32 (meeting abstract 26-O051)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129683v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00723325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apelin treatment increases complete Fatty Acid oxidation, mitochondrial oxidative capacity, and biogenesis in muscle of insulin-resistant mice.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Balancing mitochondrial redox signaling: a key point in metabolic regulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Leloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Casteilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Galinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Danièle Daviaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2337/db11-0100⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14 (3), pp.519-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/ars.2010.3424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00723095v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early effects of high-fat diet on hypothalamic cell proliferation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nutritional Programming Affects Hypothalamic Organization and Early Response to Leptin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Coupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Amarger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Benani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Parnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 151 (2), pp.702-713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/en.2009-0893⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00723325v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00452851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balancing mitochondrial redox signaling: a key point in metabolic regulation.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
+                <w:t xml:space="preserve">Enhanced hypothalamic glucose sensing in obesity: alteration of redox signalling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Colombani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Carneiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Benani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Benani</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Jaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 58 (10), pp.2189-97</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00824690v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00461351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional Programming Affects Hypothalamic Organization and Early Response to Leptin</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Methods for functional study of mitochondria inrat hypothalamus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Barquissau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Carneiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Colombani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroendocrinology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 178 (2), pp.301-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1210/en.2009-0893⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00452851v1</w:t>
+                <w:t xml:space="preserve">hal-00374046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced hypothalamic glucose sensing in obesity: alteration of redox signalling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Hypothalamic reactive oxygen species are required for insulin-induced food intake inhibition: an NADPH oxidase-dependent mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Jaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Galinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tristan Jaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diabetes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 58 (10), pp.2189-97</w:t>
+              <w:t xml:space="preserve">, 2009, 58 (7), pp.1544-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00461351v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00461354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods for functional study of mitochondria inrat hypothalamus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Coadministration of coenzyme Q prevents rosiglitazone-induced adipogenesis in ob/ob mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Carmen Carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Galinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benani</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A.L. Colombani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 33 (2), pp.204-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ijo.2008.265⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00374046v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00462260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypothalamic reactive oxygen species are required for insulin-induced food intake inhibition: an NADPH oxidase-dependent mechanism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Method for functional study of mitochondria in rat hypothalamus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Benani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Barquissau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Carneiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Jaillard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Benani</w:t>
+                <w:t xml:space="preserve">Bénédicte Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Colombani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 58 (7), pp.1544-9</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 178 (2), pp.301-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00461354v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00455122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coadministration of coenzyme Q prevents rosiglitazone-induced adipogenesis in ob/ob mice</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Brain glucagon-like peptide 1 signaling controls the onset of high-fat diet-induced insulin resistance and reduces energy expenditure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Knauf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice D. Cani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afifa Ait-Belgnaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ijo.2008.265⟩</w:t>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 149 (10), pp.4768-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/en.2008-0180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00462260v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00409099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for functional study of mitochondria in rat hypothalamus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Barquissau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Carneiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Colombani</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rigoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 178 (2), pp.301-7</w:t>
+              <w:t xml:space="preserve">, 2008, sous presse, pp.00-00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00455122v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00358509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain glucagon-like peptide 1 signaling controls the onset of high-fat diet-induced insulin resistance and reduces energy expenditure.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Role for mitochondrial reactive oxygen species in brain lipid sensing: redox regulation of food intake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Dray</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Troy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Carmen Carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fioramonti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lorsignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 56 (1), pp.152-60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00409099v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00462259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method for functional study of mitochondria in rat hypothalamus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Mitochondrial Reactive Oxygen Species Are Required for Hypothalamic Glucose Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Leloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michel Rigoulet</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Alquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 55 (7), pp.2084-2090. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2337/db06-0086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00358509v1</w:t>
+                <w:t xml:space="preserve">hal-03059945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role for mitochondrial reactive oxygen species in brain lipid sensing: redox regulation of food intake</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Mitochondrial reactive oxygen spieces are required for hypothalamic glucose sensing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Leloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Troy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne Lorsignol</w:t>
+                <w:t xml:space="preserve">E. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Alquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diabetes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 56 (1), pp.152-60</w:t>
+              <w:t xml:space="preserve">, 2006, 55(7), pp.2084-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00462259v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00091714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial Reactive Oxygen Species Are Required for Hypothalamic Glucose Sensing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Uncoupling of oxidative phosphorylation and Smac/DIABLO release are not sufficient to account for induction of apoptosis by sulindac sulfide in human colorectal cancer cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Daouphars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Koufany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">T. Alquier</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 26, pp.1069-1077</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03059945v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01778111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial reactive oxygen spieces are required for hypothalamic glucose sensing.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Pharmacology and classification of cyclooxygenase inhibitors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Jouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Daouphars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...123 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
-              <w:r>
-[...123 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Netter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gastroentérologie Clinique et Biologique / Research and Clinics in Hepatology and Gastroenterology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 28 (hors série III), pp.C7-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01778140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8140,2490 +7976,2490 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lessons from impaired peroxisomal function in microglia: implications for neuroinflammation and neuronal health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tawbeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gondcaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Raas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia Tahri Joutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima-Ezzahra Saih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Workshop "Celebrating 70 years of peroxisome research"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Sant Feliu De Guixols, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05411753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glucose Homeostasis and Energy Metabolism Are Impaired in Orexins Deficient Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Devère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saloua Takhlidjt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Do Rego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Do Rego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46. colloque de la Société de Neuroendocrinologie (SNE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05163697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypothalamic Regulation of Glucose Homeostasis: Role of a Novel Neuronal Population Expressing 26RFa and Orexins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Devère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saloua Takhlidjt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamina Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Maucotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45. colloque de la Société de Neuroendocrinologie (SNE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05163644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Chemogenetic Activation of a Novel Key Subpopulation of Neurons, Expressing 26RFa and Orexins, Elucidates Part of the Fine and Complexe Hypothalamic Regulation of Glucose and Energy Homeostasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Devère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saloua Takhlidjt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saloua Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Maucotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Mediterranean Neuroscience Society (MNS) Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Carthage, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05163607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recurrent Western dieting alters brain homeostasis and regulation of food intake via persistent changes in the gut microbiota-host symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Fouesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Ben Fradj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Champeil-Potokar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. International congress of nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Tokyo, Japan. pp.348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 26RFa (QRFP)/GPR103 Neuropeptidergic System Relays Insulin Signalling into the Brain to Regulate Glucose Homeostasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El Mehdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saloua Takhlidjt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Devère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Neuroendocrinology (ICN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Glasgow, Scotland, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05162764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypothalamic Regulation of Glucose Homeostasis: Role of a Novel Neuronal Population Expressing 26RFa and Orexins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Devère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamina Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saloua Takhlidjt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Maucotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SNE Young Investigators Webinar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05162759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration fonctionnelle du système neuronal à mélanocortine et corrélats comportementaux chez le rongeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Neurosciences "Bases neurobiologiques des comportements : Exploration fonctionnelle du cerveau"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03654036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the 26RFa/GPR103 peptidergic system in a mouse model of insulinopenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Maucotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aranaud Arabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saloua Takhlidjt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57. annual meeting of the European-Association-for-the-Study-of-Diabetes (EASD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association for the Study of Diabetes (EASD). GBR., Sep 2021, Virtual meeting, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03368831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a link between brain plasticity and satiety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium "Central Nervous System contributions to nutrition and obesity" [Diabetes and Metabolism Seminar series]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, NORC (Nutrition Obesity Research Center), Apr 2021, Washington, District of Columbia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03256909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des effets centraux du neuropeptide 26RFa sur la régulation de la glycémie chez la souris high fat diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Maucotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saloua Takhlidjt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37. congrès de la Société Française d’Endocrinologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d’Endocrinologie, Oct 2021, Le Havre, France. pp.CO-064</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05158104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi j'ai encore faim ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La semaine du Cerveau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une alimentation maternelle enrichie en gras pendant la gestation et l’allaitement oriente le nouveau-né vers un lait produit sous régime gras (modèle murin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Patris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Laderrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danaé Nuzzaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Nédélec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleth Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41. colloque de la société de Neuroendocrinologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Corte (Corse), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03664643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crosstalk between hypothalamic neurons and olfactory system: a tracing and anatomo-fuctional investigation in mouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Ortega Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chaudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleth Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kheira Bettayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. Annual Meeting of the European-Chemoreception-Research-Organization (ECRO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Dijon, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01234399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypothalamic eIF2 alpha signaling regulates food intake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lorsignol-Desmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Brenachot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises du département Alimh</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Arêches, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01065490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Canivenc-Lavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Datiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Qualiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00723354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypothalamus-specific deletion of socs3 in adult mice enhances hindbrain sensitivity to endogenous satiety signals via oxytocin signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Matarazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Schaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Nédélec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Colloque de la Société des Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00832355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un traitement chronique à l'apeline chez la souris obèse et résistante à l'insuline augmente l'oxydation des acides gras et la biogénèse mitochondriale dans le muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Attané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Foussal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Gonidec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Daviaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées Francophones de Nutrition - JFN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00816614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High fat diet rapidly induces brain-plasticity-related transcriptomic signature in hypothalamus: role in energy homeostasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Krezymon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Federation of European Neurosciences Societies (FENS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P244 Espèces actives de l'oxygène et détection cérébrale du glucose : implication de la dynamique mitochondriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Carneiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Offer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Belenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SFD 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Strasbourg, France. pp.A84-A85, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1262-3636(09)72042-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00392590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insulin differently modulates hypothalamic mitochondrial energy metabolism in fed or fasted mice: Involvement in food intake regulation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Jaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Casteilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, France. pp.374</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00452847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10633,2480 +10469,2630 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Regulation of Glucose and Energy Homeostasis by a Hypothalamic Subpopulation of Neurons, Expressing 26RFa and Orexins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Devère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saloua Takhlidjt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saloua Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Maucotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45. colloque de la Société de Neuroendocrinologie - SNE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05168231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemogenetic Activation of a Novel Neuronal Population in the Lateral Hypothalamic Area, Expressing 26RFa and Orexins, Alters the Regulation of Glucose Homeostasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Devère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saloua Takhlidjt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamina Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Maucotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroFrance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05168058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Chemogenetic Activation of a Novel Neuronal Population in the Lateral Hypothalamic Area, Expressing 26RFa and Orexins, Alters the Regulation of Glucose Homeostasis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">The Chemogenetic Activation of a Novel Key Subpopulation of Neurons, Expressing 26RFa and Orexins, Elucidates Part of the Fine and Complex Hypothalamic Regulation of Glucose and Energy Homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Devère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saloua Takhlidjt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saloua Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Maucotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'École Doctorale Normande de Biologie Intégrative, Santé et Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t>
+              <w:t xml:space="preserve">9. Mediterranean Neuroscience Society (MNS) conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Carthage, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05168230v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05168229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Chemogenetic Activation of a Novel Key Subpopulation of Neurons, Expressing 26RFa and Orexins, Elucidates Part of the Fine and Complex Hypothalamic Regulation of Glucose and Energy Homeostasis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">The Chemogenetic Activation of a Novel Neuronal Population in the Lateral Hypothalamic Area, Expressing 26RFa and Orexins, Alters the Regulation of Glucose Homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Devère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saloua Takhlidjt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Maucotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Mediterranean Neuroscience Society (MNS) conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Carthage, Tunisia</w:t>
+              <w:t xml:space="preserve">Journées de l'École Doctorale Normande de Biologie Intégrative, Santé et Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05168229v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05168230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemogenetic Activation of a Novel Neuronal Population, Expressing 26RFa and Orexins, Alters the Regulation of Glucose Homeostasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Devère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamina Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saloua Takhlidjt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Maucotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique de la Société Française de Neuroendocrinologie (SNE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a Neuronal Population in the Hypothalamus, Expressing 26RFa and Orexins, Involved in the Regulation of Glucose Homeostasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Devère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamina Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saloua Takhlidjt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Maucotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journée Normande de Recherche Biomédicale (JRNb)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05167650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 26RFa (QRFP)/GPR103 Neuropeptidergic System Relays Insulin Signalling into the Brain to Regulate Glucose Homeostasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El Mehdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saloua Takhlidjt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Devère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2022 International Congress of Neuroendocrinology (ICN 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05167917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’administration aigüe mais non chronique de 26RFa améliore la régulation glycémique chez la souris soumise à un régime high fat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Maucotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saloua Takhlidjt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Devère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Francophone du Diabète (SFD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’administration aiguë mais non chronique de 26RFa améliore la régulation glycémique chez la souris soumise à un régime high fat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Maucotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saloua Takhlidjt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la Société Francophone du Diabète (SFD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05167741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a Neuronal Population in the Hypothalamus, Expressing 26RFa and Orexins, Involved in the Regulation of Glucose Homeostasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Devère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamina Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saloua Takhlidjt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Maucotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. edition of the meeting of the Mediterranean Neuroscience Society (MNS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Dubrovnik, Croatia. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05167649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des effets centraux du neuropeptide 26RFa sur la régulation de la glycémie chez la souris high fat diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Maucotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saloua Takhlidjt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37. congrès de la Société Française d'Endocrinologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acute (but Not Chronic) Central Administration of the Neuropeptide 26RFa (QRFP) Improves Glucose-Stimulated Insulin Secretion (GSIS) in Obese/Diabetic Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Maucotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saloua Takhlidjt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Devère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44. colloque de la Société de Neuroendocrinologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, On line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the 26RFa/GPR103 Peptidergic System in a Mouse Model of Insulinopenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Maucotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saloua Takhlidjt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57. annual meeting of the European-Association-for-the-Study-of-Diabetes (EASD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, On line, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une alimentation maternelle enrichie en gras pendant la gestation ou l’allaitement oriente les préférences du souriceau vers un aliment gras à la naissance et au sevrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Patris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Tassone-Klaey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Laderrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danaé Nuzzaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Nédélec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42. Colloque de la Société de Neuroendocrinologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Dijon, France. , 1 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Canivenc-Lavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Datiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées qualiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Dijon, France. 1 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration centrale de la perception sensorielle associée à l’alimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fioramonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niyazi Acar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Brétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Datiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées qualiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Dijon, France. , 1 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypothalamus-specific deletion of socs3 in adult mice enhances hindbrain sensitivity to endogenous satiety signals via oxytocin signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Matarazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Schaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Nédélec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Colloque de la Société des Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Marseille, France. 1 p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High fat diet rapidly induces brain-plasticity-related transcriptomic signature in hypothalamus: role in energy homeostasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Krezymon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Federation of European Neurosciences Societies (FENS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Amsterdam, Netherlands. , 1 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurosciences : des cellules du cerveau changent de forme pour signaler la satiété. Dans &amp;lt;i&amp;gt;Science &amp; Vie&amp;lt;/i&amp;gt;</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">À table ! Comment le cerveau gère notre appétit ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benani</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2020, pp.24-24</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Delle-Vedove</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05039445v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05025553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les astrocytes, nouvelles stars du cerveau - Le point de vue de… Alexandre Benani, chercheur. Dans &amp;lt;i&amp;gt;Humanité Dimanche&amp;lt;/i&amp;gt;</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le goût façonné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benani</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2020, pp.64-65</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fedrigo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05039777v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Neurosciences : des cellules du cerveau changent de forme pour signaler la satiété. Dans &amp;lt;i&amp;gt;Science &amp; Vie&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. H.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Benani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, pp.24-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05039445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les astrocytes, nouvelles stars du cerveau - Le point de vue de… Alexandre Benani, chercheur. Dans &amp;lt;i&amp;gt;Humanité Dimanche&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Cygler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Benani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, pp.64-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05039777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lumière sur la satiété</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13156,51 +13142,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration fonctionnelle chez le rat des récepteurs activés par les proliférateurs de peroxysomes (PPAR) spinaux, cibles pharmacologiques potentielles dans les douleurs inflammatoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences pharmaceutiques. Université Henri Poincaré - Nancy 1, 2003. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2003NAN11310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -13259,51 +13245,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un lien entre plasticité du cerveau et satiété</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13490,51 +13476,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05025553v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delle-Vedove" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04958543v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tawbeh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gondcaille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Raas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Loichot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hamon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2025.1542938" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147348v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fouesnard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Salin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Ribes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Monnoye" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Champeil-Potokar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202501214" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04894421v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Merle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marialetizia Rastelli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Datiche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vejux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jacquin-Piques" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000543499" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003491v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Dev&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Takhlidjt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Godefroy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Do Rego" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Do Rego" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/joe-24-0329" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05506857v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fedrigo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200498v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Mariuz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Landr&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tezenas Du Montcel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bienvenu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2025.115013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04519223v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihao Diao" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Chen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Magnan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette van Steenwinckel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbih.2024.100745" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04543660v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diao" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guenoun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sautet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-P. Chen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739689v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Salvi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andreoletti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Audinat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Balland" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Ben Fradj" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.16583" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666378v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Charri&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Schneider" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Perrignon-Sommet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lizard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25095041" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04553998v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sanchez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Colson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gautier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Noser" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2024.01.216" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270208v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Le Solliec" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arabo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Maucotel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npep.2023.102326" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04352894v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Tahri-Joutey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Keime" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kaiser" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2023.1299314" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092819v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2023.1170313" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03994321v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Essadek" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Savary" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Samadi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Vamecq" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12010168" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647009v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Fougeray" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Polizzi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion R&#233;gnier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fougerat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ellero-Simatos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.110674" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564780v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000522287" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03712879v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El Mehdi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-022-05706-5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594297v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Huillet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2021.0095" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744948v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Heurtaux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S. Bouvier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Helgueta Romero" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin B. M. Frauenknecht" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox11081426" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899910v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cansell" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Stobbe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lia Le Thuc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie-Anne Mosser" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.23882" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171983v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Zoppi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Le Gleau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-021-00796-4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793302v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Le Solliec" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Takhlidjt" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2021.08.040" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05039941v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Bes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039889v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Aurias" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620936v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanette Schneider" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chaudy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto L. Epstein" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Viollet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.24846" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884077v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El-Mehdi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayrouz Khiar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Pr&#233;vost" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Do Rego" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjdrc-2019-000942" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02520973v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danae Nuzzaci" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Li&#233;nard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.02.029" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330439v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Picot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Berrahmoune" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/ec-19-0247" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330443v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bons" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00540.2018" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463367v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jehl" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brenet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6384-8" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01998042v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brenachot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Nedelec" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Douard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2018.00125" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623095v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#233;nicaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chr&#233;tien" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Carneiro" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2016.09.006" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01541079v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gautier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deckert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Laderri&#232;re" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2017.00245" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01477491v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fenech" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grall" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Chevalier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db16-1114" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220062v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana&#233; Nuzzaci" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleth Lemoine" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2015.00143" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185024v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rigault" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasneem Khanam" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2014.05.006" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211084v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Drougard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Duparc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gouaz&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2013.5182" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635326v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Maurin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorsignol" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Parry" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2014.01.006" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787886v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Borgne" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassim Tazir" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Demarquoy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2012.10.007" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1PSC9LN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866271v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Krezymon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rauche" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0072029" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760988v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hryhorczuk" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fioramonti" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0624-12.2012" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787862v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gascuel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnana.2012.00044" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00723092v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Amig&#243;-Correig" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Barcel&#243;-Batllori" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Soria" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0039087" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129683v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Matarazzo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Schaller" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1669-12.2012" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00723095v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Attan&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Foussal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gonidec" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Daviaud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db11-0100" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00723325v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gouaze" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Brenachot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rigault" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krezymon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bauer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824690v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leloup" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Casteilla" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Carri&#232;re" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Galinier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2010.3424" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452851v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Coup&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Amarger" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grit" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Parnet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2009-0893" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461351v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Colombani" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Jaillard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374046v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barquissau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carneiro" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Salin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Colombani" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461354v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roger" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillou" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462260v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carmen Carmona" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefebvre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lefebvre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2008.265" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455122v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Barquissau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00409099v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Knauf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice D. Cani" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afifa Ait-Belgnaoui" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dray" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2008-0180" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358509v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rigoulet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462259v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Troy" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059945v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leloup" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magnan" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alquier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db06-0086" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091714v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01778111v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Daouphars" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Koufany" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marchal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Merlin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01778140v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Jouzeau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Netter" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411753v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Tahri Joutey" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Ezzahra Saih" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163697v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05163644v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Cherifi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163607v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Cherifi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320445v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Denis" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162764v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162759v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654036v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368831v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aranaud Arabo" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256909v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158104v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785925v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664643v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Patris" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234399v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Ortega Martinez" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheira Bettayeb" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065490v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorsignol-Desmet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00723354v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coureaud" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Canivenc-Lavier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Charles" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832355v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bauer" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00816614v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Attan&#233;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Foussal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gonidec" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Daviaud" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850800v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cornu" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392590v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Offer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Belenguer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1262-3636(09)72042-7" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-49SJ18ZC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452847v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168231v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168058v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168230v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168229v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166729v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167650v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05167917v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166052v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167741v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167649v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05166083v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166050v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166051v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791099v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Tassone-Klaey" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810995v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Charles" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810362v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyazi Acar" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Br&#233;tillon" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807327v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Matarazzo" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schaller" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817308v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05039445v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H." TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039777v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cygler" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217741v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746921v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003NAN11310" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616148v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04958543v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tawbeh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gondcaille" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Raas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Loichot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hamon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2025.1542938" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147348v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fouesnard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Salin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Ribes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Monnoye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Champeil-Potokar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202501214" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003491v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Dev&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Takhlidjt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Godefroy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Do Rego" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Do Rego" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/joe-24-0329" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04894421v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Merle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marialetizia Rastelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Datiche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vejux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jacquin-Piques" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000543499" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200498v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Mariuz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Landr&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tezenas Du Montcel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bienvenu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2025.115013" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04519223v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihao Diao" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Chen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Magnan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette van Steenwinckel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbih.2024.100745" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04543660v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guenoun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sautet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-P. Chen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739689v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Salvi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andreoletti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Audinat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Balland" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Ben Fradj" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.16583" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666378v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Charri&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Schneider" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Perrignon-Sommet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lizard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25095041" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04553998v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sanchez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Colson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gautier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Noser" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2024.01.216" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270208v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Le Solliec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arabo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Maucotel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npep.2023.102326" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04352894v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Tahri-Joutey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Keime" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kaiser" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2023.1299314" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092819v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2023.1170313" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03994321v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Essadek" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Savary" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Samadi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Vamecq" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12010168" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647009v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Fougeray" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Polizzi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion R&#233;gnier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fougerat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ellero-Simatos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.110674" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564780v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000522287" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03712879v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El Mehdi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-022-05706-5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594297v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Huillet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2021.0095" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744948v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Heurtaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S. Bouvier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Helgueta Romero" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin B. M. Frauenknecht" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox11081426" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899910v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cansell" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Stobbe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lia Le Thuc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie-Anne Mosser" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.23882" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793302v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Le Solliec" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Takhlidjt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2021.08.040" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171983v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Zoppi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Le Gleau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-021-00796-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05039941v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Bes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039889v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Aurias" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620936v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanette Schneider" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chaudy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto L. Epstein" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Viollet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.24846" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884077v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El-Mehdi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayrouz Khiar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Pr&#233;vost" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Do Rego" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjdrc-2019-000942" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02520973v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danae Nuzzaci" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Li&#233;nard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.02.029" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330439v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Picot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Berrahmoune" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/ec-19-0247" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330443v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bons" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00540.2018" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463367v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jehl" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brenet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6384-8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01998042v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brenachot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Nedelec" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Douard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2018.00125" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01541079v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gautier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deckert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Laderri&#232;re" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2017.00245" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623095v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#233;nicaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chr&#233;tien" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Carneiro" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2016.09.006" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01477491v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fenech" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grall" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Chevalier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db16-1114" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220062v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana&#233; Nuzzaci" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleth Lemoine" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2015.00143" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185024v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rigault" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasneem Khanam" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2014.05.006" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211084v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Drougard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Duparc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gouaz&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2013.5182" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635326v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Maurin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorsignol" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Parry" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2014.01.006" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787886v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Borgne" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassim Tazir" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Demarquoy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2012.10.007" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1PSC9LN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866271v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Krezymon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rauche" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0072029" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787862v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gascuel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnana.2012.00044" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760988v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hryhorczuk" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fioramonti" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0624-12.2012" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00723092v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Amig&#243;-Correig" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Barcel&#243;-Batllori" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Soria" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0039087" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129683v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Matarazzo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Schaller" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1669-12.2012" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00723095v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Attan&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Foussal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gonidec" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Daviaud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db11-0100" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00723325v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gouaze" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Brenachot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rigault" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krezymon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bauer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824690v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leloup" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Casteilla" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Carri&#232;re" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Galinier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2010.3424" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452851v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Coup&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Amarger" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grit" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Parnet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2009-0893" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461351v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Colombani" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Jaillard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374046v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barquissau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carneiro" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Salin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Colombani" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461354v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roger" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462260v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carmen Carmona" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefebvre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lefebvre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2008.265" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455122v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Barquissau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00409099v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Knauf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice D. Cani" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afifa Ait-Belgnaoui" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dray" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2008-0180" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358509v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rigoulet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462259v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Troy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059945v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leloup" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magnan" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alquier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db06-0086" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091714v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01778111v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Daouphars" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Koufany" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marchal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Merlin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01778140v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Jouzeau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Netter" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411753v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Tahri Joutey" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Ezzahra Saih" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163697v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05163644v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Cherifi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163607v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Cherifi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320445v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Denis" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162764v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162759v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654036v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368831v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aranaud Arabo" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256909v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158104v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785925v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664643v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Patris" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234399v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Ortega Martinez" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheira Bettayeb" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065490v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorsignol-Desmet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00723354v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coureaud" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Canivenc-Lavier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Charles" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832355v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bauer" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00816614v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Attan&#233;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Foussal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gonidec" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Daviaud" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850800v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cornu" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392590v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Offer" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Belenguer" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1262-3636(09)72042-7" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-49SJ18ZC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452847v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168231v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168058v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168229v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168230v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166729v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167650v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05167917v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166052v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167741v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167649v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05166083v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166050v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166051v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791099v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Tassone-Klaey" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810995v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Charles" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810362v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyazi Acar" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Br&#233;tillon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807327v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Matarazzo" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schaller" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817308v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05025553v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delle-Vedove" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05506857v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fedrigo" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05039445v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H." TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039777v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cygler" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217741v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746921v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003NAN11310" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616148v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>