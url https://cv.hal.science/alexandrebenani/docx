--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -66,199 +66,195 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (60)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (61)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired peroxisomal beta-oxidation in microglia triggers oxidative stress and impacts neurons and oligodendrocytes</w:t>
+                <w:t xml:space="preserve">Hepatic FGF21 is not required for fasting metabolism but guides protein appetite post energy depletion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Tawbeh</w:t>
+                <w:t xml:space="preserve">Justine Bruse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Gondcaille</w:t>
+                <w:t xml:space="preserve">Clothilde Marbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Raas</w:t>
+                <w:t xml:space="preserve">Arnaud Polizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Loichot</w:t>
+                <w:t xml:space="preserve">Tatiana Landré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Hamon</w:t>
+                <w:t xml:space="preserve">Juliette Salvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18, pp.1542938. </w:t>
+              <w:t xml:space="preserve">EMBO Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnmol.2025.1542938⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s44319-026-00790-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04958543v1</w:t>
+                <w:t xml:space="preserve">hal-05610553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weight cycling deregulates eating behavior in mice via the induction of durable gut dysbiosis</w:t>
               </w:r>
@@ -372,161 +368,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05147348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucose and energy metabolism are impaired in mice deficient for orexins</w:t>
+                <w:t xml:space="preserve">Impaired peroxisomal beta-oxidation in microglia triggers oxidative stress and impacts neurons and oligodendrocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélodie Devère</w:t>
+                <w:t xml:space="preserve">Ali Tawbeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saloua Takhlidjt</w:t>
+                <w:t xml:space="preserve">Catherine Gondcaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Godefroy</w:t>
+                <w:t xml:space="preserve">Quentin Raas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Luc Do Rego</w:t>
+                <w:t xml:space="preserve">Damien Loichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Do Rego</w:t>
+                <w:t xml:space="preserve">Yannick Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 265 (2), pp.e240329. </w:t>
+              <w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18, pp.1542938. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1530/joe-24-0329⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnmol.2025.1542938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05003491v1</w:t>
+                <w:t xml:space="preserve">hal-04958543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal diet and vulnerability to cognitive impairment in adulthood: possible link with Alzheimer’s disease?</w:t>
               </w:r>
@@ -644,1015 +644,1015 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04894421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LEAP2: from feeding regulation to its implications in eating disorders</w:t>
+                <w:t xml:space="preserve">Glucose and energy metabolism are impaired in mice deficient for orexins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Mariuz</w:t>
+                <w:t xml:space="preserve">Mélodie Devère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Landré</w:t>
+                <w:t xml:space="preserve">Saloua Takhlidjt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Tezenas Du Montcel</w:t>
+                <w:t xml:space="preserve">David Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Benani</w:t>
+                <w:t xml:space="preserve">Jean Luc Do Rego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Bienvenu</w:t>
+                <w:t xml:space="preserve">Jean-Claude Do Rego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 300, pp.115013. </w:t>
+              <w:t xml:space="preserve">Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 265 (2), pp.e240329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2025.115013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1530/joe-24-0329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05200498v1</w:t>
+                <w:t xml:space="preserve">hal-05003491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preterm birth: A neuroinflammatory origin for metabolic diseases?</w:t>
+                <w:t xml:space="preserve">LEAP2: from feeding regulation to its implications in eating disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sihao Diao</w:t>
+                <w:t xml:space="preserve">Francesca Mariuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Landré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chao Chen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Chloé Tezenas Du Montcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette van Steenwinckel</w:t>
+                <w:t xml:space="preserve">Thierry Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain, Behavior &amp; Immunity - Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 37, pp.100745. </w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 300, pp.115013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbih.2024.100745⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2025.115013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04519223v1</w:t>
+                <w:t xml:space="preserve">hal-05200498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental programming of obesity in a mouse model of encephalopathy of prematurity</w:t>
+                <w:t xml:space="preserve">Preterm birth: A neuroinflammatory origin for metabolic diseases?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Diao</w:t>
+                <w:t xml:space="preserve">Sihao Diao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Guenoun</w:t>
+                <w:t xml:space="preserve">Chao Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Benani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Sautet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Benani</w:t>
+                <w:t xml:space="preserve">Christophe Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.-P. Chen</w:t>
+                <w:t xml:space="preserve">Juliette van Steenwinckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain, Behavior &amp; Immunity - Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37, pp.100745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbih.2024.100745⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04543660v1</w:t>
+                <w:t xml:space="preserve">hal-04519223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microgliosis: a double‐edged sword in the control of food intake</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Developmental programming of obesity in a mouse model of encephalopathy of prematurity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Andreoletti</w:t>
+                <w:t xml:space="preserve">S. Diao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Audinat</w:t>
+                <w:t xml:space="preserve">D. Guenoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eglantine Balland</w:t>
+                <w:t xml:space="preserve">I. Sautet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Benani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selma Ben Fradj</w:t>
+                <w:t xml:space="preserve">S.-P. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Glia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 71 (supplement 1), pp.T06-009A</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03739689v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Role of Apigenin in Neuroinflammation: Insights and Implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Charrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Charrière</w:t>
+                <w:t xml:space="preserve">Vincent Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Schneider</w:t>
+                <w:t xml:space="preserve">Manon Perrignon-Sommet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Perrignon-Sommet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gérard Lizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 25 (9), pp.5041. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms25095041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04666378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary fatty acid composition drives neuroinflammation and impaired behavior in obesity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microgliosis: a double‐edged sword in the control of food intake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Salvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Andreoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Sanchez</w:t>
+                <w:t xml:space="preserve">Etienne Audinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécilia Colson</w:t>
+                <w:t xml:space="preserve">Eglantine Balland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Gautier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Juliette Salvi</w:t>
+                <w:t xml:space="preserve">Selma Ben Fradj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbi.2024.01.216⟩</w:t>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 291 (4), pp.615-631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/febs.16583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04553998v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between the regulatory peptide 26RFa (QRFP) and insulin in the regulation of glucose homeostasis in two complementary models: The high fat 26RFa-deficient mice and the streptozotocin insulin-deficient mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dietary fatty acid composition drives neuroinflammation and impaired behavior in obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Anne Le Solliec</w:t>
+                <w:t xml:space="preserve">Cécilia Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Arabo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Saloua Takhlidjt</w:t>
+                <w:t xml:space="preserve">Nadine Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Maucotel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélodie Devère</w:t>
+                <w:t xml:space="preserve">Pascal Noser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Salvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropeptides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 98, pp.102326. </w:t>
+              <w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 117, pp.330-346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.npep.2023.102326⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbi.2024.01.216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04270208v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immune response of BV-2 microglial cells is impacted by peroxisomal beta-oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tawbeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Raas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia Tahri-Joutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1729,90 +1729,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peroxisomal defects in microglial cells induce a disease-associated microglial signature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Raas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tawbeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia Tahri-Joutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gondcaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Keime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1857,6116 +1857,6250 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04092819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Argan Oil Phytosterols, Schottenol and Spinasterol, Attenuate Oxidative Stress and Restore LPS-Dysregulated Peroxisomal Functions in &amp;lt;i&amp;gt;Acox1&amp;lt;sup&amp;gt;−/−&amp;lt;/sup&amp;gt;&amp;lt;/i&amp;gt; and Wild-Type BV-2 Microglial Cells</w:t>
+                <w:t xml:space="preserve">Interactions between the regulatory peptide 26RFa (QRFP) and insulin in the regulation of glucose homeostasis in two complementary models: The high fat 26RFa-deficient mice and the streptozotocin insulin-deficient mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soukaina Essadek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Gondcaille</w:t>
+                <w:t xml:space="preserve">Marie-Anne Le Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Savary</w:t>
+                <w:t xml:space="preserve">Arnaud Arabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saloua Takhlidjt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Samadi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joseph Vamecq</w:t>
+                <w:t xml:space="preserve">Julie Maucotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Devère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antiox12010168⟩</w:t>
+              <w:t xml:space="preserve">Neuropeptides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 98, pp.102326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.npep.2023.102326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03994321v1</w:t>
+                <w:t xml:space="preserve">hal-04270208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hepatocyte insulin receptor is required to program the liver clock and rhythmic gene expression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two Argan Oil Phytosterols, Schottenol and Spinasterol, Attenuate Oxidative Stress and Restore LPS-Dysregulated Peroxisomal Functions in &amp;lt;i&amp;gt;Acox1&amp;lt;sup&amp;gt;−/−&amp;lt;/sup&amp;gt;&amp;lt;/i&amp;gt; and Wild-Type BV-2 Microglial Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soukaina Essadek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gondcaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiffany Fougeray</w:t>
+                <w:t xml:space="preserve">Stéphane Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Polizzi</w:t>
+                <w:t xml:space="preserve">Mohammad Samadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Régnier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Ellero-Simatos</w:t>
+                <w:t xml:space="preserve">Joseph Vamecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2022.110674⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (1), pp.168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox12010168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03647009v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03994321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acute but Not Chronic Central Administration of the Neuropeptide 26RFa (QRFP) Improves Glucose Homeostasis in Obese/Diabetic Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saloua Takhlidjt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Maucotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Devère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroendocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 112 (11), pp.1104-1115. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1159/000522287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03564780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 26RFa (QRFP)/GPR103 neuropeptidergic system in mice relays insulin signalling into the brain to regulate glucose homeostasis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The hepatocyte insulin receptor is required to program the liver clock and rhythmic gene expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Fougeray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Polizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouna El Mehdi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Le Solliec</w:t>
+                <w:t xml:space="preserve">Anne Fougerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ellero-Simatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00125-022-05706-5⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (2), pp.110674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2022.110674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03712879v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for constitutive microbiota-dependent short-term control of food intake in mice: Is there a link with inflammation, oxidative stress, endotoxemia, and Glp-1?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The 26RFa (QRFP)/GPR103 neuropeptidergic system in mice relays insulin signalling into the brain to regulate glucose homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Huillet</w:t>
+                <w:t xml:space="preserve">Mouna El Mehdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saloua Takhlidjt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Devère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Arabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Le Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 37 (4-6), pp.349-369. </w:t>
+              <w:t xml:space="preserve">Diabetologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 65 (7), pp.1198-1211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/ars.2021.0095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00125-022-05706-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03594297v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03712879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normal and Pathological NRF2 Signalling in the Central Nervous System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence for constitutive microbiota-dependent short-term control of food intake in mice: Is there a link with inflammation, oxidative stress, endotoxemia, and Glp-1?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Ben Fradj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony Heurtaux</w:t>
+                <w:t xml:space="preserve">Emmanuelle Nédélec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Salvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Fouesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David S. Bouvier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Katrin B. M. Frauenknecht</w:t>
+                <w:t xml:space="preserve">Marine Huillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antiox11081426⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (4-6), pp.349-369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/ars.2021.0095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03744948v1</w:t>
+                <w:t xml:space="preserve">hal-03594297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary fat exacerbates postprandial hypothalamic inflammation involving glial fibrillary acidic protein-positive cells and microglia in male mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Normal and Pathological NRF2 Signalling in the Central Nervous System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Heurtaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David S. Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Benani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Cansell</w:t>
+                <w:t xml:space="preserve">Sergio Helgueta Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katharina Stobbe</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Coralie-Anne Mosser</w:t>
+                <w:t xml:space="preserve">Katrin B. M. Frauenknecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/glia.23882⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (8), pp.1426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox11081426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02899910v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03744948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des effets centraux du neuropeptide 26RFa sur la régulation de la glycémie chez la souris high fat diet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dietary fat exacerbates postprandial hypothalamic inflammation involving glial fibrillary acidic protein-positive cells and microglia in male mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cansell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Stobbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Le Solliec</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Arabo</w:t>
+                <w:t xml:space="preserve">Ophélia Le Thuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Takhlidjt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Picot</w:t>
+                <w:t xml:space="preserve">Coralie-Anne Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ando.2021.08.040⟩</w:t>
+              <w:t xml:space="preserve">Glia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 69 (1), pp.42-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/glia.23882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03793302v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary switch to Western diet induces hypothalamic adaptation associated with gut microbiota dysbiosis in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Fouesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Zoppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Zoppi</w:t>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+                <w:t xml:space="preserve">Léa Le Gleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Obesity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 45 (6), pp.1271-1283. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41366-021-00796-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03171983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vervormde hersencellen na maaltijd geven vol gevoel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation des effets centraux du neuropeptide 26RFa sur la régulation de la glycémie chez la souris high fat diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Le Solliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Maucotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Arabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annelies Bes</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Takhlidjt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KIJK magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 82 (5), pp.267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ando.2021.08.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05039941v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plus faim ? C'est aussi dans votre tête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Aurias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 559, 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05039889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrifugal projections to the main olfactory bulb revealed by trans‐synaptic retrograde tracing in mice</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vervormde hersencellen na maaltijd geven vol gevoel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto L. Epstein</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Annelies Bes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Neurology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">KIJK magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620936v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05039941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucose homeostasis is impaired in mice deficient in the neuropeptide 26RFa (QRFP)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Centrifugal projections to the main olfactory bulb revealed by trans‐synaptic retrograde tracing in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanette Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouna El-Mehdi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Saloua Takhlidjt</w:t>
+                <w:t xml:space="preserve">Alberto L. Epstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fayrouz Khiar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Do Rego</w:t>
+                <w:t xml:space="preserve">Cécile Viollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Benani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open Diab Res Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjdrc-2019-000942⟩</w:t>
+              <w:t xml:space="preserve">Journal of Comparative Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 528 (11), pp.1805-1819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cne.24846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02884077v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postprandial hyperglycemia stimulates neuroglial plasticity in hypothalamic POMC neurons after a balanced meal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danae Nuzzaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cansell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Nédélec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Ben Fradj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 30 (9), pp.3067-3078.e5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.celrep.2020.02.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02520973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The neuropeptide 26RFa in the human gut and pancreas: potential involvement in glucose homeostasis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Glucose homeostasis is impaired in mice deficient in the neuropeptide 26RFa (QRFP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna El-Mehdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saloua Takhlidjt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayrouz Khiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hind Berrahmoune</w:t>
+                <w:t xml:space="preserve">Jean-Luc Do Rego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrine Connections</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8 (7), pp.941-951. </w:t>
+              <w:t xml:space="preserve">BMJ Open Diab Res Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (1), pp.2019-000942. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1530/ec-19-0247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjdrc-2019-000942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330439v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuropeptide 26RFa (QRFP) is a key regulator of glucose homeostasis and its activity is markedly altered in obese/hyperglycemic mice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">The neuropeptide 26RFa in the human gut and pancreas: potential involvement in glucose homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Le Solliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie Picot</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Berrahmoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpendo.00540.2018⟩</w:t>
+              <w:t xml:space="preserve">Endocrine Connections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (7), pp.941-951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/ec-19-0247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02330443v1</w:t>
+                <w:t xml:space="preserve">hal-02330439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chicken adaptive response to low energy diet: main role of the hypothalamic lipid metabolism revealed by a phenotypic and multi-tissue transcriptomic approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jehl</w:t>
+                <w:t xml:space="preserve">Neuropeptide 26RFa (QRFP) is a key regulator of glucose homeostasis and its activity is markedly altered in obese/hyperglycemic mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Arabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Le Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colette Désert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Andrea Rau</w:t>
+                <w:t xml:space="preserve">Justine Bons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-019-6384-8⟩</w:t>
+              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 317 (1), pp.E147-E157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpendo.00540.2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02463367v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lack of Hypothalamus Polysialylation Inducibility Correlates With Maladaptive Eating Behaviors and Predisposition to Obesity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chicken adaptive response to low energy diet: main role of the hypothalamic lipid metabolism revealed by a phenotypic and multi-tissue transcriptomic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Désert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Brenachot</w:t>
+                <w:t xml:space="preserve">Mathias Brenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Nedelec</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Véronique Douard</w:t>
+                <w:t xml:space="preserve">Andrea Rau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnut.2018.00125⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-019-6384-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998042v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02463367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain Control of Plasma Cholesterol Involves Polysialic Acid Molecules in the Hypothalamus.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Lack of Hypothalamus Polysialylation Inducibility Correlates With Maladaptive Eating Behaviors and Predisposition to Obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Brenachot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Ben Fradj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Gautier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Nédélec</w:t>
+                <w:t xml:space="preserve">Gaëlle Boudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Deckert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amélie Laderrière</w:t>
+                <w:t xml:space="preserve">Véronique Douard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2017.00245⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, pp.125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2018.00125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01541079v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection cérébrale du glucose, plasticité neuronale et métabolisme énergétique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Brain Control of Plasma Cholesterol Involves Polysialic Acid Molecules in the Hypothalamus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brenachot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Nédélec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Pénicaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavier Brenachot</w:t>
+                <w:t xml:space="preserve">Valérie Deckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Chrétien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Carneiro</w:t>
+                <w:t xml:space="preserve">Amélie Laderrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2016.09.006⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, pp.245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2017.00245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623095v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01541079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient Receptor Potential Canonical 3 (TRPC3) Channels Are Required for Hypothalamic Glucose Detection and Energy Homeostasis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Détection cérébrale du glucose, plasticité neuronale et métabolisme énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Benani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brenachot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Grall</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charlène Chevalier</w:t>
+                <w:t xml:space="preserve">Lionel Carneiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2337/db16-1114⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52 (1), pp.19-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2016.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01477491v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticity of the melanocortin system: Determinants and possible consequences on food intake</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transient Receptor Potential Canonical 3 (TRPC3) Channels Are Required for Hypothalamic Glucose Detection and Energy Homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Fenech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Liénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danaé Nuzzaci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amélie Laderrière</w:t>
+                <w:t xml:space="preserve">Sylvie Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleth Lemoine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luc Pénicaud</w:t>
+                <w:t xml:space="preserve">Charlène Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6 (article 143), pp.1-8. </w:t>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 66 (2), pp.314 - 324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fendo.2015.00143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2337/db16-1114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220062v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01477491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The histone acetyltransferase MOF activates hypothalamic polysialylation to prevent diet-induced obesity in mice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasticity of the melanocortin system: Determinants and possible consequences on food intake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Rigault</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Danaé Nuzzaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Laderrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleth Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tasneem Khanam</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 3 (6), pp.619-629. </w:t>
+              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (article 143), pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molmet.2014.05.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fendo.2015.00143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01185024v1</w:t>
+                <w:t xml:space="preserve">hal-01220062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypothalamic apelin/reactive oxygen species signaling controls hepatic glucose metabolism in the onset of diabetes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The histone acetyltransferase MOF activates hypothalamic polysialylation to prevent diet-induced obesity in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brenachot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Drougard</w:t>
+                <w:t xml:space="preserve">Caroline Rigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Laderrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Duparc</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Gouazé</w:t>
+                <w:t xml:space="preserve">Tasneem Khanam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/ars.2013.5182⟩</w:t>
+              <w:t xml:space="preserve">Molecular metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (6), pp.619-629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molmet.2014.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01211084v1</w:t>
+                <w:t xml:space="preserve">hal-01185024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypothalamic eIF2 alpha signaling regulates food intake</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hypothalamic apelin/reactive oxygen species signaling controls hepatic glucose metabolism in the onset of diabetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Drougard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Catherine Maurin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Benani</w:t>
+                <w:t xml:space="preserve">Thibaut Duparc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brenachot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Carneiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lorsignol</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Parry</w:t>
+                <w:t xml:space="preserve">Alexandra Gouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2014.01.006⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (4), pp.557 - 573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/ars.2013.5182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635326v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high-fat diet increases l-carnitine synthesis through a differential maturation of the Bbox1 mRNAs.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Rigault</w:t>
+                <w:t xml:space="preserve">Hypothalamic eIF2 alpha signaling regulates food intake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Benani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Le Borgne</w:t>
+                <w:t xml:space="preserve">Anne Lorsignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brenachot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bassim Tazir</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Parry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbalip.2012.10.007⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (3), pp.438-444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2014.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00787886v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebral cell renewal in adult mice controls the onset of obesity.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+                <w:t xml:space="preserve">A high-fat diet increases l-carnitine synthesis through a differential maturation of the Bbox1 mRNAs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassim Tazir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Benani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Krezymon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Demarquoy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1831 (2), pp.370-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbalip.2012.10.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0072029⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00866271v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypothalamus-olfactory system crosstalk: orexin a immunostaining in mice.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cerebral cell renewal in adult mice controls the onset of obesity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Gouazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brenachot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Gascuel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Benani</w:t>
+                <w:t xml:space="preserve">Alice Krezymon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rauche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroanatomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnana.2012.00044⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (8), pp.e72029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0072029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00787862v1</w:t>
+                <w:t xml:space="preserve">hal-00866271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food intake adaptation to dietary fat involves PSA-dependent rewiring of the arcuate melanocortin system in mice.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Hypothalamus-olfactory system crosstalk: orexin a immunostaining in mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleth Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Datiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benani</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xavier Brenachot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 32 (35), pp.11970-9. </w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroanatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6, pp.44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0624-12.2012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnana.2012.00044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00760988v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-obesity sodium tungstate treatment triggers axonal and glial plasticity in hypothalamic feeding centers.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Food intake adaptation to dietary fat involves PSA-dependent rewiring of the arcuate melanocortin system in mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Benani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Amigó-Correig</w:t>
+                <w:t xml:space="preserve">Cécile Hryhorczuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Gouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sílvia Barceló-Batllori</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Benani</w:t>
+                <w:t xml:space="preserve">Xavier Fioramonti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brenachot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0039087⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (35), pp.11970-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0624-12.2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00723092v1</w:t>
+                <w:t xml:space="preserve">hal-00760988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inactivation of Socs3 in the hypothalamus enhances the hindbrain response to endogenous satiety signals via oxytocin signaling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anti-obesity sodium tungstate treatment triggers axonal and glial plasticity in hypothalamic feeding centers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Amigó-Correig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valéry Matarazzo</w:t>
+                <w:t xml:space="preserve">Sílvia Barceló-Batllori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Schaller</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Guadalupe Soria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Krezymon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 32 (48), pp.17097-17107. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (7), pp.e39087. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1669-12.2012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0039087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129683v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00723092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apelin treatment increases complete Fatty Acid oxidation, mitochondrial oxidative capacity, and biogenesis in muscle of insulin-resistant mice.</w:t>
+                <w:t xml:space="preserve">Inactivation of Socs3 in the hypothalamus enhances the hindbrain response to endogenous satiety signals via oxytocin signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Attané</w:t>
+                <w:t xml:space="preserve">Valéry Matarazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Foussal</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Fabienne Schaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Nédélec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Danièle Daviaud</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2337/db11-0100⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (48), pp.17097-17107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1669-12.2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00723095v1</w:t>
+                <w:t xml:space="preserve">hal-01129683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early effects of high-fat diet on hypothalamic cell proliferation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apelin treatment increases complete Fatty Acid oxidation, mitochondrial oxidative capacity, and biogenesis in muscle of insulin-resistant mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Attané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Foussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gouaze</w:t>
+                <w:t xml:space="preserve">Sophie Le Gonidec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Benani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Brenachot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Bauer</w:t>
+                <w:t xml:space="preserve">Danièle Daviaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 61 (2), pp.310-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2337/db11-0100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00723325v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00723095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balancing mitochondrial redox signaling: a key point in metabolic regulation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early effects of high-fat diet on hypothalamic cell proliferation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gouaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Brenachot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Leloup</w:t>
+                <w:t xml:space="preserve">C. Rigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Casteilla</w:t>
+                <w:t xml:space="preserve">A. Krezymon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Carrière</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Benani</w:t>
+                <w:t xml:space="preserve">S. Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (S1), pp.32-32 (meeting abstract 26-O051)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00824690v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00723325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional Programming Affects Hypothalamic Organization and Early Response to Leptin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Balancing mitochondrial redox signaling: a key point in metabolic regulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Leloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Casteilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérengère Coupé</w:t>
+                <w:t xml:space="preserve">Audrey Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Amarger</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Anne Galinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/en.2009-0893⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14 (3), pp.519-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/ars.2010.3424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00452851v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced hypothalamic glucose sensing in obesity: alteration of redox signalling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nutritional Programming Affects Hypothalamic Organization and Early Response to Leptin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Coupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Amarger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Colombani</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Isabelle Grit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Jaillard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patricia Parnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 151 (2), pp.702-713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/en.2009-0893⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00461351v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00452851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods for functional study of mitochondria inrat hypothalamus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Hypothalamic reactive oxygen species are required for insulin-induced food intake inhibition: an NADPH oxidase-dependent mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Jaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Galinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benani</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A.L. Colombani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 178 (2), pp.301-7</w:t>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 58 (7), pp.1544-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00374046v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00461354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypothalamic reactive oxygen species are required for insulin-induced food intake inhibition: an NADPH oxidase-dependent mechanism</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coadministration of coenzyme Q prevents rosiglitazone-induced adipogenesis in ob/ob mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Roger</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+                <w:t xml:space="preserve">Maria Carmen Carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 33 (2), pp.204-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ijo.2008.265⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00461354v1</w:t>
+                <w:t xml:space="preserve">hal-00462260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coadministration of coenzyme Q prevents rosiglitazone-induced adipogenesis in ob/ob mice</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhanced hypothalamic glucose sensing in obesity: alteration of redox signalling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Lefebvre</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+                <w:t xml:space="preserve">Anne-Laure Colombani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Carneiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Benani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Benani</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Jaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Obesity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 58 (10), pp.2189-97</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00462260v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00461351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method for functional study of mitochondria in rat hypothalamus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Methods for functional study of mitochondria inrat hypothalamus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Barquissau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Barquissau</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
+                <w:t xml:space="preserve">L. Carneiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Colombani</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Colombani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 178 (2), pp.301-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00455122v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00374046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain glucagon-like peptide 1 signaling controls the onset of high-fat diet-induced insulin resistance and reduces energy expenditure.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice D. Cani</w:t>
+                <w:t xml:space="preserve">Method for functional study of mitochondria in rat hypothalamus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Benani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afifa Ait-Belgnaoui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cédric Dray</w:t>
+                <w:t xml:space="preserve">Valentin Barquissau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Carneiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Colombani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 178 (2), pp.301-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00409099v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00455122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for functional study of mitochondria in rat hypothalamus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Barquissau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Carneiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rigoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, sous presse, pp.00-00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00358509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role for mitochondrial reactive oxygen species in brain lipid sensing: redox regulation of food intake</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Brain glucagon-like peptide 1 signaling controls the onset of high-fat diet-induced insulin resistance and reduces energy expenditure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Knauf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice D. Cani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afifa Ait-Belgnaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anne Lorsignol</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 149 (10), pp.4768-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/en.2008-0180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00462259v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00409099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial Reactive Oxygen Species Are Required for Hypothalamic Glucose Sensing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Role for mitochondrial reactive oxygen species in brain lipid sensing: redox regulation of food intake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Bonnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Alquier</w:t>
+                <w:t xml:space="preserve">Stéphanie Troy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Carmen Carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fioramonti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lorsignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diabetes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 55 (7), pp.2084-2090. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 56 (1), pp.152-60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03059945v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00462259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial reactive oxygen spieces are required for hypothalamic glucose sensing.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+                <w:t xml:space="preserve">Mitochondrial Reactive Oxygen Species Are Required for Hypothalamic Glucose Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Magnan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Alquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diabetes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 55(7), pp.2084-90</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 55 (7), pp.2084-2090. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2337/db06-0086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00091714v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncoupling of oxidative phosphorylation and Smac/DIABLO release are not sufficient to account for induction of apoptosis by sulindac sulfide in human colorectal cancer cells.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mitochondrial reactive oxygen spieces are required for hypothalamic glucose sensing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Leloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Benani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikaël Daouphars</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
+                <w:t xml:space="preserve">T. Alquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 26, pp.1069-1077</w:t>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 55(7), pp.2084-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01778111v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00091714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Uncoupling of oxidative phosphorylation and Smac/DIABLO release are not sufficient to account for induction of apoptosis by sulindac sulfide in human colorectal cancer cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Daouphars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Koufany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Benani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 26, pp.1069-1077</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01778111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pharmacology and classification of cyclooxygenase inhibitors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Jouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Daouphars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Netter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gastroentérologie Clinique et Biologique / Research and Clinics in Hepatology and Gastroenterology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 28 (hors série III), pp.C7-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01778140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7976,2490 +8110,2490 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lessons from impaired peroxisomal function in microglia: implications for neuroinflammation and neuronal health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tawbeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gondcaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Raas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia Tahri Joutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima-Ezzahra Saih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Workshop "Celebrating 70 years of peroxisome research"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Sant Feliu De Guixols, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05411753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glucose Homeostasis and Energy Metabolism Are Impaired in Orexins Deficient Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Devère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saloua Takhlidjt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Do Rego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Do Rego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46. colloque de la Société de Neuroendocrinologie (SNE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05163697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypothalamic Regulation of Glucose Homeostasis: Role of a Novel Neuronal Population Expressing 26RFa and Orexins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The Chemogenetic Activation of a Novel Key Subpopulation of Neurons, Expressing 26RFa and Orexins, Elucidates Part of the Fine and Complexe Hypothalamic Regulation of Glucose and Energy Homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Devère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saloua Takhlidjt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saloua Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Maucotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45. colloque de la Société de Neuroendocrinologie (SNE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Rouen, France</w:t>
+              <w:t xml:space="preserve">9. Mediterranean Neuroscience Society (MNS) Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Carthage, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05163644v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05163607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Chemogenetic Activation of a Novel Key Subpopulation of Neurons, Expressing 26RFa and Orexins, Elucidates Part of the Fine and Complexe Hypothalamic Regulation of Glucose and Energy Homeostasis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Hypothalamic Regulation of Glucose Homeostasis: Role of a Novel Neuronal Population Expressing 26RFa and Orexins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Devère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saloua Takhlidjt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Maucotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Mediterranean Neuroscience Society (MNS) Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Carthage, Tunisia</w:t>
+              <w:t xml:space="preserve">45. colloque de la Société de Neuroendocrinologie (SNE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05163607v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05163644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recurrent Western dieting alters brain homeostasis and regulation of food intake via persistent changes in the gut microbiota-host symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Fouesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Ben Fradj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Champeil-Potokar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. International congress of nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Tokyo, Japan. pp.348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 26RFa (QRFP)/GPR103 Neuropeptidergic System Relays Insulin Signalling into the Brain to Regulate Glucose Homeostasis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploration fonctionnelle du système neuronal à mélanocortine et corrélats comportementaux chez le rongeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Benani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of Neuroendocrinology (ICN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Glasgow, Scotland, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journée Neurosciences "Bases neurobiologiques des comportements : Exploration fonctionnelle du cerveau"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05162764v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypothalamic Regulation of Glucose Homeostasis: Role of a Novel Neuronal Population Expressing 26RFa and Orexins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Devère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamina Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saloua Takhlidjt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Maucotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SNE Young Investigators Webinar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05162759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration fonctionnelle du système neuronal à mélanocortine et corrélats comportementaux chez le rongeur</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The 26RFa (QRFP)/GPR103 Neuropeptidergic System Relays Insulin Signalling into the Brain to Regulate Glucose Homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna El Mehdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saloua Takhlidjt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Devère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Arabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Neurosciences "Bases neurobiologiques des comportements : Exploration fonctionnelle du cerveau"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">International Congress of Neuroendocrinology (ICN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Glasgow, Scotland, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654036v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05162764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the 26RFa/GPR103 peptidergic system in a mouse model of insulinopenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Maucotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aranaud Arabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saloua Takhlidjt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57. annual meeting of the European-Association-for-the-Study-of-Diabetes (EASD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association for the Study of Diabetes (EASD). GBR., Sep 2021, Virtual meeting, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03368831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a link between brain plasticity and satiety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium "Central Nervous System contributions to nutrition and obesity" [Diabetes and Metabolism Seminar series]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, NORC (Nutrition Obesity Research Center), Apr 2021, Washington, District of Columbia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03256909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des effets centraux du neuropeptide 26RFa sur la régulation de la glycémie chez la souris high fat diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Maucotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saloua Takhlidjt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37. congrès de la Société Française d’Endocrinologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d’Endocrinologie, Oct 2021, Le Havre, France. pp.CO-064</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05158104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi j'ai encore faim ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La semaine du Cerveau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une alimentation maternelle enrichie en gras pendant la gestation et l’allaitement oriente le nouveau-né vers un lait produit sous régime gras (modèle murin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Patris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Laderrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danaé Nuzzaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Nédélec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleth Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41. colloque de la société de Neuroendocrinologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Corte (Corse), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03664643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crosstalk between hypothalamic neurons and olfactory system: a tracing and anatomo-fuctional investigation in mouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Ortega Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chaudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleth Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kheira Bettayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. Annual Meeting of the European-Chemoreception-Research-Organization (ECRO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Dijon, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01234399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypothalamic eIF2 alpha signaling regulates food intake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lorsignol-Desmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Brenachot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises du département Alimh</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Arêches, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01065490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Canivenc-Lavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Datiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Qualiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00723354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypothalamus-specific deletion of socs3 in adult mice enhances hindbrain sensitivity to endogenous satiety signals via oxytocin signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Matarazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Schaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Nédélec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Colloque de la Société des Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00832355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un traitement chronique à l'apeline chez la souris obèse et résistante à l'insuline augmente l'oxydation des acides gras et la biogénèse mitochondriale dans le muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Attané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Foussal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Gonidec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Daviaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées Francophones de Nutrition - JFN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00816614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High fat diet rapidly induces brain-plasticity-related transcriptomic signature in hypothalamus: role in energy homeostasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Krezymon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Federation of European Neurosciences Societies (FENS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P244 Espèces actives de l'oxygène et détection cérébrale du glucose : implication de la dynamique mitochondriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Carneiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Offer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Belenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SFD 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Strasbourg, France. pp.A84-A85, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1262-3636(09)72042-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00392590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insulin differently modulates hypothalamic mitochondrial energy metabolism in fed or fasted mice: Involvement in food intake regulation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Jaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Casteilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, France. pp.374</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00452847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10469,2262 +10603,2262 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Regulation of Glucose and Energy Homeostasis by a Hypothalamic Subpopulation of Neurons, Expressing 26RFa and Orexins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Devère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saloua Takhlidjt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saloua Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Maucotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45. colloque de la Société de Neuroendocrinologie - SNE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05168231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemogenetic Activation of a Novel Neuronal Population in the Lateral Hypothalamic Area, Expressing 26RFa and Orexins, Alters the Regulation of Glucose Homeostasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Devère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saloua Takhlidjt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamina Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Maucotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroFrance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05168058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Chemogenetic Activation of a Novel Key Subpopulation of Neurons, Expressing 26RFa and Orexins, Elucidates Part of the Fine and Complex Hypothalamic Regulation of Glucose and Energy Homeostasis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The Chemogenetic Activation of a Novel Neuronal Population in the Lateral Hypothalamic Area, Expressing 26RFa and Orexins, Alters the Regulation of Glucose Homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Devère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saloua Takhlidjt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Maucotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Mediterranean Neuroscience Society (MNS) conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Carthage, Tunisia</w:t>
+              <w:t xml:space="preserve">Journées de l'École Doctorale Normande de Biologie Intégrative, Santé et Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05168229v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05168230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Chemogenetic Activation of a Novel Neuronal Population in the Lateral Hypothalamic Area, Expressing 26RFa and Orexins, Alters the Regulation of Glucose Homeostasis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The Chemogenetic Activation of a Novel Key Subpopulation of Neurons, Expressing 26RFa and Orexins, Elucidates Part of the Fine and Complex Hypothalamic Regulation of Glucose and Energy Homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Devère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saloua Takhlidjt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saloua Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Maucotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'École Doctorale Normande de Biologie Intégrative, Santé et Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t>
+              <w:t xml:space="preserve">9. Mediterranean Neuroscience Society (MNS) conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Carthage, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05168230v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05168229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemogenetic Activation of a Novel Neuronal Population, Expressing 26RFa and Orexins, Alters the Regulation of Glucose Homeostasis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">L’administration aigüe mais non chronique de 26RFa améliore la régulation glycémique chez la souris soumise à un régime high fat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Le Solliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Maucotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saloua Takhlidjt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Arabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Devère</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julie Maucotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique de la Société Française de Neuroendocrinologie (SNE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque de la Société Francophone du Diabète (SFD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05166729v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a Neuronal Population in the Hypothalamus, Expressing 26RFa and Orexins, Involved in the Regulation of Glucose Homeostasis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">L’administration aiguë mais non chronique de 26RFa améliore la régulation glycémique chez la souris soumise à un régime high fat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Le Solliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Maucotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Arabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saloua Takhlidjt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julie Maucotel</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journée Normande de Recherche Biomédicale (JRNb)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Rouen, France</w:t>
+              <w:t xml:space="preserve">Congrès annuel de la Société Francophone du Diabète (SFD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05167650v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 26RFa (QRFP)/GPR103 Neuropeptidergic System Relays Insulin Signalling into the Brain to Regulate Glucose Homeostasis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Identification of a Neuronal Population in the Hypothalamus, Expressing 26RFa and Orexins, Involved in the Regulation of Glucose Homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Devère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saloua Takhlidjt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Maucotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2022 International Congress of Neuroendocrinology (ICN 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">5. Journée Normande de Recherche Biomédicale (JRNb)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05167917v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’administration aigüe mais non chronique de 26RFa améliore la régulation glycémique chez la souris soumise à un régime high fat</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Chemogenetic Activation of a Novel Neuronal Population, Expressing 26RFa and Orexins, Alters the Regulation of Glucose Homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Devère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saloua Takhlidjt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Arabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Maucotel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mélodie Devère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Francophone du Diabète (SFD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">Journée Scientifique de la Société Française de Neuroendocrinologie (SNE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05166052v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’administration aiguë mais non chronique de 26RFa améliore la régulation glycémique chez la souris soumise à un régime high fat</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">The 26RFa (QRFP)/GPR103 Neuropeptidergic System Relays Insulin Signalling into the Brain to Regulate Glucose Homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna El Mehdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saloua Takhlidjt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Devère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arabo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de la Société Francophone du Diabète (SFD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">The 2022 International Congress of Neuroendocrinology (ICN 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05167741v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a Neuronal Population in the Hypothalamus, Expressing 26RFa and Orexins, Involved in the Regulation of Glucose Homeostasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Devère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamina Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saloua Takhlidjt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Maucotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. edition of the meeting of the Mediterranean Neuroscience Society (MNS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Dubrovnik, Croatia. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05167649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des effets centraux du neuropeptide 26RFa sur la régulation de la glycémie chez la souris high fat diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Maucotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saloua Takhlidjt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37. congrès de la Société Française d'Endocrinologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acute (but Not Chronic) Central Administration of the Neuropeptide 26RFa (QRFP) Improves Glucose-Stimulated Insulin Secretion (GSIS) in Obese/Diabetic Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Maucotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saloua Takhlidjt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Devère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44. colloque de la Société de Neuroendocrinologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, On line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the 26RFa/GPR103 Peptidergic System in a Mouse Model of Insulinopenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Maucotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saloua Takhlidjt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57. annual meeting of the European-Association-for-the-Study-of-Diabetes (EASD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, On line, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une alimentation maternelle enrichie en gras pendant la gestation ou l’allaitement oriente les préférences du souriceau vers un aliment gras à la naissance et au sevrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Patris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Tassone-Klaey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Laderrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danaé Nuzzaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Nédélec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42. Colloque de la Société de Neuroendocrinologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Dijon, France. , 1 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement alimentaire</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Philippe Charles</w:t>
+                <w:t xml:space="preserve">Intégration centrale de la perception sensorielle associée à l’alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fioramonti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niyazi Acar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Brétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Fenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Datiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées qualiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2012, Dijon, France. 1 p., 2012</w:t>
+              <w:t xml:space="preserve">, Jun 2012, Dijon, France. , 1 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02810995v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02810362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration centrale de la perception sensorielle associée à l’alimentation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claire Fenech</w:t>
+                <w:t xml:space="preserve">Comportement alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Chantal Canivenc-Lavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Benani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Datiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées qualiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2012, Dijon, France. , 1 p., 2012</w:t>
+              <w:t xml:space="preserve">, Jun 2012, Dijon, France. 1 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02810362v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02810995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypothalamus-specific deletion of socs3 in adult mice enhances hindbrain sensitivity to endogenous satiety signals via oxytocin signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Matarazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Schaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Nédélec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Colloque de la Société des Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Marseille, France. 1 p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High fat diet rapidly induces brain-plasticity-related transcriptomic signature in hypothalamus: role in energy homeostasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Krezymon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Federation of European Neurosciences Societies (FENS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Amsterdam, Netherlands. , 1 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12734,391 +12868,391 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À table ! Comment le cerveau gère notre appétit ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Delle-Vedove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05025553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le goût façonné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fedrigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurosciences : des cellules du cerveau changent de forme pour signaler la satiété. Dans &amp;lt;i&amp;gt;Science &amp; Vie&amp;lt;/i&amp;gt;</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Les astrocytes, nouvelles stars du cerveau - Le point de vue de… Alexandre Benani, chercheur. Dans &amp;lt;i&amp;gt;Humanité Dimanche&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Cygler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020, pp.24-24</w:t>
+              <w:t xml:space="preserve">2020, pp.64-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05039445v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05039777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les astrocytes, nouvelles stars du cerveau - Le point de vue de… Alexandre Benani, chercheur. Dans &amp;lt;i&amp;gt;Humanité Dimanche&amp;lt;/i&amp;gt;</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Neurosciences : des cellules du cerveau changent de forme pour signaler la satiété. Dans &amp;lt;i&amp;gt;Science &amp; Vie&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. H.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020, pp.64-65</w:t>
+              <w:t xml:space="preserve">2020, pp.24-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05039777v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05039445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lumière sur la satiété</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13128,100 +13262,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration fonctionnelle chez le rat des récepteurs activés par les proliférateurs de peroxysomes (PPAR) spinaux, cibles pharmacologiques potentielles dans les douleurs inflammatoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences pharmaceutiques. Université Henri Poincaré - Nancy 1, 2003. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2003NAN11310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01746921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13231,105 +13365,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un lien entre plasticité du cerveau et satiété</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03616148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId375"/>
+      <w:footerReference w:type="default" r:id="rId379"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13476,51 +13610,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04958543v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tawbeh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gondcaille" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Raas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Loichot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hamon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2025.1542938" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147348v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fouesnard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Salin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Ribes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Monnoye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Champeil-Potokar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202501214" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003491v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Dev&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Takhlidjt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Godefroy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Do Rego" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Do Rego" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/joe-24-0329" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04894421v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Merle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marialetizia Rastelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Datiche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vejux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jacquin-Piques" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000543499" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200498v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Mariuz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Landr&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tezenas Du Montcel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bienvenu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2025.115013" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04519223v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihao Diao" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Chen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Magnan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette van Steenwinckel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbih.2024.100745" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04543660v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guenoun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sautet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-P. Chen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739689v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Salvi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andreoletti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Audinat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Balland" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Ben Fradj" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.16583" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666378v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Charri&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Schneider" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Perrignon-Sommet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lizard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25095041" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04553998v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sanchez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Colson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gautier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Noser" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2024.01.216" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270208v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Le Solliec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arabo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Maucotel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npep.2023.102326" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04352894v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Tahri-Joutey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Keime" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kaiser" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2023.1299314" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092819v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2023.1170313" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03994321v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Essadek" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Savary" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Samadi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Vamecq" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12010168" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647009v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Fougeray" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Polizzi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion R&#233;gnier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fougerat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ellero-Simatos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.110674" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564780v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000522287" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03712879v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El Mehdi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-022-05706-5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594297v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Huillet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2021.0095" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744948v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Heurtaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S. Bouvier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Helgueta Romero" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin B. M. Frauenknecht" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox11081426" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899910v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cansell" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Stobbe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lia Le Thuc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie-Anne Mosser" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.23882" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793302v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Le Solliec" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Takhlidjt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2021.08.040" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171983v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Zoppi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Le Gleau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-021-00796-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05039941v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Bes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039889v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Aurias" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620936v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanette Schneider" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chaudy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto L. Epstein" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Viollet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.24846" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884077v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El-Mehdi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayrouz Khiar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Pr&#233;vost" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Do Rego" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjdrc-2019-000942" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02520973v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danae Nuzzaci" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Li&#233;nard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.02.029" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330439v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Picot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Berrahmoune" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/ec-19-0247" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330443v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bons" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00540.2018" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463367v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jehl" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brenet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6384-8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01998042v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brenachot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Nedelec" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Douard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2018.00125" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01541079v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gautier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deckert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Laderri&#232;re" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2017.00245" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623095v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#233;nicaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chr&#233;tien" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Carneiro" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2016.09.006" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01477491v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fenech" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grall" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Chevalier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db16-1114" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220062v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana&#233; Nuzzaci" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleth Lemoine" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2015.00143" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185024v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rigault" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasneem Khanam" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2014.05.006" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211084v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Drougard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Duparc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gouaz&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2013.5182" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635326v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Maurin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorsignol" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Parry" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2014.01.006" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787886v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Borgne" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassim Tazir" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Demarquoy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2012.10.007" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1PSC9LN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866271v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Krezymon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rauche" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0072029" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787862v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gascuel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnana.2012.00044" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760988v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hryhorczuk" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fioramonti" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0624-12.2012" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00723092v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Amig&#243;-Correig" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Barcel&#243;-Batllori" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Soria" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0039087" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129683v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Matarazzo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Schaller" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1669-12.2012" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00723095v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Attan&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Foussal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gonidec" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Daviaud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db11-0100" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00723325v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gouaze" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Brenachot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rigault" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krezymon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bauer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824690v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leloup" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Casteilla" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Carri&#232;re" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Galinier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2010.3424" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452851v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Coup&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Amarger" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grit" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Parnet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2009-0893" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461351v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Colombani" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Jaillard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374046v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barquissau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carneiro" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Salin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Colombani" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461354v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roger" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462260v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carmen Carmona" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefebvre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lefebvre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2008.265" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455122v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Barquissau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00409099v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Knauf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice D. Cani" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afifa Ait-Belgnaoui" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dray" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2008-0180" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358509v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rigoulet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462259v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Troy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059945v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leloup" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magnan" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alquier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db06-0086" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091714v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01778111v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Daouphars" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Koufany" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marchal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Merlin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01778140v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Jouzeau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Netter" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411753v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Tahri Joutey" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Ezzahra Saih" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163697v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05163644v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Cherifi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163607v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Cherifi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320445v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Denis" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162764v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162759v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654036v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368831v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aranaud Arabo" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256909v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158104v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785925v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664643v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Patris" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234399v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Ortega Martinez" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheira Bettayeb" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065490v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorsignol-Desmet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00723354v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coureaud" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Canivenc-Lavier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Charles" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832355v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bauer" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00816614v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Attan&#233;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Foussal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gonidec" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Daviaud" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850800v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cornu" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392590v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Offer" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Belenguer" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1262-3636(09)72042-7" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-49SJ18ZC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452847v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168231v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168058v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168229v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168230v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166729v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167650v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05167917v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166052v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167741v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167649v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05166083v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166050v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166051v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791099v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Tassone-Klaey" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810995v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Charles" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810362v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyazi Acar" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Br&#233;tillon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807327v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Matarazzo" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schaller" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817308v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05025553v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delle-Vedove" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05506857v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fedrigo" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05039445v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H." TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039777v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cygler" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217741v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746921v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003NAN11310" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616148v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610553v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bruse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Marbach" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Polizzi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Landr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Salvi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-026-00790-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147348v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fouesnard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Salin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Ribes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Monnoye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Champeil-Potokar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202501214" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04958543v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tawbeh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gondcaille" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Raas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Loichot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hamon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2025.1542938" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04894421v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Merle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marialetizia Rastelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Datiche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vejux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jacquin-Piques" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000543499" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003491v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Dev&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Takhlidjt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Godefroy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Do Rego" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Do Rego" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/joe-24-0329" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200498v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Mariuz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tezenas Du Montcel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bienvenu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2025.115013" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04519223v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihao Diao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Chen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Magnan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette van Steenwinckel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbih.2024.100745" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04543660v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diao" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guenoun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sautet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-P. Chen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666378v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Charri&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Schneider" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Perrignon-Sommet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lizard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25095041" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739689v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andreoletti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Audinat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Balland" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Ben Fradj" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.16583" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04553998v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sanchez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Colson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gautier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Noser" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2024.01.216" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04352894v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Tahri-Joutey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Keime" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kaiser" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2023.1299314" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092819v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2023.1170313" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270208v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Le Solliec" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arabo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Maucotel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npep.2023.102326" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03994321v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Essadek" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Savary" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Samadi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Vamecq" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12010168" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564780v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000522287" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647009v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Fougeray" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion R&#233;gnier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fougerat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ellero-Simatos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.110674" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03712879v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El Mehdi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-022-05706-5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594297v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Huillet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2021.0095" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744948v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Heurtaux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S. Bouvier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Helgueta Romero" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin B. M. Frauenknecht" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox11081426" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899910v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cansell" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Stobbe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lia Le Thuc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie-Anne Mosser" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.23882" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171983v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Zoppi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Le Gleau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-021-00796-4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793302v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Le Solliec" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Takhlidjt" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2021.08.040" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039889v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Aurias" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05039941v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Bes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620936v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanette Schneider" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chaudy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto L. Epstein" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Viollet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.24846" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02520973v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danae Nuzzaci" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Li&#233;nard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.02.029" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884077v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El-Mehdi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayrouz Khiar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Pr&#233;vost" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Do Rego" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjdrc-2019-000942" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330439v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Picot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Berrahmoune" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/ec-19-0247" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330443v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bons" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00540.2018" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463367v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jehl" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brenet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6384-8" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01998042v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brenachot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Nedelec" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Douard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2018.00125" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01541079v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gautier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deckert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Laderri&#232;re" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2017.00245" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623095v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#233;nicaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chr&#233;tien" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Carneiro" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2016.09.006" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01477491v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fenech" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grall" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Chevalier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db16-1114" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220062v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana&#233; Nuzzaci" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleth Lemoine" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2015.00143" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185024v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rigault" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasneem Khanam" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2014.05.006" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211084v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Drougard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Duparc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gouaz&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2013.5182" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635326v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Maurin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorsignol" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Parry" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2014.01.006" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787886v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Borgne" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassim Tazir" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Demarquoy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2012.10.007" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1PSC9LN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866271v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Krezymon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rauche" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0072029" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787862v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gascuel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnana.2012.00044" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760988v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hryhorczuk" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fioramonti" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0624-12.2012" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00723092v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Amig&#243;-Correig" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Barcel&#243;-Batllori" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Soria" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0039087" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129683v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Matarazzo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Schaller" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1669-12.2012" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00723095v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Attan&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Foussal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gonidec" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Daviaud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db11-0100" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00723325v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gouaze" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Brenachot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rigault" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krezymon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bauer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824690v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leloup" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Casteilla" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Carri&#232;re" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Galinier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2010.3424" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452851v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Coup&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Amarger" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grit" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Parnet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2009-0893" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461354v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Jaillard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roger" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillou" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462260v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carmen Carmona" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefebvre" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lefebvre" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2008.265" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461351v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Colombani" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374046v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barquissau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carneiro" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Salin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Colombani" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455122v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Barquissau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358509v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rigoulet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00409099v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Knauf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice D. Cani" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afifa Ait-Belgnaoui" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dray" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2008-0180" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462259v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Troy" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059945v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leloup" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magnan" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alquier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db06-0086" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091714v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01778111v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Daouphars" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Koufany" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marchal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Merlin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01778140v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Jouzeau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Netter" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411753v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Tahri Joutey" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Ezzahra Saih" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163697v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163607v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Cherifi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05163644v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Cherifi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320445v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Denis" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654036v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162759v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162764v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368831v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aranaud Arabo" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256909v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158104v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785925v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664643v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Patris" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234399v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Ortega Martinez" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheira Bettayeb" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065490v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorsignol-Desmet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00723354v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coureaud" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Canivenc-Lavier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Charles" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832355v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bauer" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00816614v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Attan&#233;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Foussal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gonidec" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Daviaud" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850800v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cornu" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392590v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Offer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Belenguer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1262-3636(09)72042-7" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-49SJ18ZC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452847v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168231v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168058v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168230v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168229v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166052v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167741v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167650v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166729v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05167917v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167649v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05166083v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166050v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166051v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791099v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Tassone-Klaey" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810362v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyazi Acar" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Br&#233;tillon" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810995v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Charles" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807327v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Matarazzo" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schaller" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817308v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05025553v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delle-Vedove" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05506857v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fedrigo" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039777v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cygler" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05039445v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H." TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217741v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746921v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003NAN11310" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616148v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>