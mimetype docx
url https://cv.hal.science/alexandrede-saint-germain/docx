--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -66,3581 +66,3715 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’allélopathie : une communication chimique entre plantes</w:t>
+                <w:t xml:space="preserve">Strigolactones and sesquiterpene lactones induce Orobanche cumana germination via KAI2d receptors through distinct processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oumayma Mhamdi</w:t>
+                <w:t xml:space="preserve">Julien Affholder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Jasinski</w:t>
+                <w:t xml:space="preserve">Louis Lambret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre de Saint Germain</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sara Penaranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lebris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biologie Aujourd'hui</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jbio/2024017⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 126 (1), pp.e70852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.70852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05176726v1</w:t>
+                <w:t xml:space="preserve">hal-05596304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient and heritable gene editing through CRISPR-Cas9 in Pisum sativum</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’allélopathie : une communication chimique entre plantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Monfort</w:t>
+                <w:t xml:space="preserve">Oumayma Mhamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Pillot</w:t>
+                <w:t xml:space="preserve">Sophie Jasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Géry</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandre de Saint Germain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biologie Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 218 (3-4), pp.145-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jbio/2024017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pbi.70091⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05100713v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05176726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SUPPRESSOR OF MAX2 1-LIKE (SMXL) homologs are MAX2-dependent repressors of Physcomitrium patens growth</w:t>
+                <w:t xml:space="preserve">Efficient and heritable gene editing through CRISPR-Cas9 in Pisum sativum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambre Guillory</w:t>
+                <w:t xml:space="preserve">Chloé Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauricio Lopez-Obando</w:t>
+                <w:t xml:space="preserve">Manon Monfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalissa Bouchenine</w:t>
+                <w:t xml:space="preserve">Jean-Paul Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Le Bris</w:t>
+                <w:t xml:space="preserve">Carine Géry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Lécureuil</w:t>
+                <w:t xml:space="preserve">Laura Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plcell/koae009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/pbi.70091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04431820v1</w:t>
+                <w:t xml:space="preserve">hal-05100713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ecologically relevant genetics of plant-plant interactions</w:t>
+                <w:t xml:space="preserve">SUPPRESSOR OF MAX2 1-LIKE (SMXL) homologs are MAX2-dependent repressors of Physcomitrium patens growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Becker</w:t>
+                <w:t xml:space="preserve">Ambre Guillory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Berthomé</w:t>
+                <w:t xml:space="preserve">Mauricio Lopez-Obando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Delavault</w:t>
+                <w:t xml:space="preserve">Khalissa Bouchenine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Flutre</w:t>
+                <w:t xml:space="preserve">Philippe Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Fréville</w:t>
+                <w:t xml:space="preserve">Alain Lécureuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 28 (1), pp.31-42. </w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2022.08.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/plcell/koae009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03800896v1</w:t>
+                <w:t xml:space="preserve">hal-04431820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les strigolactones : hormones végétales et médiateurs chimiques dans le sol, une opportunité pour la croissance des plantes</w:t>
+                <w:t xml:space="preserve">The ecologically relevant genetics of plant-plant interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Didier Boyer</w:t>
+                <w:t xml:space="preserve">Claude Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoinette Keita</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Richard Berthomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Delavault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Flutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fréville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (1), pp.31-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2022.08.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03926724v1</w:t>
+                <w:t xml:space="preserve">hal-03800896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A structural homologue of the plant receptor D14 mediates responses to strigolactones in the fungal phytopathogen Cryphonectria parasitica</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les strigolactones : hormones végétales et médiateurs chimiques dans le sol, une opportunité pour la croissance des plantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Didier Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoinette Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Saint Germain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 480, pp.27-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03558570v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03926724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expansion of the Strigolactone Profluorescent Probes Repertory: The Right Probe for the Right Application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A structural homologue of the plant receptor D14 mediates responses to strigolactones in the fungal phytopathogen Cryphonectria parasitica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Fiorilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Forgia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Saint Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Abhay-Veer Singh</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia D ' Arrigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2022.887347⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 234, pp.1003-1017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.18013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03688378v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03558570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noncanonical Strigolactone Analogues Highlight Selectivity for Stimulating Germination in Two Phelipanche ramosa Populations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Expansion of the Strigolactone Profluorescent Probes Repertory: The Right Probe for the Right Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Saint Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Retailleau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Guillaume Clavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Schouveiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Quentin Taulera</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhay-Veer Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.2c00282⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.887347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.887347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03712428v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and functional analyses explain Pea KAI2 receptor diversity and reveal stereoselective catalysis during signal perception</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Noncanonical Strigolactone Analogues Highlight Selectivity for Stimulating Germination in Two Phelipanche ramosa Populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salar Torabi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Cornu</w:t>
+                <w:t xml:space="preserve">Suzanne Daignan Fornier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Saint Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Dalmais</w:t>
+                <w:t xml:space="preserve">Pascal Retailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhafid Bendahmane</w:t>
+                <w:t xml:space="preserve">Quentin Taulera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 5 (1), pp.126. </w:t>
+              <w:t xml:space="preserve">Journal of Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 85, pp.1976-1992. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-022-03085-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.2c00282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03566397v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03712428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three mutations repurpose a plant karrikin receptor to a strigolactone receptor</w:t>
+                <w:t xml:space="preserve">Structural and functional analyses explain Pea KAI2 receptor diversity and reveal stereoselective catalysis during signal perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amir Arellano-Saab</w:t>
+                <w:t xml:space="preserve">Angelica M Guercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Bunsick</w:t>
+                <w:t xml:space="preserve">Salar Torabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hasan Al Galib</w:t>
+                <w:t xml:space="preserve">Marion Dalmais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenda Zhao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stefan Schuetz</w:t>
+                <w:t xml:space="preserve">Abdelhafid Bendahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2103175118⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (1), pp.126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-022-03085-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03299064v1</w:t>
+                <w:t xml:space="preserve">hal-03566397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of the SMXL/D53 strigolactone signalling repressors in the model of shoot branching regulation in Pisum sativum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three mutations repurpose a plant karrikin receptor to a strigolactone receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Arellano-Saab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Kerr</w:t>
+                <w:t xml:space="preserve">Michael Bunsick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suyash Patil</w:t>
+                <w:t xml:space="preserve">Hasan Al Galib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Saint Germain</w:t>
+                <w:t xml:space="preserve">Wenda Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐paul Pillot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Saffar</w:t>
+                <w:t xml:space="preserve">Stefan Schuetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.15415⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (30), pp.e2103175118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2103175118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03609293v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Phelipanche ramosa KAI2 protein perceives strigolactones and isothiocyanates enzymatically</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre de Saint Germain</w:t>
+                <w:t xml:space="preserve">Integration of the SMXL/D53 strigolactone signalling repressors in the model of shoot branching regulation in Pisum sativum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anse Jacobs</w:t>
+                <w:t xml:space="preserve">Suyash Patil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Brun</w:t>
+                <w:t xml:space="preserve">Alexandre Saint Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Bernard Pouvreau</w:t>
+                <w:t xml:space="preserve">Jean‐paul Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lukas Braem</w:t>
+                <w:t xml:space="preserve">Julie Saffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.100166. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 107 (6), pp.1756-1770. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.xplc.2021.100166⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.15415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03292547v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strigolactones (SLs) modulate the plastochron by regulating KLUH (KLU) transcript abundance in Arabidopsis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Physcomitrium (Physcomitrella) patens PpKAI2L receptors for strigolactones and related compounds function via MAX2-dependent and independent pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Lopez-Obando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre Guillory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Didier Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Cornet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Arnaud</w:t>
+                <w:t xml:space="preserve">Beate Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.17725⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33, pp.3487-3512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plcell/koab217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03369657v1</w:t>
+                <w:t xml:space="preserve">hal-03366148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Physcomitrium (Physcomitrella) patens PpKAI2L receptors for strigolactones and related compounds function via MAX2-dependent and independent pathways</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Cornu</w:t>
+                <w:t xml:space="preserve">A Phelipanche ramosa KAI2 protein perceives strigolactones and isothiocyanates enzymatically</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Saint Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anse Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beate Hoffmann</w:t>
+                <w:t xml:space="preserve">Jean-Bernard Pouvreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Braem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plcell/koab217⟩</w:t>
+              <w:t xml:space="preserve">Plant Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.100166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.xplc.2021.100166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03366148v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contalactone, a contaminant formed during chemical synthesis of the strigolactone reference GR24 is also a strigolactone mimic</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strigolactones (SLs) modulate the plastochron by regulating KLUH (KLU) transcript abundance in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Servajean</w:t>
+                <w:t xml:space="preserve">Florent Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐paul Pillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Pelissier</w:t>
+                <w:t xml:space="preserve">Jean‐bernard Pouvreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2019.112112⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 232 (5), pp.1909-1916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.17725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03010596v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physcomitrella patens MAX2 characterization suggests an ancient role for this F-box protein in photomorphogenesis rather than strigolactone signalling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Beate Hoffmann</w:t>
+                <w:t xml:space="preserve">Contalactone, a contaminant formed during chemical synthesis of the strigolactone reference GR24 is also a strigolactone mimic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Saint Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linnan Ma</w:t>
+                <w:t xml:space="preserve">Stéphanie Norsikian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre A. de Saint Germain</w:t>
+                <w:t xml:space="preserve">Vincent Servajean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.15214⟩</w:t>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 168, pp.112112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2019.112112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352220v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pea branching RMS2 gene encodes the PsAFB4/5 auxin receptor and is involved in an auxin-strigolactone regulation loop</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre de Saint Germain</w:t>
+                <w:t xml:space="preserve">Physcomitrella patens MAX2 characterization suggests an ancient role for this F-box protein in photomorphogenesis rather than strigolactone signalling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Lopez-Obando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanya Waldie</w:t>
+                <w:t xml:space="preserve">Ruan de Villiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beate Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Troadec</w:t>
+                <w:t xml:space="preserve">Linnan Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Citerne</w:t>
+                <w:t xml:space="preserve">Alexandre A. de Saint Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 13 (12), pp.e1007089. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 219 (2), pp.743-756. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1007089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.15214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627660v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phloem transport of the receptor DWARF14 protein is required for full function of strigolactones</w:t>
+                <w:t xml:space="preserve">The pea branching RMS2 gene encodes the PsAFB4/5 auxin receptor and is involved in an auxin-strigolactone regulation loop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiromu Kameoka</w:t>
+                <w:t xml:space="preserve">Yasmine Y. Ligerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Saint Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth A. Dun</w:t>
+                <w:t xml:space="preserve">Tanya Waldie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauricio Lopez Obando</w:t>
+                <w:t xml:space="preserve">Christelle Troadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip B. Brewer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre de Saint Germain</w:t>
+                <w:t xml:space="preserve">Sylvie Citerne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 172 (3), pp.1844-1852. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (12), pp.e1007089. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.16.01212⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1007089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01531759v1</w:t>
+                <w:t xml:space="preserve">hal-02627660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An histidine covalent receptor and butenolide complex mediates strigolactone perception</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phloem transport of the receptor DWARF14 protein is required for full function of strigolactones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Ange Badet-Denisot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Cornu</w:t>
+                <w:t xml:space="preserve">Hiromu Kameoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth A. Dun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Lopez Obando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip B. Brewer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Saint Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Chemical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nchembio.2147⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 172 (3), pp.1844-1852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.16.01212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02144648v1</w:t>
+                <w:t xml:space="preserve">hal-01531759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Strigolactone Analogs as Plant Hormones with Low Activities in the Rhizosphere</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">An histidine covalent receptor and butenolide complex mediates strigolactone perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre A. de Saint Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Clavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Badet-Denisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Pillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mp/sst163⟩</w:t>
+              <w:t xml:space="preserve">Nature Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (10), pp.787-794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nchembio.2147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00972049v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02144648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel insights into strigolactone distribution and signalling.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">New Strigolactone Analogs as Plant Hormones with Low Activities in the Rhizosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Didier Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Saint Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Pouvreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Clavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Pillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pbi.2013.06.007⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (4), pp.675-690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mp/sst163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00853257v1</w:t>
+                <w:t xml:space="preserve">hal-00972049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strigolactones Stimulate Internode Elongation Independently of Gibberellins</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elizabeth A. E. A. Dun</w:t>
+                <w:t xml:space="preserve">Novel insights into strigolactone distribution and signalling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Saint Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul J.-P. Pillot</w:t>
+                <w:t xml:space="preserve">Sandrine Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Didier Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John J. J. J. Ross</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Rameau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 163 (2), pp.1012 - 1025. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (5), epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.113.220541⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pbi.2013.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004639v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00853257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of Strigolactone Function and Shoot Branching Responses in Pisum sativum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Strigolactones Stimulate Internode Elongation Independently of Gibberellins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre A. de Saint Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Y. Ligerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth A. E. A. Dun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul J.-P. Pillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John J. J. J. Ross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mp/sss131⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 163 (2), pp.1012 - 1025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.113.220541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001611v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-Activity Relationship Studies of Strigolactone-Related Molecules for Branching Inhibition in Garden Pea: Molecule Design for Shoot Branching</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamics of Strigolactone Function and Shoot Branching Responses in Pisum sativum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth A. E. A. Dun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre A. de Saint Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Rameau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine A. C. A. Beveridge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Plant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (1), pp.128 - 140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mp/sss131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.112.195826⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03597914v1</w:t>
+                <w:t xml:space="preserve">hal-01001611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The pea TCP transcription factor PsBRC1 acts downstream of strigolactones to control shoot branching1[W]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Saint Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Boutet-Mercey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 158 (1), pp.225-238. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.111.182725⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure-activity relationship studies of strigolactone-related molecules for branching inhibition in garden pea: molecule design for shoot branching.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Didier Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Saint Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Xiao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 159 (4), pp.1524-44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1104/pp.112.195826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00741325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antagonistic Action of Strigolactone and Cytokinin in Bud Outgrowth Control</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structure-Activity Relationship Studies of Strigolactone-Related Molecules for Branching Inhibition in Garden Pea: Molecule Design for Shoot Branching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Didier Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Saint Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Pillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Pouvreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Xiao Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 159 (4), pp.1524-1544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.112.195826⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03597914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antagonistic Action of Strigolactone and Cytokinin in Bud Outgrowth Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth A. E. A. Dun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre A. de Saint Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Rameau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine A. C. A. Beveridge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2012, 158 (1), pp.487 - 498. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1104/pp.111.186783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3650,1029 +3784,1029 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative methodological and analytical developments in the study of plant-soil fauna interactions: the contribution of metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Castaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Bohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Triba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes journées scientifiques du RFMF (Réseau Francophone de Métabolomique et Fluxomique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégrer le mécanisme d’allélopathie dans un modèle mécaniste simulant les interactions entre plantes cultivées et adventices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Baquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Saint Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gfeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du réseau Rhizosphare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05269456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strigolactone and KAI2-Ligand signaling in land plants: what does the moss Physcomitrium patens tell us?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Guillory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Lopez-Obando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Didier Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rameau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Plant Growth Substance Association (IPGSA) meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Gyeongju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04462742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of genes and metabolites controlling plant-plant interaction (Allelopathy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumayama Mhamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeyun Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Del Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Chrisologue Totozafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Biology Europe 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Marseille (FRA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04452595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism of strigolactone perception and evolution in land plants and parasitic plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Saint Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Guillory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pamlard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPGSA Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cannalactone: a new non-canonical strigolactone exudated by Cannabis sativa roots with a pivotal role in host specialization within French broomrape (Phelipanche ramosa) populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumayma Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maciuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Delgrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Kerdja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Thouminot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th World Congress on Parasitic Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of Strigolactone perception in land plants and parasitic plants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre A. de Saint Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Guillory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pamlard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th congress of the International Plant Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strigolactone signalling pathway evolution: what does the moss Physcomitrella patens tell us?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Guillory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Lopez Obando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Saint Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Didier Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beate Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4682,732 +4816,732 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional characterization of MAX1 proteins in the strigolactone biosynthetic pathway in pea.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Saint Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rameau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INUPRAG Symposium 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, UMEÅ, Sweden. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04485645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of genes and specialized metabolites involved in Plant-Plant interactions (allelopathy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Saint Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeyun Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumayma Mhamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rameau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Towards Pesticide Free Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, DIJON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04485665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strigolactones signalling in land plants: are functions conserved between vascular plants and the moss Physcomitrella patens?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Guillory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Lopez Obando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre A. de Saint Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Didier Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rameau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPGSA meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To germinate of not to germinate; Unraveling the function of KAI2 proteins from Phelipanche ramosa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anse Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre A. de Saint Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brun G.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temmerman A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pouvreau J.-B.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPGSA meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To germinate or not to germinate; Unraveling the function of KAI2 proteins from Phelipanche ramosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anse Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Saint Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arne Temmerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPGSA meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04389198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strigolactones regulate shoot branching in land plants: Evolution of the signalling pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Lopez-Obando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beate Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Saint Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURO EVO DEVO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Uppsala (Suède), Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5417,133 +5551,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Profluorescent Strigolactone Probes for Biochemical Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Saint Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Clavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Didier Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Strigolactones" edited by SpringerNature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.219-231, 2021, 978-1-0716-1429-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-1429-7_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03011263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5553,619 +5687,619 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physcomitrium patens SMXL homologs are PpMAX2-dependent negative regulators of growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Guillory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Lopez-Obando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalissa Bouchenine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lecureuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04070429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel non-canonical strigolactone analogs highlight selectivity for stimulating germination in two Phelipanche ramosa populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Daignan Fornier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Saint Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Taulera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03616875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and Functional Analyses Explain Pea KAI2 Receptor Diversity and Reveal Stereoselective Catalysis During Signal Perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelica M Guercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salar Torabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Bendahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03366101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Phelipanche ramosa KAI2 Protein Perceives enzymatically Strigolactones and Isothiocyanates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Saint Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anse Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Braem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02997223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Physcomitrium (Physcomitrella) patens PpKAI2L receptors for strigolactones and related compounds highlight MAX2 dependent and independent pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Lopez-Obando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Guillory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Didier Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beate Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03028952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6175,185 +6309,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une meilleure compréhension du mode d’action des strigolactones et de leur interaction avec les autres hormones du développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre De de Saint Germain Saint Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Université Paris Sud - Paris XI, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2012PA112326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01089021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une meilleure compréhension du mode d'action des strigolactones et de leur interaction avec les autres hormones du développement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre A. de Saint Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02804675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId191"/>
+      <w:footerReference w:type="default" r:id="rId197"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6500,51 +6634,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176726v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Mhamdi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jasinski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Saint Germain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2024017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-RFPKL8MR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100713v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Soulard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Monfort" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pillot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine G&#233;ry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chauvin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.70091" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04431820v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Guillory" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Lopez-Obando" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalissa Bouchenine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Bris" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L&#233;cureuil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800896v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Becker" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Berthom&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Delavault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;ville" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2022.08.014" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926724v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Didier Boyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Keita" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558570v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Fiorilli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Forgia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia D ' Arrigo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18013" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688378v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clav&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schouveiler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhay-Veer Singh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.887347" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712428v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Daignan Fornier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Taulera" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.2c00282" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566397v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica M Guercio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salar Torabi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmais" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Bendahmane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03085-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299064v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Arellano-Saab" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bunsick" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Al Galib" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenda Zhao" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schuetz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2103175118" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609293v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Kerr" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyash Patil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Saint Germain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Pillot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Saffar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15415" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292547v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anse Jacobs" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Pouvreau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Braem" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2021.100166" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369657v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cornet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;bernard Pouvreau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17725" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366148v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Hoffmann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koab217" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010596v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Norsikian" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Servajean" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pelissier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2019.112112" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352220v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruan de Villiers" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linnan Ma" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. de Saint Germain" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15214" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627660v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Y. Ligerot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Waldie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Troadec" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Citerne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007089" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531759v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromu Kameoka" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A. Dun" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Lopez Obando" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip B. Brewer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.01212" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02144648v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Badet-Denisot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.2147" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972049v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/sst163" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853257v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonhomme" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rameau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2013.06.007" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZR3H84V2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004639v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A. E. A. Dun" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Pillot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John J. J. J. Ross" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.220541" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001611v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Rameau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine A. C. A. Beveridge" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/sss131" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597914v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Xiao Chen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.195826" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019430v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Braun" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Boutet-Mercey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.182725" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741325v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004268v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.186783" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393349v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Castaldi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Bohm" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Triba" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cardinael" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perreau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269456v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baquet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gfeller" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04462742v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04452595v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayama Mhamdi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyun Xue" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Del Bianco" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Chrisologue Totozafy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392436v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pamlard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bignon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326484v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Hamzaoui" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maciuk" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Delgrange" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Kerdja" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Thouminot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326195v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326062v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Didier Boyer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04485645v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04485665v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326260v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326348v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brun G." TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temmerman A." TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouvreau J.-B." TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389198v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Temmerman" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660414v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Coudert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011263v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1429-7_17" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070429v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecureuil" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616875v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366101v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997223v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028952v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01089021v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre De de Saint Germain Saint Germain" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA112326" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02804675v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596304v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Affholder" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lambret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Penaranda" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lebris" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70852" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176726v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Mhamdi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jasinski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Saint Germain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2024017" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-RFPKL8MR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100713v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Soulard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Monfort" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pillot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine G&#233;ry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chauvin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.70091" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04431820v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Guillory" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Lopez-Obando" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalissa Bouchenine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Bris" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L&#233;cureuil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800896v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Becker" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Berthom&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Delavault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;ville" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2022.08.014" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926724v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Didier Boyer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Keita" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558570v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Fiorilli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Forgia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia D ' Arrigo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18013" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688378v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clav&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schouveiler" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhay-Veer Singh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.887347" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712428v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Daignan Fornier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Taulera" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.2c00282" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566397v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica M Guercio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salar Torabi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmais" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Bendahmane" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03085-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299064v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Arellano-Saab" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bunsick" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Al Galib" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenda Zhao" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schuetz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2103175118" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609293v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Kerr" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyash Patil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Saint Germain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Pillot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Saffar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15415" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366148v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Hoffmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koab217" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292547v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anse Jacobs" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Pouvreau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Braem" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2021.100166" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369657v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cornet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;bernard Pouvreau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17725" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010596v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Norsikian" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Servajean" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pelissier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2019.112112" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352220v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruan de Villiers" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linnan Ma" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. de Saint Germain" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15214" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627660v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Y. Ligerot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Waldie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Troadec" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Citerne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007089" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531759v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromu Kameoka" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A. Dun" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Lopez Obando" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip B. Brewer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.01212" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02144648v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Badet-Denisot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.2147" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972049v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/sst163" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853257v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonhomme" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rameau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2013.06.007" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZR3H84V2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004639v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A. E. A. Dun" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Pillot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John J. J. J. Ross" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.220541" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001611v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Rameau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine A. C. A. Beveridge" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/sss131" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019430v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Braun" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Boutet-Mercey" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.182725" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741325v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Xiao Chen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.195826" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597914v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004268v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.186783" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393349v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Castaldi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Bohm" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Triba" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cardinael" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perreau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269456v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baquet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gfeller" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04462742v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04452595v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayama Mhamdi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyun Xue" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Del Bianco" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Chrisologue Totozafy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392436v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pamlard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bignon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326484v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Hamzaoui" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maciuk" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Delgrange" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Kerdja" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Thouminot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326195v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326062v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Didier Boyer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04485645v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04485665v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326260v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326348v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brun G." TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temmerman A." TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouvreau J.-B." TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389198v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Temmerman" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660414v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Coudert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011263v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1429-7_17" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070429v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecureuil" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616875v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366101v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997223v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028952v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01089021v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre De de Saint Germain Saint Germain" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA112326" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02804675v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>