--- v1 (2026-05-01)
+++ v2 (2026-05-27)
@@ -618,1509 +618,1509 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04431820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ecologically relevant genetics of plant-plant interactions</w:t>
+                <w:t xml:space="preserve">Les strigolactones : hormones végétales et médiateurs chimiques dans le sol, une opportunité pour la croissance des plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Becker</w:t>
+                <w:t xml:space="preserve">François-Didier Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Berthomé</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antoinette Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Saint Germain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 480, pp.27-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03800896v1</w:t>
+                <w:t xml:space="preserve">hal-03926724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les strigolactones : hormones végétales et médiateurs chimiques dans le sol, une opportunité pour la croissance des plantes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The ecologically relevant genetics of plant-plant interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Berthomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Delavault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Flutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Didier Boyer</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hélène Fréville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (1), pp.31-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2022.08.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03926724v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03800896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A structural homologue of the plant receptor D14 mediates responses to strigolactones in the fungal phytopathogen Cryphonectria parasitica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expansion of the Strigolactone Profluorescent Probes Repertory: The Right Probe for the Right Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Saint Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Fiorilli</w:t>
+                <w:t xml:space="preserve">Guillaume Clavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Forgia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre de Saint Germain</w:t>
+                <w:t xml:space="preserve">Paul Schouveiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia D ' Arrigo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Cornu</w:t>
+                <w:t xml:space="preserve">Abhay-Veer Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 234, pp.1003-1017. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.887347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.18013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.887347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03558570v1</w:t>
+                <w:t xml:space="preserve">hal-03688378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expansion of the Strigolactone Profluorescent Probes Repertory: The Right Probe for the Right Application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Noncanonical Strigolactone Analogues Highlight Selectivity for Stimulating Germination in Two Phelipanche ramosa Populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Daignan Fornier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Saint Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Schouveiler</w:t>
+                <w:t xml:space="preserve">Pascal Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abhay-Veer Singh</w:t>
+                <w:t xml:space="preserve">Quentin Taulera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, pp.887347. </w:t>
+              <w:t xml:space="preserve">Journal of Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 85, pp.1976-1992. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2022.887347⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.2c00282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03688378v1</w:t>
+                <w:t xml:space="preserve">hal-03712428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noncanonical Strigolactone Analogues Highlight Selectivity for Stimulating Germination in Two Phelipanche ramosa Populations</w:t>
+                <w:t xml:space="preserve">Structural and functional analyses explain Pea KAI2 receptor diversity and reveal stereoselective catalysis during signal perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne Daignan Fornier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre de Saint Germain</w:t>
+                <w:t xml:space="preserve">Angelica M Guercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Retailleau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Pillot</w:t>
+                <w:t xml:space="preserve">Salar Torabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Taulera</w:t>
+                <w:t xml:space="preserve">Marion Dalmais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Bendahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.2c00282⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (1), pp.126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-022-03085-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03712428v1</w:t>
+                <w:t xml:space="preserve">hal-03566397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and functional analyses explain Pea KAI2 receptor diversity and reveal stereoselective catalysis during signal perception</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A structural homologue of the plant receptor D14 mediates responses to strigolactones in the fungal phytopathogen Cryphonectria parasitica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salar Torabi</w:t>
+                <w:t xml:space="preserve">Valentina Fiorilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Forgia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Saint Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia D ' Arrigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cornu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelhafid Bendahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 5 (1), pp.126. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 234, pp.1003-1017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-022-03085-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.18013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03566397v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03558570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three mutations repurpose a plant karrikin receptor to a strigolactone receptor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Physcomitrium (Physcomitrella) patens PpKAI2L receptors for strigolactones and related compounds function via MAX2-dependent and independent pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Lopez-Obando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre Guillory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Didier Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amir Arellano-Saab</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Stefan Schuetz</w:t>
+                <w:t xml:space="preserve">Beate Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2103175118⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33, pp.3487-3512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plcell/koab217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03299064v1</w:t>
+                <w:t xml:space="preserve">hal-03366148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of the SMXL/D53 strigolactone signalling repressors in the model of shoot branching regulation in Pisum sativum</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Saffar</w:t>
+                <w:t xml:space="preserve">A Phelipanche ramosa KAI2 protein perceives strigolactones and isothiocyanates enzymatically</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Saint Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anse Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Pouvreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Braem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.15415⟩</w:t>
+              <w:t xml:space="preserve">Plant Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.100166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.xplc.2021.100166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03609293v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Physcomitrium (Physcomitrella) patens PpKAI2L receptors for strigolactones and related compounds function via MAX2-dependent and independent pathways</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Beate Hoffmann</w:t>
+                <w:t xml:space="preserve">Strigolactones (SLs) modulate the plastochron by regulating KLUH (KLU) transcript abundance in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐paul Pillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐bernard Pouvreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plcell/koab217⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 232 (5), pp.1909-1916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.17725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03366148v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Phelipanche ramosa KAI2 protein perceives strigolactones and isothiocyanates enzymatically</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre de Saint Germain</w:t>
+                <w:t xml:space="preserve">Integration of the SMXL/D53 strigolactone signalling repressors in the model of shoot branching regulation in Pisum sativum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Kerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suyash Patil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anse Jacobs</w:t>
+                <w:t xml:space="preserve">Alexandre Saint Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐paul Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Brun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lukas Braem</w:t>
+                <w:t xml:space="preserve">Julie Saffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.xplc.2021.100166⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 107 (6), pp.1756-1770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.15415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03292547v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strigolactones (SLs) modulate the plastochron by regulating KLUH (KLU) transcript abundance in Arabidopsis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three mutations repurpose a plant karrikin receptor to a strigolactone receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Arellano-Saab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bunsick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Cornet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Le Bris</w:t>
+                <w:t xml:space="preserve">Hasan Al Galib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐bernard Pouvreau</w:t>
+                <w:t xml:space="preserve">Wenda Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Arnaud</w:t>
+                <w:t xml:space="preserve">Stefan Schuetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 232 (5), pp.1909-1916. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (30), pp.e2103175118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.17725⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2103175118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03369657v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contalactone, a contaminant formed during chemical synthesis of the strigolactone reference GR24 is also a strigolactone mimic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Saint Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Norsikian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2223,51 +2223,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Lopez-Obando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruan de Villiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beate Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linnan Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2459,364 +2459,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phloem transport of the receptor DWARF14 protein is required for full function of strigolactones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An histidine covalent receptor and butenolide complex mediates strigolactone perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre A. de Saint Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Clavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiromu Kameoka</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alexandre de Saint Germain</w:t>
+                <w:t xml:space="preserve">Marie-Ange Badet-Denisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Pillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.16.01212⟩</w:t>
+              <w:t xml:space="preserve">Nature Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (10), pp.787-794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nchembio.2147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01531759v1</w:t>
+                <w:t xml:space="preserve">hal-02144648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An histidine covalent receptor and butenolide complex mediates strigolactone perception</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Clavé</w:t>
+                <w:t xml:space="preserve">Phloem transport of the receptor DWARF14 protein is required for full function of strigolactones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiromu Kameoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth A. Dun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Lopez Obando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Ange Badet-Denisot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Cornu</w:t>
+                <w:t xml:space="preserve">Philip B. Brewer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Saint Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Chemical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 12 (10), pp.787-794. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 172 (3), pp.1844-1852. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nchembio.2147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.16.01212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02144648v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Strigolactone Analogs as Plant Hormones with Low Activities in the Rhizosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Didier Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Saint Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Clavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2893,51 +2893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Saint Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Didier Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rameau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3241,429 +3241,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pea TCP transcription factor PsBRC1 acts downstream of strigolactones to control shoot branching1[W]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure-Activity Relationship Studies of Strigolactone-Related Molecules for Branching Inhibition in Garden Pea: Molecule Design for Shoot Branching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Didier Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Saint Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Pillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Pouvreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nils Braun</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marion Dalmais</w:t>
+                <w:t xml:space="preserve">Victor Xiao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 158 (1), pp.225-238. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.111.182725⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 159 (4), pp.1524-1544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.112.195826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019430v1</w:t>
+                <w:t xml:space="preserve">hal-03597914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-activity relationship studies of strigolactone-related molecules for branching inhibition in garden pea: molecule design for shoot branching.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François-Didier Boyer</w:t>
+                <w:t xml:space="preserve">The pea TCP transcription factor PsBRC1 acts downstream of strigolactones to control shoot branching1[W]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Saint Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Xiao Chen</w:t>
+                <w:t xml:space="preserve">Stephanie Boutet-Mercey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dalmais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 159 (4), pp.1524-44. </w:t>
+              <w:t xml:space="preserve">, 2012, 158 (1), pp.225-238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.112.195826⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.111.182725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00741325v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-Activity Relationship Studies of Strigolactone-Related Molecules for Branching Inhibition in Garden Pea: Molecule Design for Shoot Branching</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Structure-activity relationship studies of strigolactone-related molecules for branching inhibition in garden pea: molecule design for shoot branching.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Didier Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Saint Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Xiao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 159 (4), pp.1524-1544. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+              <w:t xml:space="preserve">, 2012, 159 (4), pp.1524-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1104/pp.112.195826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03597914v1</w:t>
+                <w:t xml:space="preserve">hal-00741325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antagonistic Action of Strigolactone and Cytokinin in Bud Outgrowth Control</w:t>
               </w:r>
@@ -4042,777 +4042,777 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05269456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strigolactone and KAI2-Ligand signaling in land plants: what does the moss Physcomitrium patens tell us?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Rameau</w:t>
+                <w:t xml:space="preserve">Identification of genes and metabolites controlling plant-plant interaction (Allelopathy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jasinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumayama Mhamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeyun Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Del Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Chrisologue Totozafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Plant Growth Substance Association (IPGSA) meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Gyeongju, South Korea</w:t>
+              <w:t xml:space="preserve">Plant Biology Europe 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Marseille (FRA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04462742v1</w:t>
+                <w:t xml:space="preserve">hal-04452595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of genes and metabolites controlling plant-plant interaction (Allelopathy)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Chrisologue Totozafy</w:t>
+                <w:t xml:space="preserve">Strigolactone and KAI2-Ligand signaling in land plants: what does the moss Physcomitrium patens tell us?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre Guillory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Lopez-Obando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Pouvreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Didier Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rameau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biology Europe 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Marseille (FRA), France</w:t>
+              <w:t xml:space="preserve">24th International Plant Growth Substance Association (IPGSA) meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Gyeongju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04452595v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04462742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of strigolactone perception and evolution in land plants and parasitic plants</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cannalactone: a new non-canonical strigolactone exudated by Cannabis sativa roots with a pivotal role in host specialization within French broomrape (Phelipanche ramosa) populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Pamlard</w:t>
+                <w:t xml:space="preserve">Oumayma Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Bignon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Cornu</w:t>
+                <w:t xml:space="preserve">Alexandre Maciuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Delgrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Kerdja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Thouminot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPGSA Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">15th World Congress on Parasitic Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04392436v1</w:t>
+                <w:t xml:space="preserve">hal-02326484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cannalactone: a new non-canonical strigolactone exudated by Cannabis sativa roots with a pivotal role in host specialization within French broomrape (Phelipanche ramosa) populations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sabine Delgrange</w:t>
+                <w:t xml:space="preserve">Mechanism of strigolactone perception and evolution in land plants and parasitic plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Saint Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre Guillory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Kerdja</w:t>
+                <w:t xml:space="preserve">Olivier Pamlard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Thouminot</w:t>
+                <w:t xml:space="preserve">Jerome Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th World Congress on Parasitic Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">IPGSA Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02326484v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Strigolactone perception in land plants and parasitic plants.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strigolactone signalling pathway evolution: what does the moss Physcomitrella patens tell us?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Guillory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Cornu</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Lopez Obando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Saint Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Didier Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beate Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th congress of the International Plant Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">EMBO workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02326195v1</w:t>
+                <w:t xml:space="preserve">hal-02326062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strigolactone signalling pathway evolution: what does the moss Physcomitrella patens tell us?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of Strigolactone perception in land plants and parasitic plants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre A. de Saint Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Guillory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Beate Hoffmann</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pamlard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">12th congress of the International Plant Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02326062v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4830,51 +4830,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional characterization of MAX1 proteins in the strigolactone biosynthetic pathway in pea.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Saint Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4938,51 +4938,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of genes and specialized metabolites involved in Plant-Plant interactions (allelopathy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Saint Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeyun Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumayma Mhamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5027,402 +5027,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04485665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strigolactones signalling in land plants: are functions conserved between vascular plants and the moss Physcomitrella patens?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mauricio Lopez Obando</w:t>
+                <w:t xml:space="preserve">To germinate of not to germinate; Unraveling the function of KAI2 proteins from Phelipanche ramosa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anse Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre A. de Saint Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Rameau</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brun G.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temmerman A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouvreau J.-B.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPGSA meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02326260v1</w:t>
+                <w:t xml:space="preserve">hal-02326348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To germinate of not to germinate; Unraveling the function of KAI2 proteins from Phelipanche ramosa.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">To germinate or not to germinate; Unraveling the function of KAI2 proteins from Phelipanche ramosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anse Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pouvreau J.-B.</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Saint Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Temmerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPGSA meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02326348v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To germinate or not to germinate; Unraveling the function of KAI2 proteins from Phelipanche ramosa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Bernard Pouvreau</w:t>
+                <w:t xml:space="preserve">Strigolactones signalling in land plants: are functions conserved between vascular plants and the moss Physcomitrella patens?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre Guillory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Lopez Obando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre A. de Saint Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Didier Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rameau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPGSA meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Paris, France. </w:t>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389198v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strigolactones regulate shoot branching in land plants: Evolution of the signalling pathway</w:t>
               </w:r>
@@ -5434,51 +5434,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Lopez-Obando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beate Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5578,64 +5578,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Profluorescent Strigolactone Probes for Biochemical Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Saint Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Clavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Didier Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Strigolactones" edited by SpringerNature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.219-231, 2021, 978-1-0716-1429-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5819,103 +5819,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel non-canonical strigolactone analogs highlight selectivity for stimulating germination in two Phelipanche ramosa populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Daignan Fornier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Saint Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Taulera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -5937,103 +5937,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and Functional Analyses Explain Pea KAI2 Receptor Diversity and Reveal Stereoselective Catalysis During Signal Perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelica M Guercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salar Torabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Bendahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6068,90 +6068,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Phelipanche ramosa KAI2 Protein Perceives enzymatically Strigolactones and Isothiocyanates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Saint Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anse Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Braem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6199,77 +6199,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Lopez-Obando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Guillory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Didier Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beate Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6317,169 +6317,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une meilleure compréhension du mode d’action des strigolactones et de leur interaction avec les autres hormones du développement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers une meilleure compréhension du mode d'action des strigolactones et de leur interaction avec les autres hormones du développement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre A. de Saint Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2012. Français. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre De de Saint Germain Saint Germain</w:t>
-[...15 lines deleted...]
-                <w:t xml:space="preserve">⟨NNT : 2012PA112326⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-01089021v1</w:t>
+                <w:t xml:space="preserve">tel-02804675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une meilleure compréhension du mode d'action des strigolactones et de leur interaction avec les autres hormones du développement.</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2012. Français. </w:t>
+                <w:t xml:space="preserve">Vers une meilleure compréhension du mode d’action des strigolactones et de leur interaction avec les autres hormones du développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre De de Saint Germain Saint Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences agricoles. Université Paris Sud - Paris XI, 2012. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2012PA112326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">tel-02804675v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-01089021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId197"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6634,51 +6634,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596304v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Affholder" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lambret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Penaranda" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lebris" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70852" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176726v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Mhamdi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jasinski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Saint Germain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2024017" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-RFPKL8MR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100713v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Soulard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Monfort" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pillot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine G&#233;ry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chauvin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.70091" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04431820v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Guillory" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Lopez-Obando" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalissa Bouchenine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Bris" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L&#233;cureuil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800896v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Becker" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Berthom&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Delavault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;ville" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2022.08.014" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926724v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Didier Boyer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Keita" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558570v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Fiorilli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Forgia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia D ' Arrigo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18013" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688378v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clav&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schouveiler" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhay-Veer Singh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.887347" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712428v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Daignan Fornier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Taulera" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.2c00282" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566397v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica M Guercio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salar Torabi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmais" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Bendahmane" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03085-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299064v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Arellano-Saab" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bunsick" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Al Galib" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenda Zhao" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schuetz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2103175118" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609293v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Kerr" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyash Patil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Saint Germain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Pillot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Saffar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15415" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366148v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Hoffmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koab217" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292547v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anse Jacobs" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Pouvreau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Braem" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2021.100166" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369657v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cornet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;bernard Pouvreau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17725" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010596v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Norsikian" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Servajean" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pelissier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2019.112112" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352220v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruan de Villiers" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linnan Ma" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. de Saint Germain" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15214" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627660v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Y. Ligerot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Waldie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Troadec" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Citerne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007089" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531759v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromu Kameoka" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A. Dun" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Lopez Obando" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip B. Brewer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.01212" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02144648v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Badet-Denisot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.2147" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972049v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/sst163" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853257v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonhomme" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rameau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2013.06.007" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZR3H84V2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004639v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A. E. A. Dun" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Pillot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John J. J. J. Ross" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.220541" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001611v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Rameau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine A. C. A. Beveridge" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/sss131" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019430v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Braun" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Boutet-Mercey" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.182725" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741325v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Xiao Chen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.195826" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597914v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004268v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.186783" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393349v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Castaldi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Bohm" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Triba" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cardinael" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perreau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269456v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baquet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gfeller" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04462742v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04452595v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayama Mhamdi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyun Xue" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Del Bianco" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Chrisologue Totozafy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392436v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pamlard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bignon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326484v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Hamzaoui" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maciuk" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Delgrange" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Kerdja" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Thouminot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326195v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326062v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Didier Boyer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04485645v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04485665v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326260v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326348v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brun G." TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temmerman A." TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouvreau J.-B." TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389198v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Temmerman" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660414v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Coudert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011263v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1429-7_17" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070429v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecureuil" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616875v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366101v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997223v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028952v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01089021v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre De de Saint Germain Saint Germain" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA112326" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02804675v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596304v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Affholder" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lambret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Penaranda" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lebris" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70852" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176726v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Mhamdi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jasinski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Saint Germain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2024017" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-RFPKL8MR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100713v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Soulard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Monfort" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pillot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine G&#233;ry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chauvin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.70091" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04431820v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Guillory" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Lopez-Obando" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalissa Bouchenine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Bris" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L&#233;cureuil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926724v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Didier Boyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Keita" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800896v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Becker" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Berthom&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Delavault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;ville" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2022.08.014" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688378v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clav&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schouveiler" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhay-Veer Singh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.887347" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712428v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Daignan Fornier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Taulera" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.2c00282" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566397v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica M Guercio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salar Torabi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmais" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Bendahmane" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03085-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558570v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Fiorilli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Forgia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia D ' Arrigo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18013" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366148v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Hoffmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koab217" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292547v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anse Jacobs" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brun" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Pouvreau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Braem" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2021.100166" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369657v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cornet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Pillot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;bernard Pouvreau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17725" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609293v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Kerr" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyash Patil" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Saint Germain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Saffar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15415" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299064v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Arellano-Saab" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bunsick" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Al Galib" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenda Zhao" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schuetz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2103175118" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010596v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Norsikian" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Servajean" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pelissier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2019.112112" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352220v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruan de Villiers" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linnan Ma" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. de Saint Germain" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15214" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627660v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Y. Ligerot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Waldie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Troadec" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Citerne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007089" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02144648v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Badet-Denisot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.2147" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531759v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromu Kameoka" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A. Dun" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Lopez Obando" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip B. Brewer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.01212" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972049v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/sst163" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853257v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonhomme" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rameau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2013.06.007" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZR3H84V2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004639v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A. E. A. Dun" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Pillot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John J. J. J. Ross" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.220541" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001611v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Rameau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine A. C. A. Beveridge" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/sss131" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597914v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Xiao Chen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.195826" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019430v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Braun" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Boutet-Mercey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.182725" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741325v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004268v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.186783" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393349v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Castaldi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Bohm" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Triba" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cardinael" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perreau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269456v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baquet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gfeller" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04452595v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayama Mhamdi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyun Xue" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Del Bianco" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Chrisologue Totozafy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04462742v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326484v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Hamzaoui" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maciuk" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Delgrange" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Kerdja" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Thouminot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392436v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pamlard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bignon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326062v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Didier Boyer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326195v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04485645v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04485665v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326348v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brun G." TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temmerman A." TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouvreau J.-B." TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389198v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Temmerman" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326260v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660414v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Coudert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011263v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1429-7_17" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070429v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecureuil" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616875v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366101v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997223v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028952v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02804675v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01089021v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre De de Saint Germain Saint Germain" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA112326" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>