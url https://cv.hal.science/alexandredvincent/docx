--- v0 (2026-03-09)
+++ v1 (2026-04-18)
@@ -1540,190 +1540,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03198166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rome, scène ouverte</w:t>
+                <w:t xml:space="preserve">M. H. Delavaud-Roux (dir.), Musiques et danses dans l’Antiquité, Rennes, 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire urbaine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.468-470</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03198132v1</w:t>
+                <w:t xml:space="preserve">halshs-03198172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. H. Delavaud-Roux (dir.), Musiques et danses dans l’Antiquité, Rennes, 2011</w:t>
+                <w:t xml:space="preserve">Rome, scène ouverte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Histoire urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, n° 38 (3), pp.61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhu.038.0061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03198172v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03198132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La musique du sacrifice : le cas des autels compitalices d’époque augustéenne</w:t>
               </w:r>
@@ -4441,345 +4441,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03197978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La musique romaine : à l'ombre de la Grèce ?</w:t>
+                <w:t xml:space="preserve">Le second colombaire Codini : une ambiance musicale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vincent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Sibylle Emerit; Hélène Guichard; Violaine Jeammet; Sylvain Perrot; Ariane Thomas; Christophe Vendries; Alexandre Vincent; Nele Ziegler. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Manacorda Daniele, Balistreri Nicoletta, Di Cola Valeria (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Musiques ! Echos de l'Antiquité. Catalogue de l'exposition au Louvre-Lens (13 septembre 2017-15 janvier 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Snoeck, pp.84-101, 2017</w:t>
+              <w:t xml:space="preserve">Vigna Codini e dintorni. Atti della Giornata di Studi (Roma, Istituto di Studi Romani, 10 giugno 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n° 42, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edipuglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 151-163, 2017, coll. « Bibliotheca archeologica », 978-88-7228-786-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03197984v1</w:t>
+                <w:t xml:space="preserve">hal-01590381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Listening to the Past: Methodological Perspectives for a Contextualized Study of Roman Antiquity</w:t>
+                <w:t xml:space="preserve">La musique romaine : à l'ombre de la Grèce ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vincent</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Betts Eleanor (éd.). </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vendries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sibylle Emerit; Hélène Guichard; Violaine Jeammet; Sylvain Perrot; Ariane Thomas; Christophe Vendries; Alexandre Vincent; Nele Ziegler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Senses of the Empire: Multisensory Approaches to Roman Culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, p. 147-159, 2017, 9781472446299</w:t>
+              <w:t xml:space="preserve">Musiques ! Echos de l'Antiquité. Catalogue de l'exposition au Louvre-Lens (13 septembre 2017-15 janvier 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Snoeck, pp.84-101, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01591652v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03197984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning into the Past : Methodological Perspectives in the Contextualised study of the Sounds in the Roman Antiquity</w:t>
+                <w:t xml:space="preserve">Listening to the Past: Methodological Perspectives for a Contextualized Study of Roman Antiquity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Eleanor Betts. </w:t>
+              <w:t xml:space="preserve">Betts Eleanor (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Senses of the Empire: Multisensory Approaches to Roman Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Routledge, pp.147-159, 2017, 978-1-4724-4629-9</w:t>
+              <w:t xml:space="preserve">, Routledge, p. 147-159, 2017, 9781472446299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03198110v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le second colombaire Codini : une ambiance musicale ?</w:t>
+                <w:t xml:space="preserve">Tuning into the Past : Methodological Perspectives in the Contextualised study of the Sounds in the Roman Antiquity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Manacorda Daniele, Balistreri Nicoletta, Di Cola Valeria (éd.). </w:t>
+              <w:t xml:space="preserve">Eleanor Betts. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vigna Codini e dintorni. Atti della Giornata di Studi (Roma, Istituto di Studi Romani, 10 giugno 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Senses of the Empire: Multisensory Approaches to Roman Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.147-159, 2017, 978-1-4724-4629-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edipuglia</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01590381v1</w:t>
+                <w:t xml:space="preserve">halshs-03198110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Music of the Power and Power of the Music : Towards an Auditory Exploration of Popular Culture in Roman Antiquity</w:t>
               </w:r>
@@ -5373,51 +5373,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2175DC37"/>
+    <w:nsid w:val="0811991D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5521,51 +5521,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="34C5195D"/>
+    <w:nsid w:val="61670E04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5669,51 +5669,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="C0840F16"/>
+    <w:nsid w:val="93756932"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5906,51 +5906,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandredvincent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-6421-0141" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157712230" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05424129v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vincent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2025.10124" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03837467v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rosso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195891v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.20282" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920694v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vendries" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03159706v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Botte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.11844" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-G69RSXH5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03159702v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.9552" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-G0QZ3W01-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198162v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198106v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Emerit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Jeammet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guichard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Ziegler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03446637v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahsse.2020.1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198101v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158287v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0395264918000021" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396934v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.2709" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198125v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.6011" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198166v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198132v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.038.0061" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-8W5LBZ0H-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198172v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198136v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198177v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198173v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198179v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198142v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2008.10478" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198148v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05143938v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lanfranchi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Stouder" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://puz.unizar.es/3167-faire-carriere-ascension-politique-et-mobilite-sociale-dans-le-monde-romain-a-lepoque-republicaine.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26754/uz.979-13-87705-78-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03814163v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ackermann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lafond" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766628v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Perrot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461627v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Causs&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mille" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766691v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Thomas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766689v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01762243v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187032v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418251v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05143954v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722977v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Castaldo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Restani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03794303v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03814169v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03951464v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824282v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Forichon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madeleine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03794294v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759430v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.31180" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03791211v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03545659v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187081v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187116v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187131v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187122v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187113v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197978v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197984v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591652v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198110v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590381v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://edipuglia.it/articoli/vigna-codini-e-dintorni" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590256v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781139871402.007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490698v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198130v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198138v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197987v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573907v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandredvincent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-6421-0141" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157712230" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05424129v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vincent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2025.10124" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03837467v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rosso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195891v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.20282" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920694v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vendries" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03159706v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Botte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.11844" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-G69RSXH5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03159702v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.9552" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-G0QZ3W01-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198162v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198106v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Emerit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Jeammet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guichard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Ziegler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03446637v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahsse.2020.1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198101v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158287v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0395264918000021" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396934v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.2709" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198125v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.6011" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198166v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198172v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198132v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.038.0061" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-8W5LBZ0H-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198136v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198177v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198173v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198179v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198142v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2008.10478" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198148v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05143938v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lanfranchi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Stouder" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://puz.unizar.es/3167-faire-carriere-ascension-politique-et-mobilite-sociale-dans-le-monde-romain-a-lepoque-republicaine.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26754/uz.979-13-87705-78-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03814163v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ackermann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lafond" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766628v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Perrot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461627v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Causs&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mille" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766691v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Thomas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766689v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01762243v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187032v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418251v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05143954v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722977v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Castaldo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Restani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03794303v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03814169v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03951464v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824282v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Forichon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madeleine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03794294v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759430v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.31180" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03791211v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03545659v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187081v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187116v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187131v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187122v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187113v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197978v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590381v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://edipuglia.it/articoli/vigna-codini-e-dintorni" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197984v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591652v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198110v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590256v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781139871402.007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490698v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198130v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198138v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197987v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573907v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>