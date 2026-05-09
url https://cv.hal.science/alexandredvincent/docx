--- v1 (2026-04-18)
+++ v2 (2026-05-09)
@@ -649,689 +649,689 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vendries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bonner Jahrbücher</w:t>
+              <w:t xml:space="preserve">Bonner Jahrbücher des LVR-Landesmuseums Bonn und des LVR-Amtes für Bodendenkmalpflege im Rheinland sowie des Vereins von Altertumsfreunden im Rheinlande</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.95-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03920694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">« Rome est à mon chevet / Et ad cubilest Roma » (Mart. Ep., 12, 57, 27)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vincent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Botte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 132-2, pp.273-276. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 132-2, pp.297-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mefra.9552⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/mefra.11844⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03159706v1</w:t>
+                <w:t xml:space="preserve">halshs-03159702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Rome est à mon chevet / Et ad cubilest Roma » (Mart. Ep., 12, 57, 27)</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Botte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 132-2, pp.297-312. </w:t>
+              <w:t xml:space="preserve">, 2020, 132-2, pp.273-276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/mefra.9552⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/mefra.11844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03159702v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03159706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Sterne, Une histoire de la modernité sonore, Paris, 2015 (trad. fr.)</w:t>
+                <w:t xml:space="preserve">Une histoire de silences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, pp.915-917</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 72 (3), pp.633-658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0395264918000021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03198162v1</w:t>
+                <w:t xml:space="preserve">hal-03158287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Musiques ! Échos de l’Antiquité</w:t>
+                <w:t xml:space="preserve">J. Sterne, Une histoire de la modernité sonore, Paris, 2015 (trad. fr.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vincent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 557, pp.20-27</w:t>
+              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.915-917</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-03198106v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03198162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A History of Silences</w:t>
+                <w:t xml:space="preserve">Musiques ! Échos de l’Antiquité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vincent</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Emerit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Jeammet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nele Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Annales. Histoire, Sciences Sociales (English Edition)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archéologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 557, pp.20-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03446637v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03198106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processions et rites en musique dans la religion publique romaine</w:t>
+                <w:t xml:space="preserve">A History of Silences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Annales. Histoire, Sciences Sociales (English Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 72 (3), pp.385-409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/ahsse.2020.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03198101v1</w:t>
+                <w:t xml:space="preserve">halshs-03446637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une histoire de silences</w:t>
+                <w:t xml:space="preserve">Processions et rites en musique dans la religion publique romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Musiques ! Echos de l'Antiquité. Exposition au Louvre-Lens, 383, pp.38-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0395264918000021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03158287v1</w:t>
+                <w:t xml:space="preserve">halshs-03198101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les silences de Sénèque</w:t>
               </w:r>
@@ -1389,251 +1389,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux paradis artificiels de l’historien</w:t>
+                <w:t xml:space="preserve">K. Coleman, J. Nelis Clément (dir.), L’organisation des spectacles dans le monde romain, Vandoeuvres-Genève, 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.476-478</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03198125v1</w:t>
+                <w:t xml:space="preserve">halshs-03198166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Coleman, J. Nelis Clément (dir.), L’organisation des spectacles dans le monde romain, Vandoeuvres-Genève, 2012</w:t>
+                <w:t xml:space="preserve">Aux paradis artificiels de l’historien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, #14, pp.127-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/traces.6011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">halshs-03198166v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03198125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. H. Delavaud-Roux (dir.), Musiques et danses dans l’Antiquité, Rennes, 2011</w:t>
+                <w:t xml:space="preserve">F. Macintosh (ed.), The Ancient Dancer in the Modern World. Responses to Greek and Roman Dance, Oxford, 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, pp.468-470</w:t>
+              <w:t xml:space="preserve">, 2013, pp.470-472</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03198172v1</w:t>
+                <w:t xml:space="preserve">halshs-03198173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rome, scène ouverte</w:t>
               </w:r>
@@ -1703,242 +1703,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03198132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La musique du sacrifice : le cas des autels compitalices d’époque augustéenne</w:t>
+                <w:t xml:space="preserve">M. H. Delavaud-Roux (dir.), Musiques et danses dans l’Antiquité, Rennes, 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société suisse d’archéologie classique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.54-58</w:t>
+              <w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.468-470</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03198136v1</w:t>
+                <w:t xml:space="preserve">halshs-03198172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. M. Kristensen, B. Poulsen, Ateliers and Artisans in Roman Art and Archaeology, Portsmouth, 2012 (JRA suppl. ser. 92)</w:t>
+                <w:t xml:space="preserve">La musique du sacrifice : le cas des autels compitalices d’époque augustéenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bryn Mawr Classical Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société suisse d’archéologie classique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.54-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03198177v1</w:t>
+                <w:t xml:space="preserve">halshs-03198136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Macintosh (ed.), The Ancient Dancer in the Modern World. Responses to Greek and Roman Dance, Oxford, 2012</w:t>
+                <w:t xml:space="preserve">T. M. Kristensen, B. Poulsen, Ateliers and Artisans in Roman Art and Archaeology, Portsmouth, 2012 (JRA suppl. ser. 92)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.470-472</w:t>
+              <w:t xml:space="preserve">Bryn Mawr Classical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03198173v1</w:t>
+                <w:t xml:space="preserve">halshs-03198177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M H. Garelli, Danser le mythe. La pantomime et sa réception dans la culture antique, Louvain Paris-Dudley, 2007</w:t>
               </w:r>
@@ -2383,51 +2383,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la cacophonie à la musique. La perception du son dans les sociétés antiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle Emerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2572,77 +2572,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Músiques a l'antiguitat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle Emerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Jeammet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2690,77 +2690,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Músicas en la antigüedad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle Emerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Jeammet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2808,77 +2808,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musiques ! Échos de l'Antiquité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle Emerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Jeammet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2988,51 +2988,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paysage sonore de l'Antiquité : méthodologie, historiographie et perspectives : actes de la journée d'études tenue à l'École française de Rome le 7 janvier 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle Emerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3251,51 +3251,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire une base de données des instruments de musique de l’Antiquité (Égypte, Grèce, Rome) : préliminaires méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Castaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle Emerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3361,604 +3361,604 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Si par une nuit antique un auditeur... Écouter le silence nocturne des Romains</w:t>
+                <w:t xml:space="preserve">Entendre la ville : enjeux méthodologiques et cas d'étude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sibylle Emerit; Sylvain Perrot; Alexandre Vincent. </w:t>
+              <w:t xml:space="preserve">Sophie Madeleine; Philippe Fleury. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la cacophonie à la musique. La perception du son dans les sociétés antiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 180, Presses de l'IFAO, pp.301-317, 2022, Bibliothèque d'étude, 9782724708462</w:t>
+              <w:t xml:space="preserve">Topographie et urbanisme dans la Rome antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Caen, 2022, 978-2-38185-176-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03794303v1</w:t>
+                <w:t xml:space="preserve">halshs-03791211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusions. Pratiques religieuses, mémoire, identités : entre fluidité et complexité</w:t>
+                <w:t xml:space="preserve">Si par une nuit antique un auditeur... Écouter le silence nocturne des Romains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vincent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Delphine Ackermann; Yves Lafond; Alexandre Vincent. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sibylle Emerit; Sylvain Perrot; Alexandre Vincent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques religieuses, mémoire et identités dans le monde gréco-romain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.301-310, 2022, Histoire, 978-2-7535-8609-3</w:t>
+              <w:t xml:space="preserve">De la cacophonie à la musique. La perception du son dans les sociétés antiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 180, Presses de l'IFAO, pp.301-317, 2022, Bibliothèque d'étude, 9782724708462</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03814169v1</w:t>
+                <w:t xml:space="preserve">halshs-03794303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entendre la Ville virtuelle : enjeux méthodologiques et cas d'étude</w:t>
+                <w:t xml:space="preserve">Conclusions. Pratiques religieuses, mémoire, identités : entre fluidité et complexité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vincent</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Philippe Fleury; Sophie Madeleine. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delphine Ackermann; Yves Lafond; Alexandre Vincent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topographie et urbanisme de la Rome antique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Caen, pp.71-84, 2022, Symposia, 978-2-38185-176-1</w:t>
+              <w:t xml:space="preserve">Pratiques religieuses, mémoire et identités dans le monde gréco-romain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.301-310, 2022, Histoire, 978-2-7535-8609-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03951464v1</w:t>
+                <w:t xml:space="preserve">halshs-03814169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstituer la multi-sensorialité : odeurs, sons et machinerie</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entendre la Ville virtuelle : enjeux méthodologiques et cas d'étude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Fleury; Sophie Madeleine. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectaculaire ! - Le divertissement chez les Romains, catalogue d'exposition (musée Lugdunum, Lyon, du 6 octobre 2022 au 11 juin 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Snoeck, pp.56-61, 2022, 978-94-6161-614-2</w:t>
+              <w:t xml:space="preserve">Topographie et urbanisme de la Rome antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Caen, pp.71-84, 2022, Symposia, 978-2-38185-176-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03824282v1</w:t>
+                <w:t xml:space="preserve">halshs-03951464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. A l'écoute des mots des Anciens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sibylle Emerit</w:t>
+                <w:t xml:space="preserve">Reconstituer la multi-sensorialité : odeurs, sons et machinerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Forichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Perrot</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la cacophonie à la musique. La perception du son dans les sociétés antiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 180, Presses de l'IFAO, pp.1-16, 2022, Bibliothèque d'étude, 9782724708462</w:t>
+              <w:t xml:space="preserve">Spectaculaire ! - Le divertissement chez les Romains, catalogue d'exposition (musée Lugdunum, Lyon, du 6 octobre 2022 au 11 juin 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Snoeck, pp.56-61, 2022, 978-94-6161-614-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03794294v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03824282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sensibilité d’une ville. Rome, entre histoire urbaine et histoire des sens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction. A l'écoute des mots des Anciens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Emerit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sibylle Emerit; Sylvain Perrot; Alexandre Vincent. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rome, archéologie et histoire urbaine : trente ans après l’Urbs (1987)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">De la cacophonie à la musique. La perception du son dans les sociétés antiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 180, Presses de l'IFAO, pp.1-16, 2022, Bibliothèque d'étude, 9782724708462</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03759430v1</w:t>
+                <w:t xml:space="preserve">halshs-03794294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entendre la ville : enjeux méthodologiques et cas d'étude</w:t>
+                <w:t xml:space="preserve">La sensibilité d’une ville. Rome, entre histoire urbaine et histoire des sens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topographie et urbanisme dans la Rome antique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rome, archéologie et histoire urbaine : trente ans après l’Urbs (1987)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de l’École française de Rome, pp.389-404, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.efr.31180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03791211v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03759430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cultes des associations de musiciens dans l’Occident romain</w:t>
               </w:r>
@@ -4441,113 +4441,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03197978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le second colombaire Codini : une ambiance musicale ?</w:t>
+                <w:t xml:space="preserve">Music of the Power and Power of the Music : Towards an Auditory Exploration of Popular Culture in Roman Antiquity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Manacorda Daniele, Balistreri Nicoletta, Di Cola Valeria (éd.). </w:t>
+              <w:t xml:space="preserve">Grig Lucy (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vigna Codini e dintorni. Atti della Giornata di Studi (Roma, Istituto di Studi Romani, 10 giugno 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, n° 42, </w:t>
+              <w:t xml:space="preserve">Popular Culture in the Ancient World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge University Press, p. 149-164, 2017, 978-1-107-07489-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edipuglia</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1017/9781139871402.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01590381v1</w:t>
+                <w:t xml:space="preserve">hal-01590256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La musique romaine : à l'ombre de la Grèce ?</w:t>
               </w:r>
@@ -4759,109 +4755,113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03198110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Music of the Power and Power of the Music : Towards an Auditory Exploration of Popular Culture in Roman Antiquity</w:t>
+                <w:t xml:space="preserve">Le second colombaire Codini : une ambiance musicale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Grig Lucy (éd.). </w:t>
+              <w:t xml:space="preserve">Manacorda Daniele, Balistreri Nicoletta, Di Cola Valeria (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Popular Culture in the Ancient World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cambridge University Press, p. 149-164, 2017, 978-1-107-07489-7. </w:t>
+              <w:t xml:space="preserve">Vigna Codini e dintorni. Atti della Giornata di Studi (Roma, Istituto di Studi Romani, 10 giugno 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n° 42, </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/9781139871402.007⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Edipuglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 151-163, 2017, coll. « Bibliotheca archeologica », 978-88-7228-786-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01590256v1</w:t>
+                <w:t xml:space="preserve">hal-01590381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysage sonore et sciences sociales. Sonorités, sens, histoire</w:t>
               </w:r>
@@ -5195,51 +5195,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The RIMAnt Project: Managing Metadata of Sound Artefacts with FAIR principles in a Heurist Database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle Emerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5373,51 +5373,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0811991D"/>
+    <w:nsid w:val="6496EE7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5521,51 +5521,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="61670E04"/>
+    <w:nsid w:val="528F741E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5669,51 +5669,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="93756932"/>
+    <w:nsid w:val="EEFD5E6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5906,51 +5906,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandredvincent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-6421-0141" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157712230" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05424129v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vincent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2025.10124" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03837467v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rosso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195891v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.20282" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920694v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vendries" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03159706v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Botte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.11844" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-G69RSXH5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03159702v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.9552" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-G0QZ3W01-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198162v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198106v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Emerit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Jeammet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guichard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Ziegler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03446637v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahsse.2020.1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198101v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158287v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0395264918000021" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396934v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.2709" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198125v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.6011" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198166v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198172v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198132v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.038.0061" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-8W5LBZ0H-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198136v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198177v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198173v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198179v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198142v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2008.10478" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198148v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05143938v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lanfranchi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Stouder" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://puz.unizar.es/3167-faire-carriere-ascension-politique-et-mobilite-sociale-dans-le-monde-romain-a-lepoque-republicaine.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26754/uz.979-13-87705-78-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03814163v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ackermann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lafond" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766628v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Perrot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461627v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Causs&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mille" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766691v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Thomas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766689v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01762243v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187032v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418251v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05143954v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722977v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Castaldo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Restani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03794303v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03814169v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03951464v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824282v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Forichon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madeleine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03794294v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759430v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.31180" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03791211v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03545659v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187081v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187116v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187131v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187122v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187113v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197978v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590381v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://edipuglia.it/articoli/vigna-codini-e-dintorni" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197984v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591652v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198110v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590256v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781139871402.007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490698v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198130v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198138v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197987v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573907v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandredvincent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-6421-0141" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157712230" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05424129v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vincent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2025.10124" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03837467v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rosso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195891v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.20282" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920694v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vendries" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03159702v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.9552" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-G0QZ3W01-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03159706v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Botte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.11844" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-G69RSXH5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158287v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0395264918000021" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198162v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198106v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Emerit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Jeammet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guichard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Ziegler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03446637v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahsse.2020.1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198101v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396934v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.2709" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198166v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198125v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.6011" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198173v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198132v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.038.0061" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-8W5LBZ0H-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198172v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198136v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198177v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198179v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198142v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2008.10478" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198148v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05143938v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lanfranchi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Stouder" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://puz.unizar.es/3167-faire-carriere-ascension-politique-et-mobilite-sociale-dans-le-monde-romain-a-lepoque-republicaine.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26754/uz.979-13-87705-78-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03814163v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ackermann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lafond" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766628v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Perrot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461627v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Causs&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mille" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766691v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Thomas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766689v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01762243v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187032v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418251v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05143954v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722977v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Castaldo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Restani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03791211v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03794303v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03814169v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03951464v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824282v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Forichon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madeleine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03794294v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759430v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.31180" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03545659v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187081v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187116v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187131v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187122v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187113v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197978v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590256v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781139871402.007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197984v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591652v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198110v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590381v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://edipuglia.it/articoli/vigna-codini-e-dintorni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490698v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198130v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198138v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197987v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573907v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>