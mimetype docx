--- v2 (2026-05-09)
+++ v3 (2026-05-31)
@@ -695,643 +695,643 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03920694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Rome est à mon chevet / Et ad cubilest Roma » (Mart. Ep., 12, 57, 27)</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Botte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 132-2, pp.297-312. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/mefra.9552⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 132-2, pp.273-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mefra.11844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03159702v1</w:t>
+                <w:t xml:space="preserve">halshs-03159706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">« Rome est à mon chevet / Et ad cubilest Roma » (Mart. Ep., 12, 57, 27)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vincent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Botte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 132-2, pp.273-276. </w:t>
+              <w:t xml:space="preserve">, 2020, 132-2, pp.297-312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/mefra.11844⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/mefra.9552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03159706v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03159702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une histoire de silences</w:t>
+                <w:t xml:space="preserve">J. Sterne, Une histoire de la modernité sonore, Paris, 2015 (trad. fr.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 72 (3), pp.633-658. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2017, pp.915-917</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03158287v1</w:t>
+                <w:t xml:space="preserve">halshs-03198162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Sterne, Une histoire de la modernité sonore, Paris, 2015 (trad. fr.)</w:t>
+                <w:t xml:space="preserve">Musiques ! Échos de l’Antiquité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vincent</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Emerit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Jeammet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nele Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.915-917</w:t>
+              <w:t xml:space="preserve">Archéologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 557, pp.20-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">halshs-03198162v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03198106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Musiques ! Échos de l’Antiquité</w:t>
+                <w:t xml:space="preserve">A History of Silences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vincent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Annales. Histoire, Sciences Sociales (English Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 72 (3), pp.385-409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/ahsse.2020.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03198106v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03446637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A History of Silences</w:t>
+                <w:t xml:space="preserve">Processions et rites en musique dans la religion publique romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Annales. Histoire, Sciences Sociales (English Edition)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Musiques ! Echos de l'Antiquité. Exposition au Louvre-Lens, 383, pp.38-42</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03446637v1</w:t>
+                <w:t xml:space="preserve">halshs-03198101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processions et rites en musique dans la religion publique romaine</w:t>
+                <w:t xml:space="preserve">Une histoire de silences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 72 (3), pp.633-658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0395264918000021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03198101v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les silences de Sénèque</w:t>
               </w:r>
@@ -1389,251 +1389,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Coleman, J. Nelis Clément (dir.), L’organisation des spectacles dans le monde romain, Vandoeuvres-Genève, 2012</w:t>
+                <w:t xml:space="preserve">Aux paradis artificiels de l’historien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, #14, pp.127-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/traces.6011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03198166v1</w:t>
+                <w:t xml:space="preserve">halshs-03198125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux paradis artificiels de l’historien</w:t>
+                <w:t xml:space="preserve">K. Coleman, J. Nelis Clément (dir.), L’organisation des spectacles dans le monde romain, Vandoeuvres-Genève, 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.476-478</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/traces.6011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03198125v1</w:t>
+                <w:t xml:space="preserve">halshs-03198166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Macintosh (ed.), The Ancient Dancer in the Modern World. Responses to Greek and Roman Dance, Oxford, 2012</w:t>
+                <w:t xml:space="preserve">M. H. Delavaud-Roux (dir.), Musiques et danses dans l’Antiquité, Rennes, 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, pp.470-472</w:t>
+              <w:t xml:space="preserve">, 2013, pp.468-470</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03198173v1</w:t>
+                <w:t xml:space="preserve">halshs-03198172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rome, scène ouverte</w:t>
               </w:r>
@@ -1703,242 +1703,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03198132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. H. Delavaud-Roux (dir.), Musiques et danses dans l’Antiquité, Rennes, 2011</w:t>
+                <w:t xml:space="preserve">La musique du sacrifice : le cas des autels compitalices d’époque augustéenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.468-470</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société suisse d’archéologie classique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.54-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03198172v1</w:t>
+                <w:t xml:space="preserve">halshs-03198136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La musique du sacrifice : le cas des autels compitalices d’époque augustéenne</w:t>
+                <w:t xml:space="preserve">T. M. Kristensen, B. Poulsen, Ateliers and Artisans in Roman Art and Archaeology, Portsmouth, 2012 (JRA suppl. ser. 92)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société suisse d’archéologie classique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.54-58</w:t>
+              <w:t xml:space="preserve">Bryn Mawr Classical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03198136v1</w:t>
+                <w:t xml:space="preserve">halshs-03198177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. M. Kristensen, B. Poulsen, Ateliers and Artisans in Roman Art and Archaeology, Portsmouth, 2012 (JRA suppl. ser. 92)</w:t>
+                <w:t xml:space="preserve">F. Macintosh (ed.), The Ancient Dancer in the Modern World. Responses to Greek and Roman Dance, Oxford, 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bryn Mawr Classical Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.470-472</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03198177v1</w:t>
+                <w:t xml:space="preserve">halshs-03198173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M H. Garelli, Danser le mythe. La pantomime et sa réception dans la culture antique, Louvain Paris-Dudley, 2007</w:t>
               </w:r>
@@ -2383,51 +2383,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la cacophonie à la musique. La perception du son dans les sociétés antiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle Emerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2572,77 +2572,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Músiques a l'antiguitat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Emerit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sibylle Emerit</w:t>
+                <w:t xml:space="preserve">Hélène Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Jeammet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2690,77 +2690,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Músicas en la antigüedad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Emerit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sibylle Emerit</w:t>
+                <w:t xml:space="preserve">Hélène Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Jeammet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2808,77 +2808,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musiques ! Échos de l'Antiquité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Emerit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sibylle Emerit</w:t>
+                <w:t xml:space="preserve">Hélène Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Jeammet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2988,51 +2988,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paysage sonore de l'Antiquité : méthodologie, historiographie et perspectives : actes de la journée d'études tenue à l'École française de Rome le 7 janvier 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle Emerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3251,51 +3251,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire une base de données des instruments de musique de l’Antiquité (Égypte, Grèce, Rome) : préliminaires méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Castaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle Emerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3361,604 +3361,604 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entendre la ville : enjeux méthodologiques et cas d'étude</w:t>
+                <w:t xml:space="preserve">Si par une nuit antique un auditeur... Écouter le silence nocturne des Romains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sophie Madeleine; Philippe Fleury. </w:t>
+              <w:t xml:space="preserve">Sibylle Emerit; Sylvain Perrot; Alexandre Vincent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topographie et urbanisme dans la Rome antique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Caen, 2022, 978-2-38185-176-1</w:t>
+              <w:t xml:space="preserve">De la cacophonie à la musique. La perception du son dans les sociétés antiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 180, Presses de l'IFAO, pp.301-317, 2022, Bibliothèque d'étude, 9782724708462</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03791211v1</w:t>
+                <w:t xml:space="preserve">halshs-03794303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Si par une nuit antique un auditeur... Écouter le silence nocturne des Romains</w:t>
+                <w:t xml:space="preserve">Conclusions. Pratiques religieuses, mémoire, identités : entre fluidité et complexité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vincent</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Sibylle Emerit; Sylvain Perrot; Alexandre Vincent. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delphine Ackermann; Yves Lafond; Alexandre Vincent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la cacophonie à la musique. La perception du son dans les sociétés antiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 180, Presses de l'IFAO, pp.301-317, 2022, Bibliothèque d'étude, 9782724708462</w:t>
+              <w:t xml:space="preserve">Pratiques religieuses, mémoire et identités dans le monde gréco-romain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.301-310, 2022, Histoire, 978-2-7535-8609-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03794303v1</w:t>
+                <w:t xml:space="preserve">halshs-03814169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusions. Pratiques religieuses, mémoire, identités : entre fluidité et complexité</w:t>
+                <w:t xml:space="preserve">Entendre la Ville virtuelle : enjeux méthodologiques et cas d'étude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vincent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Delphine Ackermann; Yves Lafond; Alexandre Vincent. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Fleury; Sophie Madeleine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques religieuses, mémoire et identités dans le monde gréco-romain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.301-310, 2022, Histoire, 978-2-7535-8609-3</w:t>
+              <w:t xml:space="preserve">Topographie et urbanisme de la Rome antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Caen, pp.71-84, 2022, Symposia, 978-2-38185-176-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03814169v1</w:t>
+                <w:t xml:space="preserve">halshs-03951464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entendre la Ville virtuelle : enjeux méthodologiques et cas d'étude</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconstituer la multi-sensorialité : odeurs, sons et machinerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Forichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Madeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topographie et urbanisme de la Rome antique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Caen, pp.71-84, 2022, Symposia, 978-2-38185-176-1</w:t>
+              <w:t xml:space="preserve">Spectaculaire ! - Le divertissement chez les Romains, catalogue d'exposition (musée Lugdunum, Lyon, du 6 octobre 2022 au 11 juin 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Snoeck, pp.56-61, 2022, 978-94-6161-614-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03951464v1</w:t>
+                <w:t xml:space="preserve">hal-03824282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstituer la multi-sensorialité : odeurs, sons et machinerie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Forichon</w:t>
+                <w:t xml:space="preserve">Introduction. A l'écoute des mots des Anciens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Emerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Madeleine</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sibylle Emerit; Sylvain Perrot; Alexandre Vincent. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectaculaire ! - Le divertissement chez les Romains, catalogue d'exposition (musée Lugdunum, Lyon, du 6 octobre 2022 au 11 juin 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Snoeck, pp.56-61, 2022, 978-94-6161-614-2</w:t>
+              <w:t xml:space="preserve">De la cacophonie à la musique. La perception du son dans les sociétés antiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 180, Presses de l'IFAO, pp.1-16, 2022, Bibliothèque d'étude, 9782724708462</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03824282v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03794294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. A l'écoute des mots des Anciens</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La sensibilité d’une ville. Rome, entre histoire urbaine et histoire des sens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la cacophonie à la musique. La perception du son dans les sociétés antiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rome, archéologie et histoire urbaine : trente ans après l’Urbs (1987)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de l’École française de Rome, pp.389-404, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.efr.31180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03794294v1</w:t>
+                <w:t xml:space="preserve">halshs-03759430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sensibilité d’une ville. Rome, entre histoire urbaine et histoire des sens</w:t>
+                <w:t xml:space="preserve">Entendre la ville : enjeux méthodologiques et cas d'étude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Madeleine; Philippe Fleury. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rome, archéologie et histoire urbaine : trente ans après l’Urbs (1987)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Topographie et urbanisme dans la Rome antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Caen, 2022, 978-2-38185-176-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.efr.31180⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03759430v1</w:t>
+                <w:t xml:space="preserve">halshs-03791211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cultes des associations de musiciens dans l’Occident romain</w:t>
               </w:r>
@@ -4441,109 +4441,113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03197978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Music of the Power and Power of the Music : Towards an Auditory Exploration of Popular Culture in Roman Antiquity</w:t>
+                <w:t xml:space="preserve">Le second colombaire Codini : une ambiance musicale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Grig Lucy (éd.). </w:t>
+              <w:t xml:space="preserve">Manacorda Daniele, Balistreri Nicoletta, Di Cola Valeria (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Popular Culture in the Ancient World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cambridge University Press, p. 149-164, 2017, 978-1-107-07489-7. </w:t>
+              <w:t xml:space="preserve">Vigna Codini e dintorni. Atti della Giornata di Studi (Roma, Istituto di Studi Romani, 10 giugno 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n° 42, </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/9781139871402.007⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Edipuglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 151-163, 2017, coll. « Bibliotheca archeologica », 978-88-7228-786-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01590256v1</w:t>
+                <w:t xml:space="preserve">hal-01590381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La musique romaine : à l'ombre de la Grèce ?</w:t>
               </w:r>
@@ -4755,113 +4759,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03198110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le second colombaire Codini : une ambiance musicale ?</w:t>
+                <w:t xml:space="preserve">Music of the Power and Power of the Music : Towards an Auditory Exploration of Popular Culture in Roman Antiquity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Manacorda Daniele, Balistreri Nicoletta, Di Cola Valeria (éd.). </w:t>
+              <w:t xml:space="preserve">Grig Lucy (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vigna Codini e dintorni. Atti della Giornata di Studi (Roma, Istituto di Studi Romani, 10 giugno 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, n° 42, </w:t>
+              <w:t xml:space="preserve">Popular Culture in the Ancient World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge University Press, p. 149-164, 2017, 978-1-107-07489-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edipuglia</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1017/9781139871402.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01590381v1</w:t>
+                <w:t xml:space="preserve">hal-01590256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysage sonore et sciences sociales. Sonorités, sens, histoire</w:t>
               </w:r>
@@ -5195,51 +5195,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The RIMAnt Project: Managing Metadata of Sound Artefacts with FAIR principles in a Heurist Database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle Emerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5373,51 +5373,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6496EE7D"/>
+    <w:nsid w:val="BBDF8E18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5521,51 +5521,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="528F741E"/>
+    <w:nsid w:val="14C2D82F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5669,51 +5669,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="EEFD5E6E"/>
+    <w:nsid w:val="515437C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5906,51 +5906,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandredvincent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-6421-0141" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157712230" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05424129v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vincent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2025.10124" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03837467v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rosso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195891v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.20282" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920694v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vendries" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03159702v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.9552" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-G0QZ3W01-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03159706v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Botte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.11844" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-G69RSXH5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158287v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0395264918000021" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198162v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198106v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Emerit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Jeammet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guichard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Ziegler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03446637v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahsse.2020.1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198101v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396934v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.2709" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198166v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198125v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.6011" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198173v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198132v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.038.0061" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-8W5LBZ0H-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198172v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198136v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198177v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198179v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198142v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2008.10478" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198148v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05143938v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lanfranchi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Stouder" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://puz.unizar.es/3167-faire-carriere-ascension-politique-et-mobilite-sociale-dans-le-monde-romain-a-lepoque-republicaine.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26754/uz.979-13-87705-78-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03814163v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ackermann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lafond" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766628v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Perrot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461627v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Causs&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mille" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766691v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Thomas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766689v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01762243v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187032v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418251v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05143954v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722977v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Castaldo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Restani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03791211v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03794303v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03814169v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03951464v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824282v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Forichon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madeleine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03794294v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759430v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.31180" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03545659v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187081v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187116v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187131v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187122v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187113v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197978v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590256v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781139871402.007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197984v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591652v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198110v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590381v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://edipuglia.it/articoli/vigna-codini-e-dintorni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490698v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198130v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198138v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197987v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573907v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexandredvincent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-6421-0141" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157712230" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05424129v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vincent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2025.10124" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03837467v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rosso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195891v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.20282" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920694v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vendries" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03159706v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Botte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.11844" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-G69RSXH5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03159702v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.9552" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-G0QZ3W01-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198162v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198106v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Emerit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Jeammet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guichard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Ziegler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03446637v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahsse.2020.1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198101v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158287v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0395264918000021" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396934v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.2709" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198125v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.6011" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198166v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198172v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198132v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.038.0061" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-8W5LBZ0H-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198136v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198177v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198173v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198179v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198142v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2008.10478" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198148v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05143938v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lanfranchi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Stouder" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://puz.unizar.es/3167-faire-carriere-ascension-politique-et-mobilite-sociale-dans-le-monde-romain-a-lepoque-republicaine.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26754/uz.979-13-87705-78-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03814163v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ackermann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lafond" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766628v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Perrot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461627v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Causs&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mille" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766691v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Thomas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766689v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01762243v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187032v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418251v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05143954v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722977v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Castaldo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Restani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03794303v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03814169v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03951464v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824282v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Forichon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madeleine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03794294v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759430v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.31180" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03791211v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03545659v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187081v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187116v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187131v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187122v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187113v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197978v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590381v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://edipuglia.it/articoli/vigna-codini-e-dintorni" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197984v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591652v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198110v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590256v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781139871402.007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490698v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198130v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198138v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197987v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573907v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>