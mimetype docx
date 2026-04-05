--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -75,1812 +75,1934 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HydroModPy: A Python toolbox for deploying catchment-scale shallow groundwater models</w:t>
+                <w:t xml:space="preserve">Technical note: HydroModPy – a Python toolbox for deploying catchment-scale shallow groundwater models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gauvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Coche</w:t>
+                <w:t xml:space="preserve">Bastien Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Clément Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Martin Le Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05116367v1</w:t>
+                <w:t xml:space="preserve">hal-05568617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">HydroModPy: A Python toolbox for deploying catchment-scale shallow groundwater models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gauvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Abhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Coche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Le Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05116367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A Global High-Resolution Hydrological Model to Simulate the Dynamics of Surface Liquid Reservoirs: Application on Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gauvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Turbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05496906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projected dynamics of groundwater-dependent ecosystems in alpine headwaters under climate change: an application of the HydroModPy framework</w:t>
+                <w:t xml:space="preserve">A pan-European map of shallow aquifer transmissivity in crystalline headwater catchments inferred from wetland and stream networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gauvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bresciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OZCAR-TERENO (Critical Zone Observatories: Research and Application - Terrestrial Environmental Observatories) Conference 2025</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05427771v1</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly (EGU26)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Vienne (AUT), Austria. , pp.EGU26-5064, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-5064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05568007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the resilience of peatlands to climate change: a perspective on modelling hydrogeological controls</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">HydroModPy: A Python toolkit to automate the deployment of groundwater models with subsurface-surface interactions on multiple sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Abhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gauvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Coche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ronny Figueroa</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque LIFE Climat : « Tourbières des montagnes européennes »</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05441804v1</w:t>
+              <w:t xml:space="preserve">IAH 2024 World Groundwater Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Davos, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04743017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rivages Normands 2100 : Fédérer les acteurs académiques, institutionnels et territoriaux pour comprendre et s’adapter aux risques hydrogéologiques littoraux</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vulnerability of coastal areas to increased aquifer saturation due to climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gauvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Salomé de Foville</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Gresselin</w:t>
+                <w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Poirier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luc Aquilina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gresselin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque : Gestion des eaux souterraines (AHSP 2023)</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+              <w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. pp.EGU21-14870, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t>
-[...47 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-14870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
-[...394 lines deleted...]
-                <w:t xml:space="preserve">hal-05427818v1</w:t>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05427811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HydroModPy: A Python toolkit to automate the deployment of groundwater models with subsurface-surface interactions on multiple sites</w:t>
+                <w:t xml:space="preserve">Projected dynamics of groundwater-dependent ecosystems in alpine headwaters under climate change: an application of the HydroModPy framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Marçais</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAH 2024 World Groundwater Congress</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">insu-04743017v1</w:t>
+              <w:t xml:space="preserve">OZCAR-TERENO (Critical Zone Observatories: Research and Application - Terrestrial Environmental Observatories) Conference 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05427771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability of coastal areas to increased aquifer saturation due to climate change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Gauvain</w:t>
+                <w:t xml:space="preserve">Assessing the resilience of peatlands to climate change: a perspective on modelling hydrogeological controls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Hynek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Kobayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronny Figueroa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly 2021</w:t>
-[...23 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Colloque LIFE Climat : « Tourbières des montagnes européennes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Bois d'Amont, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05441804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rivages Normands 2100 : Fédérer les acteurs académiques, institutionnels et territoriaux pour comprendre et s’adapter aux risques hydrogéologiques littoraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Le Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gauvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé de Foville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Gresselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : Gestion des eaux souterraines (AHSP 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Hydrogéologues du Service Public, Feb 2023, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05448400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Resilience of mineral water resources to changing climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Abhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gauvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Society of Medical Hydrology and Climatology (IMSH) Congress 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Dax, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05427813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morphological controls on groundwater residence times of shallow aquifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gauvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marçais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05427811v1</w:t>
+                <w:t xml:space="preserve">Camille Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Aquilina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly (EGU 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Vienne (Austria), Austria. pp.EGU2020-14907, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-14907⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05116230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using a catchment-scale model to predict spatio-temporal evolution of water quality and assess watershed vulnerability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Babey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Kolbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Raynald De-Dreuzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marçais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computational Methods in Water Resources (CMWR) Conference 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Saint-Malo, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05427818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing coastal aquifer heterogeneity from a single piezometer head chronicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Le Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gauvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gresselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 642, pp.131859. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.131859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04674154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rivages Normands 2100 : fédérer les acteurs académiques, institutionnels et territoriaux pour comprendre et s’adapter aux risques hydrogéologiques littoraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Le Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gauvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salome de Foville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gresselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 219, pp.90-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04498365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId54"/>
+      <w:footerReference w:type="default" r:id="rId59"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2027,51 +2149,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116367v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gauvain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Abherv&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Le Mesnil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roques" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496906v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forget" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Turbet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Cl&#233;ment" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lange" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427771v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Brunner" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441804v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hynek" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Kobayashi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Figueroa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05448400v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; de Foville" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gresselin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Poirier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05116260v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raynald de Dreuzy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gresselin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14870" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427813v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chr&#233;tien" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05116230v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leray" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mar&#231;ais" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vautier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-14907" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427818v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Babey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Kolbe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raynald De-Dreuzy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04743017v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427811v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04674154v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.131859" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04498365v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salome de Foville" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05568617v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gauvain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Abherv&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boivin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roques" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Le Mesnil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116367v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496906v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forget" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Turbet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Cl&#233;ment" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lange" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05568007v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bresciani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boisson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-5064" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04743017v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mar&#231;ais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427811v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raynald de Dreuzy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gresselin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14870" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427771v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Brunner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441804v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hynek" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Kobayashi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Figueroa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05448400v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; de Foville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gresselin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Poirier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427813v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chr&#233;tien" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05116230v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leray" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vautier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-14907" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427818v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Babey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Kolbe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raynald De-Dreuzy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04674154v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.131859" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04498365v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salome de Foville" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>