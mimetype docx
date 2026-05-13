--- v1 (2026-04-05)
+++ v2 (2026-05-13)
@@ -75,840 +75,840 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A pan-European map of shallow aquifer transmissivity in crystalline headwater catchments inferred from wetland and stream networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Abhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gauvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bresciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly (EGU26)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Vienne (AUT), Austria. , pp.EGU26-5064, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-5064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05568007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">HydroModPy: A Python toolkit to automate the deployment of groundwater models with subsurface-surface interactions on multiple sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Abhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gauvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Coche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marçais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IAH 2024 World Groundwater Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Davos, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04743017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vulnerability of coastal areas to increased aquifer saturation due to climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gauvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Abhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Aquilina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gresselin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. pp.EGU21-14870, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-14870⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05427811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technical note: HydroModPy – a Python toolbox for deploying catchment-scale shallow groundwater models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gauvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Gauvain</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Le Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05568617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HydroModPy: A Python toolbox for deploying catchment-scale shallow groundwater models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gauvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Gauvain</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Le Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05116367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Global High-Resolution Hydrological Model to Simulate the Dynamics of Surface Liquid Reservoirs: Application on Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gauvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Turbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05496906v1</w:t>
-              </w:r>
-[...419 lines deleted...]
-                <w:t xml:space="preserve">hal-05427811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -926,90 +926,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projected dynamics of groundwater-dependent ecosystems in alpine headwaters under climate change: an application of the HydroModPy framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1051,64 +1051,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the resilience of peatlands to climate change: a perspective on modelling hydrogeological controls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Hynek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1176,64 +1176,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rivages Normands 2100 : Fédérer les acteurs académiques, institutionnels et territoriaux pour comprendre et s’adapter aux risques hydrogéologiques littoraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Le Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gauvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé de Foville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1301,77 +1301,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resilience of mineral water resources to changing climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Abhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gauvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1426,103 +1426,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological controls on groundwater residence times of shallow aquifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gauvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly (EGU 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienne (Austria), Austria. pp.EGU2020-14907, </w:t>
@@ -1612,51 +1612,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Kolbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Raynald De-Dreuzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Methods in Water Resources (CMWR) Conference 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Saint-Malo, France</w:t>
@@ -1717,103 +1717,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing coastal aquifer heterogeneity from a single piezometer head chronicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Le Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gauvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gresselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 642, pp.131859. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1851,90 +1851,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rivages Normands 2100 : fédérer les acteurs académiques, institutionnels et territoriaux pour comprendre et s’adapter aux risques hydrogéologiques littoraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Le Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gauvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salome de Foville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gresselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2149,51 +2149,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05568617v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gauvain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Abherv&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boivin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roques" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Le Mesnil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116367v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496906v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forget" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Turbet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Cl&#233;ment" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lange" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05568007v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bresciani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boisson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-5064" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04743017v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mar&#231;ais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427811v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raynald de Dreuzy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gresselin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14870" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427771v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Brunner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441804v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hynek" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Kobayashi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Figueroa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05448400v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; de Foville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gresselin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Poirier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427813v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chr&#233;tien" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05116230v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leray" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vautier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-14907" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427818v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Babey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Kolbe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raynald De-Dreuzy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04674154v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.131859" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04498365v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salome de Foville" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05568007v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Abherv&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gauvain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bresciani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boisson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-5064" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04743017v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roques" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mar&#231;ais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427811v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raynald de Dreuzy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gresselin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14870" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05568617v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boivin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Le Mesnil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116367v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496906v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forget" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Turbet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Cl&#233;ment" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lange" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427771v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Brunner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441804v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hynek" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Kobayashi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Figueroa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05448400v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; de Foville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gresselin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Poirier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427813v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chr&#233;tien" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05116230v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leray" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vautier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-14907" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427818v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Babey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Kolbe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raynald De-Dreuzy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04674154v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.131859" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04498365v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salome de Foville" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>