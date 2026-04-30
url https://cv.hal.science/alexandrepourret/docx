--- v0 (2026-04-07)
+++ v1 (2026-04-30)
@@ -3120,429 +3120,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic Magnetic Properties of the Itinerant Metamagnet UCoAl by X-ray Magnetic Circular Dichroism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fermi Surfaces in the Antiferromagnetic, Paramagnetic and Polarized Paramagnetic States of CeRh 2 Si 2 Compared with Quantum Oscillation Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Combier</w:t>
+                <w:t xml:space="preserve">Michi-To Suzuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Palacio-Morales</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Pourret</w:t>
+                <w:t xml:space="preserve">Alexandra Palaccio Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Seyfarth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 86 (2), pp.024712. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7566/JPSJ.86.024712⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 86 (8), pp.084702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7566/JPSJ.86.084702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987312v1</w:t>
+                <w:t xml:space="preserve">hal-02069734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi Surfaces in the Antiferromagnetic, Paramagnetic and Polarized Paramagnetic States of CeRh 2 Si 2 Compared with Quantum Oscillation Experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Pourret</w:t>
+                <w:t xml:space="preserve">Anisotropic B – T Phase Diagram of Non-Kramers System PrRh 2 Zn 20</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taichi Yoshida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yo Machida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michi-To Suzuki</w:t>
+                <w:t xml:space="preserve">Koichi Izawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Palaccio Morales</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Georg Knebel</w:t>
+                <w:t xml:space="preserve">Yuki Shimada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naohiro Nagasawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 86 (8), pp.084702. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7566/JPSJ.86.084702⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 86 (4), pp.044711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7566/JPSJ.86.044711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02069734v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01989251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic B – T Phase Diagram of Non-Kramers System PrRh 2 Zn 20</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microscopic Magnetic Properties of the Itinerant Metamagnet UCoAl by X-ray Magnetic Circular Dichroism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yo Machida</w:t>
+                <w:t xml:space="preserve">Tristan Combier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koichi Izawa</w:t>
+                <w:t xml:space="preserve">Alexandra Palacio-Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuki Shimada</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naohiro Nagasawa</w:t>
+                <w:t xml:space="preserve">Fabrice Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 86 (4), pp.044711. </w:t>
+              <w:t xml:space="preserve">, 2017, 86 (2), pp.024712. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7566/JPSJ.86.044711⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7566/JPSJ.86.024712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01989251v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lifshitz Transitions in the Ferromagnetic Superconductor UCoGe</w:t>
               </w:r>
@@ -4183,282 +4183,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01734603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Fermi-liquid nature and exotic thermoelectric power in the heavy-fermion superconductor UBe13</w:t>
+                <w:t xml:space="preserve">Phase diagram of CeRh 2 Si 2 under pressure studied by thermopower measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yusei Shimizu</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Palacio-Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Knebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Aoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Braithwaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 592, pp.012002</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01735130v1</w:t>
+                <w:t xml:space="preserve">hal-02011064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase diagram of CeRh 2 Si 2 under pressure studied by thermopower measurements</w:t>
+                <w:t xml:space="preserve">Non-Fermi-liquid nature and exotic thermoelectric power in the heavy-fermion superconductor UBe13</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Palacio-Morales</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yusei Shimizu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Knebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Palacio-Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dai Aoki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (24), pp.241101(R). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.241101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02011064v1</w:t>
+                <w:t xml:space="preserve">cea-01735130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum criticality and Lifshitz transition in the Ising system CeRu$_2$Si$_2$ : comparison with YbRh$_2$Si$_2$</w:t>
               </w:r>
@@ -5126,90 +5126,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metamagnetic Transition in UCoAl Probed by Thermoelectric Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Palacio-Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Combier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dai Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5390,64 +5390,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Field Driven Electronic Singularities through Metamagnetic Phenomena: Case of the Heavy Fermion Antiferromagnet Ce(Ru 0.92 Rh 0.08 ) 2 Si 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yo Machida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koichi Izawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dai Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6495,278 +6495,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nernst effect in the phase-fluctuating superconductor InO x</w:t>
+                <w:t xml:space="preserve">Thickness-tuned superconductor-insulator transitions under magnetic field in a -NbSi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Spathis</w:t>
+                <w:t xml:space="preserve">C. Marrache-Kikuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Behnia</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/83/57005⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78, pp.144520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PHYSREVB.78.144520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678562v1</w:t>
+                <w:t xml:space="preserve">in2p3-00855475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thickness-tuned superconductor-insulator transitions under magnetic field in a -NbSi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Marrache-Kikuchi</w:t>
+                <w:t xml:space="preserve">Nernst effect in the phase-fluctuating superconductor InO x</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Spathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Behnia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 78, pp.144520. </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 83 (5), pp.57005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PHYSREVB.78.144520⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/83/57005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00855475v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A length scale for the superconducting Nernst signal above T$_{c}$ in Nb$_{0.15}$Si$_{0.85}$</w:t>
               </w:r>
@@ -6778,51 +6778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.A. Marrache-Kikuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7026,161 +7026,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic field-induced quantum superconductor-insulator transition in $Nb_{0.15}Si_{0.85}$</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Drastic Change in Transport of Entropy with Quadrupolar Ordering in PrFe 4 P 12</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Behnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Berge</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kikuchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Aoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sugawara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 73, pp.094521. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 96 (17), pp.176402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.94521⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.176402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00068853v1</w:t>
+                <w:t xml:space="preserve">hal-04678598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization of $4 f$ State in YbRh$_2$Si$_2$ under Magnetic Field and High Pressure: Comparison with CeRh$_2$Si$_2$</w:t>
               </w:r>
@@ -7294,161 +7294,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00165378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drastic Change in Transport of Entropy with Quadrupolar Ordering in PrFe 4 P 12</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic field-induced quantum superconductor-insulator transition in $Nb_{0.15}Si_{0.85}$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A. Marrache-Kikuchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Behnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">H. Sugawara</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 96 (17), pp.176402. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 73, pp.094521. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.176402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.94521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678598v1</w:t>
+                <w:t xml:space="preserve">in2p3-00068853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of the Nernst signal generated by fluctuating Cooper pairs</w:t>
               </w:r>
@@ -7460,51 +7460,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.A. Marrache-Kikuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8221,51 +8221,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976881v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vasina" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aoki" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miyake" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seyfarth" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pourret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.096501" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373212v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Helm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motoi Kimata" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenta Sudo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuhiko Miyata" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Stirnat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-44183-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675317v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsz Fung Poon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Wai Tsang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyan Wang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2322270121" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529339v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Knebel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousseau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marquardt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Braithwaite" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.155103" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748994v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leenen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mccollam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.043024" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678059v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo Yang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fauqu&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihiro Nomura" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Shitaokoshi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunghoon Kim" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42730-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004371v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rosuel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marcenat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Klein" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.13.011022" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958866v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thebault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vali&#353;ka" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lapertot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.144406" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03519809v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paulsen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.L180501" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024502v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xitong Xu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyuan Liu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Seyfarth" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pourret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlong Ma" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.115164" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404730v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai Aoki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiki J Sato" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Knebel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuminori Honda" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.90.074705" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678084v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abj8193" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033322v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Glatz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Varlamov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.174507" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960897v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Niu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.086601" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988482v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.033179" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988466v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Vali&#353;ka" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dexin Li" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.89.053707" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144823v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Knafo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qun Niu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.88.063707" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145731v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Braithwaite" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lapertot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.88.063705" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035929v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Sharapov" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuma Matsuda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrud Zwicknagl" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.88.104702" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956976v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Brison" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-019-0248-z" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145738v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Nakamura" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiya Homma" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.88.043702" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880327v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.30.011065" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987274v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Flouquet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.120.037001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987312v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Combier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Palacio-Morales" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wilhelm" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.86.024712" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069734v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michi-To Suzuki" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Palaccio Morales" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.86.084702" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989251v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taichi Yoshida" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo Machida" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Izawa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Shimada" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naohiro Nagasawa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.86.044711" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064873v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Bastien" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gourgout" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Sheikin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.206401" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993712v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gourgout" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064914v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palacio Morales" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bastien" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taufour" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.155120" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064862v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.046401" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01734603v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Palacio Morales" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Suzuki" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.245129" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01735130v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusei Shimizu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.241101" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011064v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Palacio-Morales" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aoki" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064971v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Boukahil" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/jpsj.83.061002" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048717v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Werner Scheerer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nardone" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Zitouni" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.165107" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678282v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Lin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Bridoux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.140508" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064962v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boukahil" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. &#332;nuki" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.075127" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064975v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2014.07.004" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9JD7XJ8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678287v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.116404" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678286v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuma D. Matsuda" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Lapertot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.82.053704" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678285v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.82.054704" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825714v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palacio-Morales" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kraemer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malone" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.82.034706" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678501v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Malone" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Howald" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Taufour" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.024526" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678515v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlei Antunes" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yadav" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paulose" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.020504" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678526v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Liu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guyot-Sionnest" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn101376u" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678536v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pourret" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Spathis" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Aubin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Behnia" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/11/5/055071" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678542v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Elam" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200801313" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZMX0ZFSS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678531v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adan Ramirez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3246157" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678553v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Behnia" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kikuchi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aoki" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sugawara" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JPSJS.77SA.102" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678562v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Spathis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aubin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/83/57005" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00855475v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marrache-Kikuchi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lesueur" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVB.78.144520" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00126268v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Marrache-Kikuchi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berge" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.214.504" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678570v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Izawa" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Flouquet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2006.10.897" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLKDWVBD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00068853v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.94521" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165378v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boursier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hassinger" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Niclowitz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JPSJ.75.114709" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678598v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.176402" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00113394v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys413" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678594v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Glazkov" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Niklowitz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2004.12.043" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBT6S8HX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707864v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678583v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marrache-Kikuchi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berg&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2355026" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00443883v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976881v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vasina" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aoki" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miyake" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seyfarth" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pourret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.096501" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373212v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Helm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motoi Kimata" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenta Sudo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuhiko Miyata" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Stirnat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-44183-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675317v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsz Fung Poon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Wai Tsang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyan Wang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2322270121" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529339v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Knebel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousseau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marquardt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Braithwaite" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.155103" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748994v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leenen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mccollam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.043024" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678059v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo Yang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fauqu&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihiro Nomura" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Shitaokoshi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunghoon Kim" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42730-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004371v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rosuel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marcenat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Klein" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.13.011022" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958866v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thebault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vali&#353;ka" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lapertot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.144406" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03519809v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paulsen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.L180501" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024502v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xitong Xu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyuan Liu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Seyfarth" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pourret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlong Ma" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.115164" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404730v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai Aoki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiki J Sato" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Knebel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuminori Honda" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.90.074705" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678084v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abj8193" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033322v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Glatz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Varlamov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.174507" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960897v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Niu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.086601" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988482v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.033179" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988466v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Vali&#353;ka" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dexin Li" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.89.053707" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144823v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Knafo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qun Niu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.88.063707" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145731v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Braithwaite" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lapertot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.88.063705" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035929v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Sharapov" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuma Matsuda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrud Zwicknagl" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.88.104702" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956976v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Brison" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-019-0248-z" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145738v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Nakamura" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiya Homma" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.88.043702" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880327v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.30.011065" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987274v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Flouquet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.120.037001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069734v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michi-To Suzuki" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Palaccio Morales" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.86.084702" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989251v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taichi Yoshida" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo Machida" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Izawa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Shimada" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naohiro Nagasawa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.86.044711" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987312v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Combier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Palacio-Morales" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wilhelm" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.86.024712" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064873v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Bastien" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gourgout" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Sheikin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.206401" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993712v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gourgout" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064914v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palacio Morales" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bastien" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taufour" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.155120" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064862v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.046401" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01734603v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Palacio Morales" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Suzuki" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.245129" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011064v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Palacio-Morales" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aoki" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01735130v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusei Shimizu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.241101" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064971v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Boukahil" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/jpsj.83.061002" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048717v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Werner Scheerer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nardone" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Zitouni" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.165107" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678282v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Lin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Bridoux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.140508" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064962v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boukahil" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. &#332;nuki" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.075127" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064975v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2014.07.004" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9JD7XJ8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678287v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.116404" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678286v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuma D. Matsuda" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Lapertot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.82.053704" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678285v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.82.054704" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825714v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palacio-Morales" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kraemer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malone" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.82.034706" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678501v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Malone" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Howald" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Taufour" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.024526" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678515v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlei Antunes" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yadav" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paulose" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.020504" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678526v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Liu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guyot-Sionnest" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn101376u" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678536v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pourret" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Spathis" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Aubin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Behnia" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/11/5/055071" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678542v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Elam" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200801313" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZMX0ZFSS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678531v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adan Ramirez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3246157" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678553v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Behnia" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kikuchi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aoki" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sugawara" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JPSJS.77SA.102" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00855475v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marrache-Kikuchi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aubin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lesueur" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVB.78.144520" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678562v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Spathis" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/83/57005" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00126268v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Marrache-Kikuchi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berge" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.214.504" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678570v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Izawa" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Flouquet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2006.10.897" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLKDWVBD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678598v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.176402" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165378v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boursier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hassinger" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Niclowitz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JPSJ.75.114709" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00068853v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.94521" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00113394v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys413" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678594v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Glazkov" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Niklowitz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2004.12.043" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBT6S8HX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707864v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678583v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marrache-Kikuchi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berg&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2355026" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00443883v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>