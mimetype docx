--- v1 (2026-04-30)
+++ v2 (2026-05-27)
@@ -249,559 +249,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field-induced compensation of magnetic exchange as the possible origin of reentrant superconductivity in UTe2</w:t>
+                <w:t xml:space="preserve">Fermi surface and Lifshitz transitions of a ferromagnetic superconductor under external magnetic fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toni Helm</w:t>
+                <w:t xml:space="preserve">R. Leenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motoi Kimata</w:t>
+                <w:t xml:space="preserve">G. Knebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenta Sudo</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Mccollam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-44183-1⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (4), pp.043024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.6.043024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04373212v1</w:t>
+                <w:t xml:space="preserve">hal-04748994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Fermi surface in pristine kagome metal CsV 3 Sb 5 and enhanced quasiparticle effective masses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Field-induced compensation of magnetic exchange as the possible origin of reentrant superconductivity in UTe2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toni Helm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Motoi Kimata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Zhang</w:t>
+                <w:t xml:space="preserve">Kenta Sudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsz Fung Poon</w:t>
+                <w:t xml:space="preserve">Atsuhiko Miyata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chun Wai Tsang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">X. Liu</w:t>
+                <w:t xml:space="preserve">Julia Stirnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2322270121⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-44183-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675317v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">c -axis electrical transport at the metamagnetic transition in the heavy-fermion superconductor UTe 2 under pressure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large Fermi surface in pristine kagome metal CsV 3 Sb 5 and enhanced quasiparticle effective masses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsz Fung Poon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Knebel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Pourret</w:t>
+                <w:t xml:space="preserve">Chun Wai Tsang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rousseau</w:t>
+                <w:t xml:space="preserve">Wenyan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Marquardt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Braithwaite</w:t>
+                <w:t xml:space="preserve">X. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.155103⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 121 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2322270121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04529339v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi surface and Lifshitz transitions of a ferromagnetic superconductor under external magnetic fields</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">c -axis electrical transport at the metamagnetic transition in the heavy-fermion superconductor UTe 2 under pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Knebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Leenen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Pourret</w:t>
+                <w:t xml:space="preserve">N. Marquardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mccollam</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Braithwaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 6 (4), pp.043024. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (15), pp.155103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.6.043024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.155103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04748994v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling the double-peak structure of quantum oscillations in the specific heat</w:t>
               </w:r>
@@ -947,51 +947,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rosuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marcenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1183,520 +1183,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03958866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous anisotropy of the lower critical field and Meissner effect in UTe 2</w:t>
+                <w:t xml:space="preserve">Driving multiphase superconductivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Paulsen</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandre Pourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Knebel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.L180501⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 373 (6558), pp.962-963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abj8193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03519809v1</w:t>
+                <w:t xml:space="preserve">hal-04678084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoelectric transport and phonon drag in Weyl semimetal monochalcogenides</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anomalous anisotropy of the lower critical field and Meissner effect in UTe 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yiyuan Liu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Wenlong Ma</w:t>
+                <w:t xml:space="preserve">C. Paulsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Knebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lapertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Braithwaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 104 (11), pp.115164. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.115164⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 103 (18), pp.L180501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.L180501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04024502v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field-Induced Superconductivity near the Superconducting Critical Pressure in UTe 2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermoelectric transport and phonon drag in Weyl semimetal monochalcogenides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xitong Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiyuan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Seyfarth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dai Aoki</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Fuminori Honda</w:t>
+                <w:t xml:space="preserve">Wenlong Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7566/JPSJ.90.074705⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (11), pp.115164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.115164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03404730v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driving multiphase superconductivity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Field-Induced Superconductivity near the Superconducting Critical Pressure in UTe 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dai Aoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Motoi Kimata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiki J Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Knebel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuminori Honda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 373 (6558), pp.962-963. </w:t>
+              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 90 (7), pp.074705. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.abj8193⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7566/JPSJ.90.074705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678084v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the ghost and mirror fields in the Nernst signal induced by superconducting fluctuations</w:t>
               </w:r>
@@ -1799,64 +1799,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermi-Surface Instability in the Heavy-Fermion Superconductor UTe 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Niu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Braithwaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1933,64 +1933,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of Fermi surface reconstruction at the metamagnetic transition of the strongly correlated superconductor UTe 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Niu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Braithwaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2054,90 +2054,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropy of the Upper Critical Field in the Heavy-Fermion Superconductor UTe 2 under Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motoi Kimata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Vališka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuminori Honda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dexin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2182,913 +2182,913 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02988466v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field-Reentrant Superconductivity Close to a Metamagnetic Transition in the Heavy-Fermion Superconductor UTe 2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georg Knebel</w:t>
+                <w:t xml:space="preserve">Spin-Triplet Superconductivity in UTe2 and Ferromagnetic Superconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dai Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Knafo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Pourret</w:t>
+                <w:t xml:space="preserve">Ai Nakamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuminori Honda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dexin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qun Niu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michal Vališka</w:t>
+                <w:t xml:space="preserve">Yoshiya Homma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 88 (6), pp.063707. </w:t>
+              <w:t xml:space="preserve">JPS Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7566/JPSJ.88.063707⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7566/JPSCP.30.011065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02144823v1</w:t>
+                <w:t xml:space="preserve">hal-02880327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic-Field-Induced Phenomena in the Paramagnetic Superconductor UTe 2</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michal Vališka</w:t>
+                <w:t xml:space="preserve">Multiple superconducting phases in a nearly ferromagnetic system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Braithwaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vališka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Knebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lapertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Braithwaite</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Georg Knebel</w:t>
+                <w:t xml:space="preserve">Jean-Pascal Brison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7566/JPSJ.88.063705⟩</w:t>
+              <w:t xml:space="preserve">Communications Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (1), pp.147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42005-019-0248-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02145731v1</w:t>
+                <w:t xml:space="preserve">hal-03956976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport Spectroscopy of the Field Induced Cascade of Lifshitz Transitions in YbRh 2 Si 2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Field-Reentrant Superconductivity Close to a Metamagnetic Transition in the Heavy-Fermion Superconductor UTe 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Knebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Knafo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergei Sharapov</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gertrud Zwicknagl</w:t>
+                <w:t xml:space="preserve">Qun Niu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Vališka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 88 (10), pp.104702. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7566/JPSJ.88.104702⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 88 (6), pp.063707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7566/JPSJ.88.063707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04035929v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02144823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple superconducting phases in a nearly ferromagnetic system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pascal Brison</w:t>
+                <w:t xml:space="preserve">Magnetic-Field-Induced Phenomena in the Paramagnetic Superconductor UTe 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Knafo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Vališka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Braithwaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Lapertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42005-019-0248-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 88 (6), pp.063705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7566/JPSJ.88.063705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03956976v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unconventional superconductivity in heavy fermion UTe$_2$</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dai Aoki</w:t>
+                <w:t xml:space="preserve">Transport Spectroscopy of the Field Induced Cascade of Lifshitz Transitions in YbRh 2 Si 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Sharapov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ai Nakamura</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dexin Li</w:t>
+                <w:t xml:space="preserve">Tatsuma Matsuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoshiya Homma</w:t>
+                <w:t xml:space="preserve">Gertrud Zwicknagl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 88 (4), pp.043702. </w:t>
+              <w:t xml:space="preserve">, 2019, 88 (10), pp.104702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7566/JPSJ.88.043702⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7566/JPSJ.88.104702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02145738v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04035929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-Triplet Superconductivity in UTe2 and Ferromagnetic Superconductors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Unconventional superconductivity in heavy fermion UTe$_2$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dai Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ai Nakamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuminori Honda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dexin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiya Homma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JPS Conference Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 88 (4), pp.043702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7566/JPSCP.30.011065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7566/JPSJ.88.043702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02880327v1</w:t>
+                <w:t xml:space="preserve">hal-02145738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensionality Driven Enhancement of Ferromagnetic Superconductivity in URhGe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Braithwaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dai Aoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Braithwaite</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Brison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Flouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 120 (3), </w:t>
@@ -3126,103 +3126,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermi Surfaces in the Antiferromagnetic, Paramagnetic and Polarized Paramagnetic States of CeRh 2 Si 2 Compared with Quantum Oscillation Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michi-To Suzuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Palaccio Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Seyfarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 86 (8), pp.084702. </w:t>
@@ -3446,51 +3446,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 86 (2), pp.024712. </w:t>
@@ -3522,636 +3522,636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifshitz Transitions in the Ferromagnetic Superconductor UCoGe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Field-Induced Lifshitz Transition without Metamagnetism in CeIrIn 5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Seyfarth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Bastien</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ilya Sheikin</w:t>
+                <w:t xml:space="preserve">A. Gourgout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mccollam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 117 (20), </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016, 116 (3)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02064873v1</w:t>
+                <w:t xml:space="preserve">hal-01993712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field-Induced Lifshitz Transition without Metamagnetism in CeIrIn 5</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Mccollam</w:t>
+                <w:t xml:space="preserve">Lifshitz Transitions in the Ferromagnetic Superconductor UCoGe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gourgout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dai Aoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilya Sheikin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 116 (3)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 117 (20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.206401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01993712v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoelectric power quantum oscillations in the ferromagnet UGe 2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Palacio Morales</w:t>
+                <w:t xml:space="preserve">Collapse of Ferromagnetism and Fermi Surface Instability near Reentrant Superconductivity of URhGe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gourgout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">V. Taufour</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Seyfarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.155120⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 117 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.046401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02064914v1</w:t>
+                <w:t xml:space="preserve">hal-02064862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collapse of Ferromagnetism and Fermi Surface Instability near Reentrant Superconductivity of URhGe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Gourgout</w:t>
+                <w:t xml:space="preserve">Thermoelectric power quantum oscillations in the ferromagnet UGe 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Palacio Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Seyfarth</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Taufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 117 (4), </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (15), </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.046401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.155120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064862v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermi surface instabilities in CeRh2Si2 at high magnetic field and pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Palacio Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Seyfarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. T. Suzuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Braithwaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 91 (24), pp.245129. </w:t>
@@ -4215,77 +4215,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Palacio-Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Braithwaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 592, pp.012002</w:t>
@@ -4327,90 +4327,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Fermi-liquid nature and exotic thermoelectric power in the heavy-fermion superconductor UBe13</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yusei Shimizu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Palacio-Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dai Aoki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 92 (24), pp.241101(R). </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4438,377 +4438,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01735130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum criticality and Lifshitz transition in the Ising system CeRu$_2$Si$_2$ : comparison with YbRh$_2$Si$_2$</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fermi surface in the hidden-order state of URu2Si2 under intense pulsed magnetic fields up to 81 T</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounir Boukahil</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Gernot Werner Scheerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Knafo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Nardone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7566/jpsj.83.061002⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89, pp.165107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.165107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02064971v1</w:t>
+                <w:t xml:space="preserve">hal-01048717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi surface in the hidden-order state of URu2Si2 under intense pulsed magnetic fields up to 81 T</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Quantum criticality and Lifshitz transition in the Ising system CeRu$_2$Si$_2$ : comparison with YbRh$_2$Si$_2$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dai Aoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Boukahil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Brison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Knafo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 89, pp.165107. </w:t>
+              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 83 (6), pp.061002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.165107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7566/jpsj.83.061002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01048717v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple nodeless superconducting gaps in optimally doped SrTi 1 − x Nb x O 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gourgout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Bridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 90 (14), pp.140508. </w:t>
@@ -4872,51 +4872,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boukahil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4980,103 +4980,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin fluctuation and Fermi surface instability in ferromagnetic superconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dai Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gourgout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 15 (7), pp.630-639. </w:t>
@@ -5120,204 +5120,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02064975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamagnetic Transition in UCoAl Probed by Thermoelectric Measurements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Magnetic Field Driven Electronic Singularities through Metamagnetic Phenomena: Case of the Heavy Fermion Antiferromagnet Ce(Ru 0.92 Rh 0.08 ) 2 Si 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yo Machida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koichi Izawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dai Aoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Knebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pourret</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dai Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 110 (11), pp.116404. </w:t>
+              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 82 (5), pp.054704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.116404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7566/JPSJ.82.054704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678287v1</w:t>
+                <w:t xml:space="preserve">hal-04678285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Polarization and Fermi Surface Instability: Case of YbRh 2 Si 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatsuma D. Matsuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5384,161 +5384,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Field Driven Electronic Singularities through Metamagnetic Phenomena: Case of the Heavy Fermion Antiferromagnet Ce(Ru 0.92 Rh 0.08 ) 2 Si 2</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Metamagnetic Transition in UCoAl Probed by Thermoelectric Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Palacio-Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Knebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Combier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dai Aoki</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 82 (5), pp.054704. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (11), pp.116404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7566/JPSJ.82.054704⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.116404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678285v1</w:t>
+                <w:t xml:space="preserve">hal-04678287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermi surface reconstruction inside the hidden order phase of URu2Si2 probed by thermoelectric measurements</w:t>
               </w:r>
@@ -5576,51 +5576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kraemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Malone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Nardone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 82, pp.034706. </w:t>
@@ -5684,64 +5684,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liam Malone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Howald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dai Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Taufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5792,51 +5792,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong correlation and low carrier density in Fe 1 + y Te 0.6 Se 0.4 as seen from its thermoelectric response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liam Malone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5939,51 +5939,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mott and Efros-Shklovskii Variable Range Hopping in CdSe Quantum Dots Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guyot-Sionnest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6147,51 +6147,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic Layer Deposition of ZnO in Quantum Dot Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guyot-Sionnest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6263,51 +6263,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetoresistance of CdSe/CdS quantum dot films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adan Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6361,856 +6361,856 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ground State of PrFe 4 P 12 Probed by Thermal and Thermoelectric Transport</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thickness-tuned superconductor-insulator transitions under magnetic field in a -NbSi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marrache-Kikuchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Behnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Sugawara</w:t>
+                <w:t xml:space="preserve">J. Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 77 (Suppl.A), pp.102-107. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78, pp.144520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1143/JPSJS.77SA.102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PHYSREVB.78.144520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678553v1</w:t>
+                <w:t xml:space="preserve">in2p3-00855475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thickness-tuned superconductor-insulator transitions under magnetic field in a -NbSi</w:t>
+                <w:t xml:space="preserve">Nernst effect in the phase-fluctuating superconductor InO x</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Marrache-Kikuchi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+                <w:t xml:space="preserve">P. Spathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Behnia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PHYSREVB.78.144520⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 83 (5), pp.57005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/83/57005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00855475v1</w:t>
+                <w:t xml:space="preserve">hal-04678562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nernst effect in the phase-fluctuating superconductor InO x</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Ground State of PrFe 4 P 12 Probed by Thermal and Thermoelectric Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Behnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kikuchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Aoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Spathis</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Sugawara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 83 (5), pp.57005. </w:t>
+              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77 (Suppl.A), pp.102-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/83/57005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1143/JPSJS.77SA.102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678562v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A length scale for the superconducting Nernst signal above T$_{c}$ in Nb$_{0.15}$Si$_{0.85}$</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Giant Nernst effect in heavy-electron metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Behnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Berge</w:t>
+                <w:t xml:space="preserve">K. Izawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Flouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.214.504⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 310 (2), pp.446-448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2006.10.897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00126268v1</w:t>
+                <w:t xml:space="preserve">hal-04678570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant Nernst effect in heavy-electron metals</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A length scale for the superconducting Nernst signal above T$_{c}$ in Nb$_{0.15}$Si$_{0.85}$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">K. Izawa</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Flouquet</w:t>
+                <w:t xml:space="preserve">C.A. Marrache-Kikuchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2006.10.897⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76, pp.214504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.214.504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04678570v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00126268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drastic Change in Transport of Entropy with Quadrupolar Ordering in PrFe 4 P 12</w:t>
+                <w:t xml:space="preserve">Observation of the Nernst signal generated by fluctuating Cooper pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Kikuchi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y. Aoki</w:t>
+                <w:t xml:space="preserve">H. Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Sugawara</w:t>
+                <w:t xml:space="preserve">J. Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A. Marrache-Kikuchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 96 (17), pp.176402. </w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2, pp.683-686. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.176402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nphys413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678598v1</w:t>
+                <w:t xml:space="preserve">in2p3-00113394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization of $4 f$ State in YbRh$_2$Si$_2$ under Magnetic Field and High Pressure: Comparison with CeRh$_2$Si$_2$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boursier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7300,103 +7300,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic field-induced quantum superconductor-insulator transition in $Nb_{0.15}Si_{0.85}$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.A. Marrache-Kikuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Behnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 73, pp.094521. </w:t>
@@ -7428,191 +7428,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00068853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the Nernst signal generated by fluctuating Cooper pairs</w:t>
+                <w:t xml:space="preserve">Drastic Change in Transport of Entropy with Quadrupolar Ordering in PrFe 4 P 12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">L. Berge</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Behnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kikuchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Aoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sugawara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 2, pp.683-686. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 96 (17), pp.176402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nphys413⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.176402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00113394v1</w:t>
+                <w:t xml:space="preserve">hal-04678598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-pressure phase diagram of YbRh2Si2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Knebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Glazkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7746,51 +7746,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metastable Skyrmion Lattice State in EuPtSi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Strongly Correlated Electron Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Seoul (Korea), South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7828,77 +7828,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thickness and Magnetic Field-tuned Superconductor-Insulator Transitions in a-Nb15Si85</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marrache-Kikuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Behnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7981,51 +7981,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'effet Nernst dans les systèmes corrélés : étude des fluctuations supraconductrices dans NbxSi1-x et des ordres électroniques dans PrFe4P12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matière Condensée [cond-mat]. Université Pierre et Marie Curie - Paris VI, 2007. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8221,51 +8221,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976881v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vasina" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aoki" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miyake" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seyfarth" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pourret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.096501" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373212v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Helm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motoi Kimata" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenta Sudo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuhiko Miyata" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Stirnat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-44183-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675317v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsz Fung Poon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Wai Tsang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyan Wang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2322270121" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529339v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Knebel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousseau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marquardt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Braithwaite" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.155103" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748994v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leenen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mccollam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.043024" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678059v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo Yang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fauqu&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihiro Nomura" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Shitaokoshi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunghoon Kim" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42730-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004371v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rosuel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marcenat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Klein" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.13.011022" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958866v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thebault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vali&#353;ka" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lapertot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.144406" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03519809v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paulsen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.L180501" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024502v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xitong Xu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyuan Liu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Seyfarth" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pourret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlong Ma" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.115164" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404730v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai Aoki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiki J Sato" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Knebel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuminori Honda" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.90.074705" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678084v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abj8193" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033322v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Glatz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Varlamov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.174507" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960897v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Niu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.086601" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988482v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.033179" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988466v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Vali&#353;ka" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dexin Li" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.89.053707" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144823v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Knafo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qun Niu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.88.063707" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145731v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Braithwaite" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lapertot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.88.063705" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035929v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Sharapov" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuma Matsuda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrud Zwicknagl" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.88.104702" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956976v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Brison" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-019-0248-z" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145738v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Nakamura" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiya Homma" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.88.043702" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880327v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.30.011065" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987274v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Flouquet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.120.037001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069734v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michi-To Suzuki" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Palaccio Morales" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.86.084702" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989251v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taichi Yoshida" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo Machida" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Izawa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Shimada" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naohiro Nagasawa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.86.044711" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987312v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Combier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Palacio-Morales" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wilhelm" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.86.024712" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064873v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Bastien" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gourgout" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Sheikin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.206401" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993712v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gourgout" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064914v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palacio Morales" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bastien" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taufour" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.155120" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064862v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.046401" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01734603v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Palacio Morales" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Suzuki" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.245129" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011064v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Palacio-Morales" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aoki" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01735130v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusei Shimizu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.241101" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064971v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Boukahil" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/jpsj.83.061002" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048717v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Werner Scheerer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nardone" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Zitouni" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.165107" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678282v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Lin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Bridoux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.140508" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064962v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boukahil" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. &#332;nuki" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.075127" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064975v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2014.07.004" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9JD7XJ8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678287v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.116404" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678286v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuma D. Matsuda" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Lapertot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.82.053704" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678285v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.82.054704" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825714v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palacio-Morales" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kraemer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malone" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.82.034706" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678501v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Malone" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Howald" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Taufour" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.024526" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678515v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlei Antunes" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yadav" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paulose" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.020504" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678526v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Liu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guyot-Sionnest" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn101376u" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678536v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pourret" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Spathis" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Aubin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Behnia" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/11/5/055071" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678542v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Elam" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200801313" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZMX0ZFSS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678531v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adan Ramirez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3246157" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678553v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Behnia" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kikuchi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aoki" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sugawara" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JPSJS.77SA.102" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00855475v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marrache-Kikuchi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aubin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lesueur" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVB.78.144520" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678562v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Spathis" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/83/57005" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00126268v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Marrache-Kikuchi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berge" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.214.504" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678570v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Izawa" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Flouquet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2006.10.897" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLKDWVBD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678598v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.176402" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165378v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boursier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hassinger" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Niclowitz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JPSJ.75.114709" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00068853v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.94521" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00113394v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys413" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678594v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Glazkov" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Niklowitz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2004.12.043" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBT6S8HX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707864v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678583v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marrache-Kikuchi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berg&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2355026" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00443883v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976881v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vasina" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aoki" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miyake" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seyfarth" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pourret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.096501" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748994v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leenen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Knebel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mccollam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.043024" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373212v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Helm" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motoi Kimata" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenta Sudo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuhiko Miyata" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Stirnat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-44183-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675317v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsz Fung Poon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Wai Tsang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyan Wang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2322270121" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529339v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousseau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marquardt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Braithwaite" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.155103" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678059v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo Yang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fauqu&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihiro Nomura" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Shitaokoshi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunghoon Kim" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42730-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004371v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rosuel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marcenat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Klein" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.13.011022" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958866v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thebault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vali&#353;ka" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lapertot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.144406" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678084v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pourret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Knebel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abj8193" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03519809v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paulsen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.L180501" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024502v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xitong Xu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyuan Liu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Seyfarth" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlong Ma" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.115164" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404730v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai Aoki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiki J Sato" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuminori Honda" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.90.074705" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033322v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Glatz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Varlamov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.174507" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960897v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Niu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.086601" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988482v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.033179" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988466v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Vali&#353;ka" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dexin Li" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.89.053707" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880327v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Nakamura" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiya Homma" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.30.011065" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956976v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Brison" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-019-0248-z" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144823v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Knafo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qun Niu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.88.063707" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145731v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Braithwaite" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lapertot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.88.063705" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035929v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Sharapov" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuma Matsuda" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrud Zwicknagl" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.88.104702" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145738v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.88.043702" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987274v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Flouquet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.120.037001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069734v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michi-To Suzuki" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Palaccio Morales" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.86.084702" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989251v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taichi Yoshida" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo Machida" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Izawa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Shimada" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naohiro Nagasawa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.86.044711" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987312v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Combier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Palacio-Morales" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wilhelm" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.86.024712" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993712v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gourgout" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064873v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Bastien" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gourgout" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Sheikin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.206401" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064862v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.046401" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064914v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palacio Morales" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bastien" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taufour" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.155120" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01734603v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Palacio Morales" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Suzuki" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.245129" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011064v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Palacio-Morales" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aoki" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01735130v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusei Shimizu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.241101" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01048717v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Werner Scheerer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nardone" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Zitouni" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.165107" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064971v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Boukahil" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/jpsj.83.061002" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678282v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Lin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Bridoux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.140508" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064962v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boukahil" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. &#332;nuki" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.075127" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064975v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2014.07.004" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9JD7XJ8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678285v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.82.054704" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678286v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuma D. Matsuda" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Lapertot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.82.053704" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678287v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.116404" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825714v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palacio-Morales" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kraemer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malone" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.82.034706" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678501v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Malone" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Howald" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Taufour" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.024526" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678515v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlei Antunes" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yadav" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paulose" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.020504" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678526v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Liu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guyot-Sionnest" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn101376u" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678536v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pourret" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Spathis" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Aubin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Behnia" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/11/5/055071" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678542v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Elam" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200801313" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZMX0ZFSS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678531v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adan Ramirez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3246157" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00855475v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marrache-Kikuchi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aubin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Behnia" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lesueur" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVB.78.144520" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678562v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Spathis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/83/57005" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678553v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kikuchi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aoki" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sugawara" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JPSJS.77SA.102" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678570v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Izawa" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Flouquet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2006.10.897" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLKDWVBD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00126268v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Marrache-Kikuchi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berge" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.214.504" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00113394v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys413" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165378v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boursier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hassinger" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Niclowitz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JPSJ.75.114709" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00068853v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.94521" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678598v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.176402" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678594v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Glazkov" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Niklowitz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2004.12.043" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBT6S8HX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707864v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678583v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marrache-Kikuchi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berg&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2355026" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00443883v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>